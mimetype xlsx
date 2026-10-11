--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1a2098a668f6a0951577917697e1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597db5216be015c30365d3f2f9e40b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682e2114ee899e96647f646634856523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e65f6d286cecbbadfc8c171b6eab24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b708f27858a975471f2334bb5881b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c977b093e762453635185c163d04386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe75f099b55b1ca642e9fbbcd9f3577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173c890091f643ef6d876860c6700548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d2f38cfaecbb1f3abfb33de4b7eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7fcceacc46c1d39bacb364718222910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09f58ab4502dded46d3ef25a89a76811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ecce843379eb18c6a40e79f3c07da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6109622f61ae45cbbcf6fb0d427d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5defc7c4463fab0189ab7e4ef328514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a37a501a5f78dfc52339cb4c4cba7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209fca2cf7e98022a6571f110e5c94b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea7706d1b8895684bf0e64ada4457217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fd48f0caf869e8e3d59ba2af85a2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb83a1b84d61939c75d47c846d8963519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34286d88f7db0df4f6fe4d34c6c1bee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45aa18621f665b936629f888cf564721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bc423dfd25e798d4801a6f09b2ffa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a65371775e690e0dfd808d4600c4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c598c20cac51ab3f15381084afaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfef963c86d110aa02c2d702827b1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde125a4e25123adf5b83e4f60cbaa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dcccdf0bad5db5b6b76f76657ffe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1062386038541ef8832f80546c6a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b65aa5557661d186ff4eb772f0c4ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07323ce2017670ede03115ab6ce782830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd48d82f6528de06de684bc3d9ec831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f78b7e4ef3149a76602adf0bfcc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f21a0233c1f1b35f81d705487d7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778209df0d4ec760ce07ca872553f5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b636b862a136db02e8d869d91c78c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d709a9a41bfd6d56786f5080e72736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a98d48464b5528d0c1488cb932af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089a2aeceb5f9ccd2cb789d9d6271ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d2816553c28b73dda584302bc83a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188983e11fb459d992dab77207c047840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef60c46396ba729c5b3fcf15b25fde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2c5f52f41226aef56275b648208e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ba09f81bcd49d3df3659964cf6e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811df4f15649dfc0853ff4283377f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eaf28d93cc036891649689698664745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98637634c3e5b40ee339ba4ae004647446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a88dab35fe3431e5e8390b7102a71447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4e700f9614e663b16cd45ea9f359a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1484bf7c2ec5554adfe4b0fabbbfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad046780773633ad577c36f3feac16450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f111bf96d0d86a1a54496ec2b6565651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0fd681d904387adc8ffecefc36a5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686506a757cb3a1ecbfa34e0ad91338a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a6104aac878d70174a426fea538854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f8f22ce6d267fb37f31f049c9d93b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250481da559d5253f9cc16bd957810156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98729949f0833b1923194b28da916d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316500fbd8ac3d8d06161076f6bc2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cf9934634b2c1e0382fec5b5f9fc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4bc857247f92e442fac1ce4f03dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cafc9f91ab69b936592422427e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74335f83535d2a95ccae7f9553b77e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6453df75c9435af3afbe202091d7d1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad46d1d3abcd22fffbc0ef4b01701e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675610b496a2197586d9c0fb04bccff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6bdb9f4d63cde6e6e09cff73132e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a684b8fa4b9a528058b9524e1067f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9c762a695a89676eb76e9d21a365268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a880b1d4cb76d3ac448de043fe4a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cbf4e1763bdf76a47d427ec01520770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2e92f74df12a17f56abf9d550011171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288396fd57dcb908bac32674d4383d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b1ebec21ab202f686f9b53f4cea873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9649c76edd3a96bf94f9878e3b0c49d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f80f0fa5187319dc670ed5812b70c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bffa76a4d0acac7c765d52f58cf82276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d9d1994fa429827ff03009921b3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6b7664c19609646de355f611d204478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb8a0c7090b19f7a14dccc4a2264579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b942d07620ca37afa16fc10b51f30880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f3d323578e42c786e2be01a603a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b09f775567734efdee258716627b4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489790699bf70457c49a4131dbbe2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44536f58ffbb1e3b0b165b074c8358fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed142b23fa1cea2c611214eb0c915285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c380f152d06593725ec72413c06fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec33809d88b5a3e3bbf1791853dd2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c1db0412fe22728bff841acd345a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7108921ed64ed0f82d38a4b27dac3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e3e9b02a6ddac9fb5350eb749dd3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4652c71000afb40d2b019f7a2c5cbbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efb63e634748f463fc3e6ca162a0fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec081bc22ee1c1c01c2b4e792368b9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523c7cc32d73457d2a69373b89aacb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c67472458de6406ca31c529cf0c14795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec34114c1df7876e15b6fc96f7c7dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d41fa6a12f13f3017961b2f6cce56097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec82622c9d4591c791ad5e2c20fb95798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593193e435e7b280909d039c4ff0dfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca68040f9155af95b86abdf393a91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cfa356a4d2bfa67b14e3778c1bd4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cdd41e3bf6b91e1efcd433993309f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715482396a4caa5f196f9e9569642975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442d13b6235594a68cf5d1b841e772104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799e3d5dae552aba04b8c92b9860428105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e00a71f39c5b5a705b9b1feb4f738106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a20b919b390cd1b3c83555d86ff48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c2a909450a1450e937a0345be4dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1eaf0e7f20fb2935d57160cd5421d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae8412227a910c7ca8c52d5b5e207110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad118cdb6c9ec985d910e031812e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4935ded2519fc89e477968e4ae921b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153375c24c854548e64aa63c060f9db9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af83ccc66d23fb7b4ffdfc2bdfe99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470733cf0e69ba575767630b7eb067e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b2e9e0f37ac914a7ddc1102788e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b3e410afd30e6e3dfb31982e23d12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c0745d43b0dbad91ab315fc813b00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696a73faa4431f815aa8ad7285465c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67138c5ce83d12b42ca3f7a3ff2f497e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950908a79be63dc7cd00b06ac4228d50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d4ca49f337dc7dc64711013866c12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103857f898b4763d7df134c9d6811b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0dda8bf4d9e98952f206d08b264b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b602cb40c4ae608920304fc7a6c43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd0c967a4325c48e0fed8c0120e5e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e7444bc9820299590b7714f5c9abd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f179e3354652646490c100c983f52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708686d34dc0d849858872729f044e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8966846fbc59575c710dd13346fbd16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4ad2094e848ced0318299b974f15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dcca655fa5afe0c37b8391e3c631c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47457b5d26066fdadb8affdf0ecadad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d508d1ab79203678a7063de1da537a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4de3da160772615ee647c5ffe6f2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaecb1a035219e182c005642c496dd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8574c2844c88d68130250067e5e91a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ca43169487651894fa91f5288a44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb373b95246c3822ba7a5362a69c3bea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8911a22e7a9f0a9e2da101727d1be6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a96b62e0a93991d627754d8eb78e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec26f2de7bbff42256218d7a9c6f721142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937f4514a38693c978318e5661afd3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2a0f9342cb8d7f3e69536a7ece1b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f90568dc7aadffebd30649ecca181a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc85b91413cf6ea36f4c45a7805cbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f340819801b25d143face79c517e535147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103605eae6c7339515e15d5e11d32926148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7435bc88426f1f79ec7ea403e2a6fd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162f23bf49d96278d10dd01341ab874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3f4074d4cfa201d71874c5cb77564151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5700cc8b0522e7be9905d8bdde6e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e19d3cde10bdfcc040285a136cf42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ff10cb905a8bad4c25cd04d6134d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bbe6f8e4e7e695571207e1bfafc25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed77c655050c9a88f13a654034fad4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3781c300b721f31d2d22112ba5157d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa162729c444a5c236da74ec08334430158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62500be656d5d51ec924159ea63abd92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b8fb97dd423e238e9db785f954801160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d040af2afe433afe702f253e3d503c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697704e5009674d9e45b68f2903f21a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff4f41196dcfb5db586d9a28c4c45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d88ce5d122fc6ca7c00c436d0680164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3212d6981fff4c8c1ccf64d372dea3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43ccf84693107d62781fecc09d789b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50dd8b280d65be7418352f57a8b60c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564820e69707adb597856af5ac9ac3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af64e551f4cbe89fb22d4d556c3b630169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61699d7b4711a4941761bd3621a80ebc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e600da948f3df72d4cbfb99a09b2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c285e1c51254f5eb0788a65c0c81e42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18010f11d9dfe6cd9d96d106565a1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc5f48b9b28639dbcb64f004e870f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eae609250e1992f8c9811a47a50ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35ece32d371c6079bcd4220fe7c379176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5e727dabf6cb9f87f3a0fb1628bc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344f96c3cc9b32fd5dfe85316acb213178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c6282eb1f84f27734acec41cad927179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3ae54e89d889c991359d84cd1774180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3847d7a31243b4360410b1be087c357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbae81b08ca995d32d6b88ee90e4b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6c56adb44b1e323df03e260fdedb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc60c3c20c904f576679fe5c8ea3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4062d3ad254cd8ef9ac9c9e734bb0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621005d6f1a5610fe24112979271bbbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3780edae1901d677f543e4beda43e2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c268459056fb68c269e783b7e2d8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb35d591274f8db792df76f1b98284189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956159cd07be8db2ae3eddf64e13e0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58205ae283708b06a276de656db6c448191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294093259144ff129783ee333d736f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e764562ac436c31cddc8e989b1b1ad2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658fabf393605e0583d186897754f40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01405cd583dc618237ee8221074653195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f076be186bcd134f37dcfc3c1ccef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e702f7082651fe7fcc9c8e850b7ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a21669937635be14e0bc683670a226198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ac9f7c15713dd1f4600490d08d016199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97644eb257936f4f2a4e78d50fdfbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f670039f9142a1db2421e619f8f017201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8874b7400528ec2ec4752fd0d97e87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87597f50f95146b5fc14740e015d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5c00c366605ce8ae70cd5f4f58572204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44428e06e8c981bd86ee24d135f872af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab8001b050fd606826864f29340af5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2a496e3642064803b477bccfcde83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e111ffd83134c166375485f5b94da6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d303a2c297c6030a1a91487bb41bce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fac9e3e65808189fb921f95d9097a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788df9bd77ec934d0f3e8cc3ba89b8af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b98e63b53c9516fc8bbd05c80617d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dccbe76758d54fba4f8ddcb45729fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a368f5d0d83d014e5d0ab141fb38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40a9816eb0980e2606304d609a807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f782e9df5d5d1e9266aea35d226c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb1e871ef98c8f2f4cf68e53cc10f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3bf40a98e5c69a73487fb53136323218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc04d614b1c7182b74b2726704bfc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d480e3c70db59e11ecda673447b1c18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dca93ca5a6096866afa0422116f073221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b9227789583053b6b1f66c19b908222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1bb4d414f41cfce92a159211ac73c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90709541f2604ff6efb606901e7b34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e367049e595b81d4ca923e2ceb3bfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eafe8ddd82df3201d46a25097adfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16bcf99ed462fe12e473722876c4bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acacc452715b042e8285fcfb085295f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8524a6a32d30a3bbf8368d211b44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4de7725d563a414bfa86d9fe0cf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a291b2c5133c35235d24c6233e308231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771c4b7d36dd7b5196d7c71702c78e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48ea4327dfdac14223fb138343703f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf2944e0c351c45fe4d889bdddb8bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe908c8d759e24aa6d63d1acad35eaa9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303244eb02f3d59e525a129564515086236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99a0437e64581c57f3cb3c3ccee3ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dd066b14ad801a36d5621902d3fe2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c091a6cef71c25fe53719e3576ca3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15d4d0cc838a7970065b87a7a5195f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293b570a1e7288d220ebc7a86489aa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1680a9d507963c91e999aaa266726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daf72c85f859416760c09b1a653a76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d01d55b18de02b4c404c01711e5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c921c49a464a9656d384021a8834245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece0fdc1db0e15df11661ca6f79bc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5064cb50add8fd876022068ba6fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608e3bd71619d1a0e0ce04d97a76fb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da8fe5d7d22b22814bde966545cba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc649667c2b6ad72c0fb83ae98f150da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f785f9687ed3a29c39b1db30e87e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bad0952b015739a6bf5cc4ee783d29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03e44d5fa7226d61d682056306fe86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde71202d0cc0e108f820fc834604bba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33799320ac8d0bc93c983834b84e55c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337102843517ed045c52398a236f3c99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a8861869ab7adab355441efc2180c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6797b115c3acda82277cc8835da2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b942e76d957d0cda8cac4b8c545dcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69a6ccdd1260c5600e297a66d96cdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6645d5fd5df24098df2143cc0bd2d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f0ee08b6ee3cd77137091dc917565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147055d547cdc54999ab63f91314c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd052553e13b623991b3d9d09da64d99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f5cee9b93ce29c4deb61a29f45f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234041d4a800c0cbf5adb43167552676266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060ca6446e08ec944bdf5d042704a98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca30abccc4d99ed37cd4d9bf23e14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cfa7959dbcdeb92f083c8e0c7ec1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73019f881421ca2e7736a014fb4ab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d291edf19298c8af9a75daa1cc98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde981443e0379d35ac2f33c7f7a48d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc6ec000433ec608741a0b1904ab8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72163b70093d8288dcbbf6f9b2c900f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbd4d77eb9074e4b6a011b362b31fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf59ae674a434ca5b611b7ca5be145276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f00133734a84b4812bf742953e509277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa745c9a4f54e468185551d7ce8cd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a11c59c709fb7e44dc34276bf826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf7ff9ab0c2c72de23d85be2dfb2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c7b32434618f921bda9bf569ddf41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e579fe5009c6de17cc95242d3f7a044282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87089c2e86a09f84ed3cd74fbc74140283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be480c4823865f5b8d2ddad6da45a939284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f858458a4654f33eda01fa47acc06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a2371d0e3b152340d34cb24d9c274286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669d9e95e8de07c9b3927e979ae4b5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4357e58785888056c6f35588bfe6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea550f37d767f5ec789940bbc2b96b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf1aa145776f54f6d1b541eb799597290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf47f59b9fba97b03c4ff990d078669291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606b9bf40b4896eba9c767ddec395c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d0dc20ff17a4e550da065ccae50b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1d544fbfecd1fc4f9e0356ef00056294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603aae9cade9ef5e8c4cd85d4dd18d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e7749eb371a9da20bc16f3a180f80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ae003869599803ae2c0a5fa3e182297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b28f92d1dd00230759fa139ae3985298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812597380e07f34bfebd57cdd56c61b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5e4b03049f2d015be9eb0101c2e7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b68c155b559255bf0cf3f2392dbf23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7ffe703a6011a66fd93ebf43d7d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd621cd2e308a97c4481ff587f7c9c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178d9aef973a89cd5a0a7794f2d4d94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fee3fe1b8ca0fb8c7c1a9efb0a8b97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43777da01744f3773e841204361ef5a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2700b2e86aabbd3e6132decff8fdb7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3adb5c207874dfb7fd058f844c45f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eb397d26b2d333e491b218a531070309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730568735c9a9a22cdfbeb96c8ca627310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb8c6f6acf4546b6f5e6931d349a2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c31f77dedc64fe7c41903012c4ec1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d2283a81aff4fdfa53dcc48708176313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca692ae4b552b943ebf100a1004a9462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d3216a5c0b68872202e2203e15a1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f808461e2890645229e509b2604f4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a8bd1513324dcaf6e48e426810b50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d969896e7dd44bc0daf885874fe36e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8736f09d771624d037e3604dc0b4ac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34bdd495c17b22c24c5f81d9ac7dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2791ba3f0edaafbc2c3585ae3d2fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb2435c09f7ff75e4993486680309322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32c69b9d538dc5592c3b812e97962323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b309740b5b9a544d75116a1d1a796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e373b7dc20c21516bca36b81affb1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bee059f6f72ce522a86a8f314f93a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edf7297f89626c4d732620badfedc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a54f9bdca282433cd10cd523f04c71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007141c8e761f169b4afe00a7d48c06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160f96f02df0651c229fce1d26f36ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bb5541e9849d0c9c09954bbbde804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d56fa5c30001e75e9b6df8bf847d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230793d9c7326dc340f9ca36733f96f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec8b5e3b0c96da71a685d08373614334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c95d9e94c0912e5a5ebaa08ee30177335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becef5e18e7c288978aa9939ea1907fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e9816863bec73ee648aa8f400f450337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91741df78ff0d7d9d04fd2e0d594e85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54be772f7da8ec0fe0584f9381883c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40344083860f35cc820d773fadf30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c79195c67a3150d5d327cb7577da2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad3fc35e8fbaf4d43cc602844680fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be78c283eaf1f19f6c036b4ccc6b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c79741800165c44a69bf50c13382344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577cd95fa6e66e933c2bc46decbf765345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650d770514b3026777a33fe83f5d49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd7d6eb5eaccc71e0ed2b68dc770be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce8831151192cb0c58ac47449091f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49743304551e7c94228025b3dac8d8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a50f6927ad14fc092754c42a91794350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49a56911f851a7f0011a132aa6779a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652fcfba0bad3b5c7e74db99f5060e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92031a96f363360a7af87a897554c7b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e962ea1ff0ee3c7f3857bf84a8c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131080b316cf51449cbc0cda949d2648355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e852d9d876573f2f1474f6a0867b51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a721220b3c1055377d13a4770143e48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbb1d6773356381aa953fe9d1031cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e866e4c69d4845636b7c3e2573e1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd938ee793b85913014a53d93235144360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2faca70eaa3921bbf14c42e243c62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a19be2c9dc9268d0110050a490687362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229dea9c4eafb5edf841bb4a53b1f23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ff555e509005920cd8fbb39bc71f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364c6bc11c56f94334f3fc999e619d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66d3c9123f163a72b45c7710c658f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74249a46a4b3a677844c851dd3b894367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e705d8ab4e082a4a86f711274ef47f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b48047a0b7d38c88eefcda6adcb2c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd2d9fbd61d9e0f93ba4cb7ed3ad0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24103500e90165791468c28b7fba970371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12355cb19673a893fe11de26d06660b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1762b467e0d4539113d8a38798dbce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e5fe25b4bdebf8f2b15ae45e53d60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40878bd86f02625e70f99e7d06bafe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac6c13f538391d5352bcd3e0c6277376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b7f3cb1dcc3fd614d4aa0cbbf7175377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339cddad217a20062cdef5e93ffe0db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fa6baf9b3e58ce6b5ef0130170af4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6081efca533c4a9996774c181d333c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23af8b6b8f63c1591eb614cbfa897381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59413922055060a5f82db175ad02677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee26cf86ed5aacc629d9f301c5b4149383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503d729a01c162cd44cab33080eafa2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7ee2e6078221cbad8d31534bb8bba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307318138a2f5def70f6a8447dbfbb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b25078d2b1bd7c3e72accc91f9674387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ca1e9cec2168e835f0c33dabf704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc67af75efbb77f249f9aee1a281d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1f722bee3b73a1b1f2e4c7ee22e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85ef545e1d3fe7860cce590a81a15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe985648d1f5d6f245931c3156f579d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5239cc9397d4024fb5ad3cd004e95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0200f825839d91d32c979de84d14db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50a9e75a10e2b77063e4b313e22451395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d20aca59776be7769be3cb0f93ab5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21569ca1e55162ab320f9a031245a4b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce1a479c644dcfc6d006866c2262bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814284b01a0fe3c0931610df8742b0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaed72a37bc0d90c3549feafc26c0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5a624e065bfe7104e3ba1d3da6902401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90911feb4c1288820948b4b17e11cefc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59cb8ff4728b0ed6a7dedc8f6b0247403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9a8c8a553432124dabafcc1a25cf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7420f9ce2573994b04633a9074819405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60c81267c700985189ace16fd7e43e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c128eb6ed3ea4bc5eb912b28cc657ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a852d06223e220c15c41a783fae3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d1a14e052d93990b8548b548b948409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8744705350cab3d99966e1c1ac50d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4147b7cad8f2dd16ffe358d3311258411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f1a3cdcf79cc40fee5871f178a868412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933e6c3859c6db7fc9e6298ef9f1e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933c05c7c92451ff4931e9bc80060b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de186c06b081df3c5a9b54434634b3e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6712248f677e98e8cf350c089ec39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa508cad879b8ecdc29c31fce3f2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a64e8d70162909edcac1af3dcb38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df825cd41dd3f28ffbef2b43be9db3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6bb7e37fcd50449b10d502da9e339420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0438bf1a39ea5df2064f116edf62e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ec2c300f57d7cc60ff74b29f6b67b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0022feb8640d86c89664410788bc09d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20ccf9127e2c1362b971b0c74028a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d32851908a6666eaaa09a48b0aa6f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680883c4ed7028971adedabaf8852834426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ab1b13c0e9743e6ae66ff0a9b7b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddabdd62476af6d3b84750f9d36b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3887487e8376dc16f50e467c7fbe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6685d7b818449b6c05b1693a6900fac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe36649cb40530ad2e6e846b4170ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc05be76544c8dde3b27da50d9bb37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49f8435e8b2b73cf60d3fb14b91031433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadfd0364a1a4044c1005e710634e0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae183adda98ed84c0bc117ddc02bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52840ec2e49b38f058749199c4180da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6e49f23cf84719a110f41fe5bbfb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b22fc92275205eb80462696c95738438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6f4e5ecdec8b30ebba64c5f3bb5d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed4c98eb78a0ba14afce602271b21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f539dd38f3d31188753bcfdfa4437441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c04e1d747ae4cb1c4cd894a932f575442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10193abb3f73d775b1be84f976b23275443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc996f92a6bdddf7b5dd064354da3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d04ee0a1b89eaf7b31e62aef1d2bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bbebec7c3de60e1b9e4d62a66a06b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb053f64f2d46e18207ab241fd7eef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f8ef171985614bac3715ee4c36a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc71c0caf55ab39525c1b603a13360449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49342fb7885e6f3203d36ab4d6692b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146b21a8da8bc4e47d997a9cddd650451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e996413de86052796220e6eabafc41b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38978393609eee0a28c06808e205bd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca02ab2cb798e96c6dd1e0a1d34dfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23cdc0b8d1d4f66c2b7550451c192455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac94713adf6832f70efd58610b811456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ca9f774c2231b105e5a853f7be51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac766b64836c01353770f5b94c16911b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00194d609b0486b281ed37cb9119908459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fad3e160720f01c34411925ecab65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3207b50ae629356a189a1eccac39e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a773b1ef9ecd101844cb4ba15196462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40219e3c1e6962517044f14ad061c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b8082ad05bd5d68fe9bd2273cebe6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276a6bace3ad5a1e17d147263bdf36a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53013e3f7944c6bd9bb58a2373cc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4a697bd66eef8b6f2d32ad4ed4f79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206856c8762438393f94de85df7e55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3e68ec6ce4e0865bf11c5da0c72e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888451fac3942c46baa452c54ff9ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885e8040d4d986e8846ea004cb975dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8f23ea5ee348d0231bdd4bdfeb5b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7b98c4e9a29926f67d4be8393edc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948572a9c67ceffd7914781864ccc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed931867709d7ee4619696e63cc9a41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73010893fd5ccc76f30821530b8763476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41ad367d3ce7903a88e6735c4bc2b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b83ed9a038d2cf0f60b197ea3db27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb12235ccccae2bd03ce6a065647b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067abf913ce180e7b695ac3f85d9dae3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4b4d6641c95b9746638232cbfd2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9daeaa5cf0683694c20d7fdd8feee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188e33d13693cfc445d49ffbe0ccc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf85ee035094cfa3778ab0f20b3ca8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe31f71441ba45ef338b73cd4b941f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1fb0aafd0554ac6c96b15b2761425486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaaf79b3e479ce394d4619a48c6806487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec318f01695c5345fcf5d9c6e0008c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8442d86bf8ae2cbbf942d875e7ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15f9f842240328c25c49bcd9886197490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6a3cb2443ea94d21103c0203941bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c958d4cb8bd5181ca66c3612e55b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b0bfe67c2a48ff4103d71e1f8a1d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb89a50b92051e9b215b112b9b9948494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87768ccb58ad7bc0ad7cdde6094b45df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96947412202aaca90674268d02a5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b467cbf2ed78748eea408de52abb38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58211b6556906ecd7b3aa12aba9b6078498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff879884587fe386b5ef8105e7bd01a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03d995c60138f7ffd4f9dca6dd7ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c18c2101581ca6b7caf1c070e4342501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7263217bec5b2bb1f65d38dd7a04c94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f9a3749cc05baeb67f4a76a943f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dba417715637377d3ed8418d8aea93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341336fcb3fdcfffe161a3a06eec666505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be972a5e0ffe1cb97de54d5ef37ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebd90f10e36a1ebeb4c68e2c9b6a3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d48018f79555f03498cd200b02e44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168830b6e931b4b97f4d4325bbcb3c69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f6725fc6faf6f9a76de6627cb9811510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25875bcdc3797616f2c9352b8b0ef2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b5aade9c84fc7ff5cad063cefdf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fd46334709be4de76a250f4d1cfbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6c9595a365630eeb328f16930afe5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107fd54fc0b191e8dc7d55c5b7841ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa675846b494c6b6fdddd308b7d0090c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043104a4c17b73adc70564977afa6a73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac38cbdfb030e972b362d5dc201c04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6945b1bd53f50618387cfddf67d5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc8ed83763ad88411ed03649bf778520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31920d19b86ea66529e62551ca45e04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61760f404e54ae727350baabfe03ca3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f625c486c2cd3c1f37090f15c8d63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d120a38aa7239d7f2e1a457cbe5c84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be01279bef6d897b95c6c022ba6d9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdff6a904c4fca91012283e5e267fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855163bae4595d44389af1d685a1d992527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9554ff4c27d22fb766c27cc8bf177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d5aa9460f7ed9b71463c0095ee9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da7f77a202c2dae3189da44cbec4fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a15f395d5bd93b591be8425c1080531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e806cc689e1d1256d3fcd0754d532b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa35e5aa03ab3d74e69b449114c555e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead730f37a73fa473dd970e91b8813c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373c5612410b49e78c0cabd748b6fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a53b38b3d715e3c1673004404da3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be92b7742e21affca9c83caf767cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521892d5a400192c23e438c4a693a74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643e1925bab173e9c4066d3f127988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df500c9df9b51c89fa14fafa9c71b78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65490d326367577ef39f5df60233854a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ed44b89725899b8a9254b7202b93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c56bf0bcf66c073e4515d88d7c53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39918886a613fb670859441ab6edc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778e1df57c47ab3114cf924316ad571545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0473455d251e2f393c907f28f8ce6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9472e8e89bf1a9b6588a4af6a45c08a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de198e29444cf0c658287b33f16c1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfbfb85f115d531c89fb692672a26d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88a97ed0a2c752e6e0b68503738a7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68212cac59563a88098e71d730b7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455afba670f737cf49d11f0e7ca59d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e9e98275e2d7cac89f735b737782553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032961814c0640c5563a68fb5724870554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af53c064cce4806d770cfdce86cf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264f413d2dd5f66e9b26f0a22a741c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f0d85ec419b59174c49cd211fc47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074243e3cee44c0085e21c9fcde130558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54572cb9ed334caa690b1f531918b2a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62191ba91c491a7723df15db61515356560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a2dce3af59a0e110e7361cc5eaf28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1f5ccd5f7fbe0bfd081d0aceb631d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb10a58ae20bcbd7cd3b791dd32cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee08cebc3490a038b4aa9155d9a60f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a90c2b77735272e64b22076f8ede565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e65117740f4da07719ca6052de73a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3919cdce6a9ee68cf14702194f42613567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70163d9cd13f1a796ab5309920f7e93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13833bcfde385e6d12990f81ee691ace569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a061353381a68dbee0b01733193202570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7b2cc7cb60feb1443bb7b11581938571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05798eade80edf0273582c27a2fa6ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ed6a35355d555914b3bb18f7d2d06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938186e447deed02370ef07250585ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b9a08b46697da59ec5c4d28308363575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d69ee5bc09f752664a1f5e6a3386a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963c4fe2bd7c2560c7ea04b0ebb180577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769753b753c410dfe5eb33b9743e1b67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda2b1ba22d7aa61a26b9b8b887129579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c231e2d673db304ad549a90ddaa87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3344430c1c6ff77424d156f8d0cc8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf036f55a8725e714e28996f6d7d3962582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ad31a17730f5c7a914438613da42b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926361a05d8c793d8cc4481890eaf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba6e748ace50a434e4cd786ee9224585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ee2ff2d5a322a69014fc78cd4ec9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643172580f506dc9523055c62d9ab9cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce55cd5ecfc17f7d266d343e8fb973588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760c55bc2a5e0bc188762d6bb01c23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeea4d395b9edbb3de4402321d8d30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475244e28b8d97b0be1627db7e910fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b4aebccb9b3fe74251df84d84d3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9c97a586da80485ffd5878f6568a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7866a571f386959f8327cc0625521594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07f099f15c6e6ecf87986abd702ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c7f369ac32f159bac90712714835a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9db91a34c4dc2f6f24f26c699608b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f1f8a4c56be92b24a4f06023a65a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133d7ee72bac4c09b803d2d07a43ee9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2202ebd6f5b712662766d42915672e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2bcd1ce480ff99e49da2e48e6ef9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894cfcc4c92c0d9c96c5182a25775b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42fb0adb34576ca2c7c3a0a6668085603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af870cabcd90d697034c4c66a7dc21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf6c50c74bc78a7927d1dee8edd86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4dcb26a055398003203cda8471872606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9a32420d6f74ee89f4b43cdcbd66e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d5902fef094779b5664cf7b56a52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ca02131d26fcc4ccf991cb83f6b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268f1c4c85c747381003d49fc1651f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33f0525b715facd03bd39164be0728611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5d86e7351f1bee6496c9f4fb58c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8fa37e3c2a6d922cd1873bdec633b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d5b4a7860302f4f524dd3e9023523614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ce5d5076a8c96e6bd4be0fad44051615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408fdaff8483052517356e83ef655b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a58fdfb8c6613c39873c0d25a068c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5fc4d424f551f79355f66ce06fd66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d0451a8632d3d4d0d8b98f5df9c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937fab8785912c2f4e5a8462dc4c245620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ccab48e7d7543ae3995e8144664e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02083df2149e4846dc2814bbc07b019622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6c7166d13f4b5e50f7ba588c5340623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1cc22a697d33c5930ccab7e43409c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e3ca24cb8b9649cf828e7d91dff9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984bf4983a3e9aece668b2460b9eeab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229b6215508f9cb58fd3b169c3e2a99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68ce7942be8f7bf849e3cf79bf7377628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a477783639f5932c380d8d09d54d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ab6c3d59a2c9aab7024a95bb846cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d552934f22c0684a2e950a85455b5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7acde856a5e1aada4cde7de5246a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2fe044ca3c7be2a275539fd2869f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d460d4709d94687b5c5582a690da247634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a77ac7d49411a539aec0218aaef1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1290a4ac331967229ecd55a7f5dab0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217c1ea8f7aa0e70e60ca27e5a3e89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a76dc0039e4fc448689033ad6354638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06e86622c452981b249f9dc82ffd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf436e40f1d301f9aadb62c21301570640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d72fd2c117edd7e57eab9ab2f1c4f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec6ccfbc25f9ecf26048c641ab6548642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2bfca9ebd6990d5c27fcfffd00dab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a728611d77a510f06936e7c375e0398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30902432a9d6f34569ca540b747637645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7308c4d201ba99161a1cec9b593e65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036d06e5f0cda8119798923ef15fecf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2a643cdc2cc773c939388ba4f456648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c34ad91acfefa04673dbbc6206d7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ecfba04b6ced65215165684989c7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e31226b643d4a1895bed3796ca025651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7a29e37078f78983d4556740daf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578c730cd82a6ee9fcbdc58efa3bc06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6665b7592a5f9df0d03c004eebc9bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2735be4504f12129fe09bd269834655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba770a5dd7f91c101e235c618ae9352656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe0b4507c65c8e2b928b31bec2f0f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7996343dfbf2157e86c7d50c18e0e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda484a135eb88156373e461e3d195659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bfa57b911a8167137c735fcdf0c94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfebada4d2e52326311dcbbd817d664661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec695c55bd4908c698d9b6ea859006662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0dc65930b6a59642457f4489d14a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97bca807c2316977d4fd85c0b5504664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a85c22a039e710d9ab07d109b2cb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7da5dd885b9e8ae88cd046137ba70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a59af25e29281e85d7cecc854394d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9612f2461dfa176b7eb75bdc2077f67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dc152a45ac01e2c4b228d927c4795669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c13e9012bc5e5f7fdb3a4e1598074a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8580af3ba86918ed211cd5524c1a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9761876ccc74ba34950c878c0030b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d38351240baadabde0b5f3c1ade38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6ff2f4ea34557905aafd68ea5d82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f79d165d0cf672b6de466c0f7823675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48498c06bfbacf9e9f9eba99667db1f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca35cf3e3ac237ddae0f52867b07a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dc0ef5309eec5c51e0e1d4bd54217678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37357d39c896dd2b4226cec15010e877679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235484c27f2aa3589bd13f2a6e534cc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce4dd2c1bf2a4bd7d218d48b7d5b21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e343df1945fde2f868ba9cf7eb3c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5b8108424f6569f6d8474948cdcb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9edab57253501f743b23b7c66420f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd78501b200089801d1c82cda08ce6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97666ea0e8612903cb8a1e9d10e379d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaf22e24a41557b26284604d62e634687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673ed5aee7f975ce855b886039c2cc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b79a46baa7cf50c89b26144467d99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80366157a6aae784f8179726a9a5d4c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2d1556209fbb7123de5ff5a72e2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d974e8e9b26fa53e76ca29c285127692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac886ff3ac87de12a8073ccaf8aa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb6b8e8ea066ec0bf507125b7f9eea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a9eef01499d8ed127574fd2aeb8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19f2988b496d3f38c20eac2aa79f8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600670ab6caf930d520b48fd8d8bf09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e630653bb9bd7e0d9f1f73afeacd3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86812f519d78b27a354b98afd6adec3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7588e2c6636ed4f0fe5d54ec81f79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba64bd13c693b1af73f8321db4b0a7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd4dc701be1e0d38674f76ffb436a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0153a594791e5077a94c79c60dfc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe0ce5032f9f5da389a5737a418a1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933f2b3ff6b0ed72ce43c6fc9ea10a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48deda412fb8de1c3bc41f2f8c5ee7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7511a814f6579a2db753c204979897e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347ec564390f0aae6efe171ac542db0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f965b50798ba7ad4bf656d335214ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45ae3164b7edf121f8ff787b83f40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eb702f60316f8a6a74166d803c539711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef08ee71480e77a83aa49fbe104df5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e33761f2e93fff0e409d1d8cbac0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84601f103129a860fbc5661d13555c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468fd326a397c486ff9d6477fa66b05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad024f0eb5724f924f2087be3503ccc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd306ba92cca2d09e043e1244d0f78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0482d22a18641f42b9c96e2a653fcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be6a6585aee08c6c5d2ec89c3912c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22726e3413917e12030cbb338e16eec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66825bce401db482afc9d89a6e486b0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac3d5d55c5c57493daa5fdc5e585b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c23b264fea1af76c71356870c11d90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b438cf164755b14bc6bde6623694724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a5f1d3dd5f8cc7a6aac4fcf4db4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775fb4231ce6bdd30119267ee1e375f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f1c6bdf54744ce88a8c23032cbfe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576643f689f574fb6e0a1d020e2afdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3823e62ff7a429b511ca620c906fa7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717923220b6b2686ca3fe731cef881b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b455542ed382b95a3ff74d02bd876731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758b0d0d7662808c1dba58975f2dcc3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a9dff622934f1e10be6c70d296b41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da189d996d493013fbf8dde19f653e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930e828e1f877b876f81887f3146ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dcc3c22ab9709fec29e868f0e0528736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d514a1d0a5e0f2b1190a3c75b827e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a271dd47c2bcae5fbe211057507af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e222db7995912353082626c01d28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d52980c6f897b2245f6f86429c431e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b074524d5732c56c97c31b0a5df67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbc0d249d4007ecf31cfc8a25a6145742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d511205b40d1cf1177825e76e62ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5e5e3e334fe3b9337e8ccae5e158744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521aec18956349ba290611b0dfb871b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcf3c94d0efc08ff640e70fd428a6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fddc788d2558ea83e43eb896ca94b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69f97d6d6d87e47d91fd3905c180e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e71511bddf026761600e601734f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c06139ec9af62a8f9c81f186df95d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb6f16ca33330f426cd33c1f442334751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68cbe447207c5869d94c7143006b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809c5821d3aa50bd1d42e82bb5c34a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b4ec12dd07b5525c55272472fd1de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7bd87c145adef71ec0656192391b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b831285246f1a06283a57e543febdc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801cdb2b548a354be19c0bf1d6b6f21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6341190987c8f68a41714acf48fa438758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9cac8ab0786832775d0deba8fbff6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c698f052f63f7f4f0e5b97f5b0b0c84760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd6b4747ebbdcd5d6af5f214fc585761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e658c459f7ee884b38a60e0c493f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c531852d4cff65e9233bcda167337763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e35add60b864bfbcc2754acf30c8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a742b658f3c2cf38199955f2e558ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff9532a66860ff151c5654bf271015766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb78ee851a23ff3f44c120723044be767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816cdffaf475e704a82b1ff2fe8f039768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fa74d265467b1b6321a6e9be3640c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256c9ed5a569dc59e2638ec49b4768770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51400c7088a36f7f6d78f0bcf65cd216771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956ee9b5a5a8f664c321e209dcf9e91772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7235527d5de1e036222facb1b8a90e4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd878ecb8ca3928793f7c5a2937aa54774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10656a0b68bbbfbaf167af4cb9762b3f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd49b2de164f253f7c617a6a7f4bd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c28d45fd79bddd4c1cd147685032d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9866b43203e48ed3dc82b3bcd53c557778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a35b54daaed41cbf6d61c583d571c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6fd44772cd8fa75a52162721cdf2f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9e6636d4b5dce276b759aa8ed0c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a57ab769cda5008f056462a566fd2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebe607ccb2b149cff2a02bdfd33d28783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c4d60f875051e01074844835ba462784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92b54fc6ede7a28efe25a10ea77d7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ff956f6c9484028d737d2f09ed54786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ddc87ec7596d43c1ffd1136e607e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57f53b917663dbe8bb65e1b0f47e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b40b759b1b3e0e9743ada7b1108e0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e0dc13103f77df30bafee7d20dda4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aeed8b834093466e0179ca89aa505791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1f632e44010a8ae563e302a12170792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b90ae77ea55720feba6871777ecc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf6a3dbfbf73e2f0df73b65a8ce1ab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc95f6aee92eea64a342403f5c0bfe5795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e478aa25176c28a6af09bcc7a13bfd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eef406a57f3280f0595ad0a42c24d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056ac00178ed3bff839eb0f2bc52dbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ea568dd8f591b140f44f38be5c974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80bc3b685e773cca96e8ea7bd41525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1242cc86f50d144daf8befad46d5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc560d936fec587693a4248c78e931407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47500134a4ea0221ee53576bed4f418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549e2c40f5ff1e60fe745cd582277369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab87315932b4f31f8aba8d5317fd7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f746454b46e2a124727fd45616ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e306f7e143e447c34c3016d4ed5df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850ea035513a6d46a40a951650b453c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7868115e80153d405b9ec0a5e51133014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3838e13b851120ff21519e91149615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd94e66e73d2890ba43aa845b543f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991b7e0fdcc4263f17ef7b53862779617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904326c756b9bceccbaf97e0efca49518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e695e4dc8b14e30f08651b7fb75a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48719e72bcd841640f62c886e330c1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf936ab93519f76e58aa59251dea56421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f761992b9020a0bbd443fe5bc61d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f9afb0023e5f27973306904a8e75623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d66441b0c0003b03a884ce81f3c2a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003db727a4b1535aa247681812b18b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc00d1741691503174923b04870a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39137cecb2912533ec94eaed6d804ea427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41c0e2dd6909108ce8938b4422c62828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92658b21565fba3a52d20d62274ec07f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09786523005bd4be7e7815cceb0ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadeab500868904555105b52538953231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60fe00acb2be6a4a160e474517349632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a216d6d8db4ec1324a685db672a5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d6b1a4dc3758fd777131475491d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb369ae9e73b5c3751c55d0c39b837135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04454e9218686103fa71e93a28e1ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484649a6d89a800adcaac4c20287bdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ef62e73c8a30519c6287a1b3ad73038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a8705cb9c62a28fa3f419c25a33539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0022d412e3ee461b8350dc09337c9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2be5e9f3a0f6aa64501fd1adb124eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de1a0a9d1f3a6fd83b9b064814ba5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250dab3e5e6059fa74bac42a8270a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfe048668ba287afaa57621594f38a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9261690c9249d570a9297afad93950545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b78d69416bfe2d18d01c03a18ed43946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e248eb7aa8f4545ecd63af8747f3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca826005d9126f81ab9f3fc27f66ce848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf0a1348466f8b0c31871deccaa0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f38597560e970ba8f46dfe8c2ea850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18613f838633044fad0ba0e4a25930d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b562c55abcb20ca329e4174483a2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9347c3c4584af165baaacae05996653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240279812b73922e4d9a4ad45598bc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905d7d4e2cb5e8cb7fcd3f34e70c6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d7f7c0fce41ae1ae4aebf6d508ae456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15cc0467659912ffc4c513db503f7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5966b55783b7079b8364b097f56a72958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130ee7b79ee9b3a8508752bacdef75159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7960ee28799167211fc1fe0c00086b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b76ebd66a02e38969bc98754bd11d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd7eb2b9a05eeb33e2f5c81d8a96062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117bb1e36d7ad274b0610c15e71976f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc57640bbc80b5c586002abfcc029664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f9610902d4a52d3dde68e5505d79e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045da4b0fc6c4b566475dc2efbf0107d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba00806ef561f1c3e11053fa59c7a1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64101482ea84c5d75f28209eeda7268168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173bc637c5ed4c716d01fadc585936369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8777cae99faec1a5fb3a15d20e8875e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63ade7a242a0fb6c82b8c1ee13dcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3da9b88de3ef43db4a6f288cb02d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222638c46dbc01a593c4729f6f516d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9cedd778d51047c83b5c6170acea774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4142da42c6d6505e0e92c49b641f86875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c1b5779e8b999143c900c68b6090e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c64e3d3f13fcbc7feab34512057a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c90b1345715800a458e1a99314f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be057b608b1b2089d61ac733f6a6df4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88939bd4807f6aefbf73c3bd01b7d62080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b9f588834c9e1dda5fea827c8e9c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8eaeec9bbaef41196dbf276ce6c6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347bc388dbe798aa1c5856f34109c4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2f9c482066193744442d0bcfbe69484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f71dbb7019d9717ec2f2fe8272939a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5507d41aca7b43909ea4922f094c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276255f77bef2d3f0c3e78ec89af767a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c75067d5159299279039a77829b7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d2df301b330c9f6e7fc57d9f0c3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5badeb5c521846cbde3960a14c0b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929ea7a7493b4d56c2c5c659a702a1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5be5a8f3a0e8c905252006236c9b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8939394d5dde65afe6e94be826fee693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501ee8435eeaa0c126b5ecfb33eaa7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb8e557b252daf83772199cf4f09d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdbc4b26091e72d8a07d84cf51628596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9dd92d60270a99554528db9a304dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdd84f168ad5a1b404ffbede38388f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ded9a516f0c2a697b14417492f78799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14e714ecd25e8f8efea1a05c66b4eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c450c4a71ddfac4738f58fd3c12eee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10dfbf475a0a34fdb791bfd7d1f7a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d73f09cf0f4f418ba51c98e65c0d6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f6034fba997235ce7c6cd9ef4024d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409237b0d2f587837aa58eb31c58f845105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bd9865aff762e8ade38592fcff69e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1ddbd32cffa4d3213aaf68f6f2f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c84f85a7957daca7bfaaf183d9a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b814a111391f1b1f11e20115590c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd7fc7da95546748008ef09638382c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee3c1caf89ddbd3dd4c7c1f423dc05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a025bbc4ac5043125343b9a1199860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54b500b0c391c538d3896294b0e93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939814328e3d9d4382825940eefd3d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e48cfe2f2a64395b87d2260c80ccaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d38baf444c6859e9bb32dd56c7bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce55f950584f5b217d7e711700eccf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e3a5c1c277ea4aaa2116a8830dc32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0e470c39f1fa14d32343748d75028119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063ea2389dc6d13fcba54e3319e1dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53967ba2311c64f070f29c259bbe05c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2323aa742d6b5b6afc734e75a9efd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ba2c4ec2fcd5b2038b85a943d273b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6522b025e758debc970cfd421c3c89b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac5f55476301678645dbef57a2e82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50fba54f5d7a782ff26a2c34d57e3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f189f02abd6b9f8799e829b0d2fc097127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b07e3cbca8b8f1423237a80910a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2a1733ac6054be3daeb0afb13ad4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e1cab4f4e482ca6259f3a2de3dae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a5310665bc57a01f6d7f7360c7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56724f258566039431d0e2c768813b84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a1e796b8acc5055518730fb91d6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81a849849fbd2d8a0c789dd9150273134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b7c8d53ef27451adbe9070a7252f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277876a275c17e6694735a758c39867136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e1d07103bb668ef5b47f02884988137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe540780ef2c6e89d2b385cac03d01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d132b40914d89cd83a0cdd75e8839139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309236595495c94ebf08c5cd8c4983140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe5fd3a84de836c493d34acb3a7ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c8074c795d83f4cb84e30ba73d8bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d725dfe6ae4c89b0f5b01840d653174143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c8c4182adb2b25af97654d66c2152144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483d366a9f3a9266e40a9aa6aae32ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884161071451b49692fa0f719a7defc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d8ba9e63fc4bdc1c7a598f09c376f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d291e55fad7d075f02a5a653ce872148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b70c5636bc57888f36035b9dced8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024e5f0672d569d93574a82a71ffcaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e09dcc92d1f21bb70155a4d08d55e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8933679a10837838cb3cbe6567bc9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216faa1bc0b192c78e38b9daa328346153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a47434e64181dd0e318fce5c66782154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9217c24a694709f10911afc47e973f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db53bb09dfe692bff0f230699c5a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a0d1dad4ac2918cc3f00ae15ff8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea974b8af679236813f2055b8c30cfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0840dc0b427a89230753f8478f90cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196a145946d5e9b514a1bd017f5a270160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903c9bad444ed0d6250d232499d7435161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5072456785034ca11c2e7a998d835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e100c17f51e43708b43987a76fa73a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c3ddf6d6e9c8972ac5349ecb6bca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b926a3357a608563f6c2191ff4239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10f6d7f17f0e7ea46054141a3e5a70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09871cd06600c9718b392dc6e3ccca3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035e382869f20160c32528e70b7f49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f2bcdb4f8062bacbcd7cf93395e28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3852ea3bd6104f2924d09c0d9684d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b389378728fe6ac1e3612b25e8db9d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4284638bfb285a1eae8a1b77127d29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a907ce8da9d00c40189c8ede5315173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65982d9970a9a3904544f92b3c3e5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeff77fb6e5f18ebe072050ea41cb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a65a3458c546c540712fddd053932176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca00ef57638268ca23f8ef93586ed4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13710532aa0ef3e11577ae37c966a63b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da171dfcf8943767dc0db8bc0155ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165594b53dded26671679802f0fe7f45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9e12c5c65696544127a961e85b80b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea135cf328791790464a721ea1d78666182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b529084d2d2d0444e0819527eb7dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a2dab670065808548871446743dc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc904ff41d09c09443f719da99916553185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940010d980351d39fc73799e561bc00a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cdbd5998736c3471378bd75f8ddd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533536666ad2c5f4937124667cf3a2fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19443e58a777cae8a0c28a8eb6bb4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ff2c59e3ded4cd8ff614d082cba2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6ab41e0a575517c0a99379fd3ae15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225080d4bc21dfd1963416b3752edcd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3410d255ee0c6ea25bdba33d9fea23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884424a08d53a41c8359767bcadb609194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88abc33bd43b83208820952842676f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1e21091580ef4d38db5335533a9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fb23888c5e60a2edcb12afab05e90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd7d4cedef5b15a7b73c655f13a5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52482f7ada9ac28b8666b5f60c1d16e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fabc4f4080eec3e4abf9474a493bd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41bb218be9a2a26d59fcf84b3d814201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b3940b49bdcfee089e2145668393202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd52d3e9a6977662def34020fedc8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8333ee66180d6f0805f4afd5126c58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995feef56bdb7c035e00853292ef832205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f6401734993fdd1fa2eef5dd7e727206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e2f68aad6f0fddbb29b8ec91730ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d0179c7cfe562bc0feb716be882df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c96bdbb07174f78ad2b2b95d92b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0cef780acf4ebfe4d94d49b8eb1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c178e58160b42a888bce92de1f0b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d03968a1d6af090dcba33b4492d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facbffc60116e54a290ec91621269f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8c6156d64cbd41944be943bf13ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a46cb59d3182ba306094156e96fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f44469869565e20c7a779511cfdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647541d55c9a932dbee956a31ac1d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e58efb85a636e6d05c01615827a996218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fff601502aac5cfcf9db954029e8b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d03aafbd34f1640a1cd3de06e2db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda78fe2cd011f8915ec73690318f6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162274bc14551f892655b9b1448681222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdeeda38d94f619f81be20026d18c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00a9c2e84a9678bfe843769a88d130224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1296aa4ea42afd5ebff5e63a51ced8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1811454c5c6a347db18851b3f8bf17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7f70f0a58127ece2e2bfeb2ff0b6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181074a9ed7956a5021111cdc4bad5d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e4448d3e792cf0ef47fa2679b242229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060fa03cbd76fd9e1c4e14824273cfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bcf6966507ba3bab740499462eddc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109558196fdd9ec00fd1ef808757b4bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e90de1c78c67e59c31f697fea0e93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e361d39c061797f809424c5033222234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953752ce62b00254f41b9e32f49181e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527aa40e05c5a3bf482bbf364da9284236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23bb222ebc51434366352c00f9ef70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da4561bc7278cd7ff4f72adb0b653238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8686fbce7ecf437a49969dd6b3d158239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f1a1a571619745910c7f0be7be654240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84023754062a606b4c86358d253f836241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2896b739bc3186be4470f7d27b8d00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69465b7a7e390343c89a12fbc6e816243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0345045b9be0ae35a5671769ee0434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba5b46fa28f7de5bc35fdd0bd20bda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704366ffe5b873013a963349ef7a2047246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def837cb41d6e39eb9ff0e96999e0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560cbf145c873b594fe4b9c60b7aa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb96f8bd5edb6bd88e0cbd337c1e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8af04598bde29c34f656ef9808c7d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd5506888165e171a277580ca56a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211157661b9878ee089a33b7ee95350252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053798d5a81e9f612a9f0d9f8de0b2ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037decda64ad4a43693157c81ca1b887254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2d1009aab0009384cbe48c96bf3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05827717a2a9caff60862e1287269256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bf075ede38326f08ee4f6840c9f8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2308f09909a455931a4798d7a66fd9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3294272a521432cf5f99744a9ec189259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd62cd7c0a584b6686f2eb5c2e59834260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36557747e0d3a0565109d8f6c63b21f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52998cf035c23cabea089435272999262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743298ba3f2e192b00c559f48b93f481263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2432ed53ee3d4081594e62e61a3ad9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91383b2e628e4b3e9ea1773f8fbc7b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9febd03d27d5a3f8f0786e9e10011fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8f0774c9bf10fac1624023559c0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade7e1d1a1744ac804ad842605f64e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974f8234a56b1fba6eb02c4bbc1d206269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc510846e0debbd76dccf1256bf4247270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3684b719deebb5f8f56e0f2d10a61e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39060e6d5f33b3b2dc3d2daa8d18ee66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce74fe8fa9e76d234ea3f5bdcac64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab54492ec240a37c6e356dd0b91cd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b49009deab26120e58a32ef6c7d0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74649423889b462a7a9170ecd80062a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80b32003ef0b311eb22c84145c7c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58792272ca4436a7934124f8de093669278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15731f96a05d8aa31eccc7e652c70c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d710d9c7472e1e5762fc6247adf30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00a13935fd13df2cd2f19102f7783e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5223be04ee42b37499fccccaf816f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063c8bec7d5507386425baa158bb3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec4d9b14c2ed202d944f6031f1dff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac516cbc50c13b42053b49fa70aaea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e3f0b5723a8e01d322455cc64c69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b512638034c59eff32fd384a41d6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7011bd826e90ad571ea7a8e70230f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52903d5431d1d29029b0a421ee01b14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb30f56b67917d658066a4647b65e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c35607ad09629292cff6586970326291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea730fcd915ac38bbe37653b75e1403f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563efb7850a4dbd8a59978dd521ae9e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554f8243f62ae79709ef7686fe04239294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a2f30a415fb6d9540ac377245451295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aff8c0edb5960f837d324e225bf872296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc6339f6c5047f272e9fa9fd06e76c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb1c235515efb2e2f662be64d130d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcabf192d25719394e8e89863abd906299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9d7a18d9ad8840b59eea3b71bb57d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6a72b324fca259ef57f4863b801a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3061024703569ffee752bf7bff98aec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c485ec2226d016cce785fdf2fec797303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11180a5a5e32b17bd361db8ec85b7e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dcb1dd3a9d2e04893c49b3d3df2ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17985a175fae828c60552defb97ce5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70621d520a8e160c4486c90c89ea1e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280efa4a6e348bcba24569908d0c5c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11737b15cd39525656c13aac7ff24a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2106399fb57c15bff78590c2ee85484310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743d9e4aaac87854e1617675c73202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243fe151612b0b98f645ed7df084835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64f457fff6760a5fb60b9b6b3824f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580fc9aae5933907f523c8b3932a83e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4df50878e3c6b687c86a8b5185b14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4cca2d9fcaaa95788716af3cb5c94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba9433acaaddf257935e85339ece3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321419c6f50faad5f813c8272d51647318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af76bf46a30b111f98a62184d7649319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321866fd033b939aa2d1baf6ed8fb0fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81042ca84e931811f66287d3190ca7d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3c509e407bf1a3e056ae3911f0d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7fdde6f5d59dca6f4f4511d6177fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a843223768e0d5c0cbbb6b762160324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efcf7b02396fa0f58f14ea3da5624d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9269bd4f15f3be3e2607fecb045cd69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970aabcc033ba8ae2a8a53b1032e49e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd075d1e2f8b64498e0dc4dc81828328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e896bc16f3fa1b1b4de4798d92980329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3015f8ab33b0785062a20966a62f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb82af28de6494342b36dc99e5d3dd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008ddbc75e04642c4c77452995217a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de5ded10313ea176121cd53ac0dd3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb056671af18fa8177a04db4bc37f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643d061b4e2fd4292366adafd8f171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6c95e79cb24a35f38656f9b0e1cad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502fbec981abd0725c9e98d4342f4ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7643c3f6d39872491ba43fbbc9a7a3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce5aeb5c8368011769260c4f68dd56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f872f4919c472d2852b61e1665c822340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4027bcaafdbe667b4607b0427f42c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e72e3b86d94b93d615a60ba1df5f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95189c97eb69719adb3fdc642756d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76cf5a0ffcd328fcf093ed49bd213344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0715e96aaa8dbb0056e785b50f219345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08660fe8467081edb8ac0825e5be931346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633da973af61b0df55e5405b5023f1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd508e6749b4955f7eab9ce262cee64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ddc22180b534746caaffa15d705dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a90cfdca155fe8d6cc753d6f356ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe18e026505f370084513691551e46b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cab3fc82d3405d032eeb746a309bed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222281031b510aab82aa0161ec0b7b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd9492b1bae19dac3479ee3f99f7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd638e992257ef5ecacb5ae43b6425355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce344b84a6f666ebe94d8688dee1a30e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9376c315f89218717e3fd4f56a2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945b2db08a70116be13d69b614f4a35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f0730485df3467b42030b2dffa529359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d28fea17ee6de2d2c8c4a2beb7355e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf8fe4b2c298df6e57a6b9d406caa7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d6ab89604650f02a0c8e2db1e2cc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc8dca844ad74c789eeedb4786ccf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d147e34122ae5006b88571b0eb71044364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a634a07dd909eb571e93303c9948365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc73038fedd7d79e463e7c145125d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee779000af8af1c3c76222360e3bf557367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e193cd24006cbc0e7c243057f2c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a7f22c38fd07643e7c93267be6370369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbdd3f401514c56f84103e526e7e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b122565a33613f2779e4d34bfb0c8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5b745be9df90e3ee6fd63f6ec4e5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef8638a3208a943556ed1520c3bb17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ed13a0aa55cc130204e4530741d4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0fdc28fd477b5df5e6c8d4a985ab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97ded9398bb6b69fb36804a1f4e92c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93148ef6a144237286c674728ae03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371819b3db4b13fd357898bc4010eca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22171e2c0979b6570d2df456aa97bfae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b35aa56cec1c6ef1678ea599a06a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b37ff12b99b799abfdbe639ee0e7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837edc774bf7f96f1432ae067f186cc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5377d9ac22c5392cebec35648747b5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bdb25d0af9fd42e8ba50703b899e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d3be2935842692fb7b0888285576a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796186451721145468c91930744c6993386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4735bd0215cff57655de6d396ba1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69355ffe40be0f118260351f8ecc6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098acf68e22c5a06a1ab7e4bcec8a73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967dcf2a26e1c6a098a684cced9930d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b3b8786f0b803dae5d3525e1d25fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4550c4803cd16cbffceb69e0a55d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064a7878be816af09c0e420b79a54bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a68cccfe25b91c802c4d41e1ec72d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0714d4df722419890f3810180cee592395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccda534ee6ac43589b5aba120178d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368eafffc7b2d5294b48338b4f8ba27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57923e1f61fdb807ba6ec49ba8aecd0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f7849c568fb0436ca3c7352f6997399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea156fd6462d0698faa4b886faa1427400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c1a2fcd36984c387cc62009d6438b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72d89eaea44aa551929310eb545c3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d52d3b9c58884a74f07a6a7a89d3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b40a5b6bf0dbfd5c416ec726c4a835404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f2b8b33685b0415a513dfea9e380405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7c29bd2f33a11d8e432b99f4fe7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223d165015352f5d99bccb0f6b2c701407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4539e14fca9a5b4b64dc4d09d7d2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94bf62469821fc98285d1c9721186409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da10374d793d10dfdf0ea1279a824c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6af5920f8e72881b2df9b1337e166411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970039d172246c42641d6d1560434d0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77014036646d291baa0a89b6a70d6854413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c53499ff0921b4194cb552603f2a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d0bfda31dfea1b1681640b7343cb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82723b9fd9c10e2264bcbc6b4e2f02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0c5e7e1f356be2d3f92d67c83d294417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3264722537c4229c187af600225f2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7457c6d208ae0275f3cc501b3bcea9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b225d7c883bc003d0f441eb393000420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e475aae8c5390e84b67ed12487ade3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc052cbea8b57fc6e4b6a9c11a97ad92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d1d1916ef4606e7e51aa116b47f05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c362ce873373563100e1cb0ee486e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ae16665a15925bc1448c5a462350425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30720af4a3fd370f8204f5d108e63194426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8003fa2cc237b860363ceb45de140b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207e2dad20bb3292bd7d8e41473f69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5c62524ba1e0c52e40eab2c0f6050429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a0d0f429438d92a1078511b916ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb0c765c88b16df068096b4642e03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e26eb451c110afb72bdc19512dc3a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0dc4988b1ed659527caf5764d660433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc1c35fa1d44428a0998dc42d18ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd7c861498f86d195af3b9d744bf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caadb99ce883b3c8a9544e5acdfc23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2518989cbe58066a91dd2aab25982b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd222fd007fb9857770c3eaa8c5c64a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7625feed13d9c1846cc5c79a1e44835439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028dbbda75534413043cd250a53a22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e67c6960874860126c093c1fdc6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf211ad60a68f489e66701b8195abeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0d90d72a8b17d86a16368361a7f81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3749ae76d2b481f65801a23f0a92646444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55c0e54b9e8a5c70ef2546fd0aabed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a0899b9da65c6778e1c932782aa8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9095cf03152a12b58e7d82a03b6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ca9798d5341c99e7af4399bb4f11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78712926c772e88c62ec133db6ad92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c80f9c14f96d367b7aacaab6e2bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfe660686e4aa31d6d9b6cff21f0ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58aebee0db1107ae909747d307fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0328b329ac63ccca0683911e970fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaa0d355ed3636129b753a9ff02a58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee548a6c1516c12449caf7abf40a97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e04a79af2d31d7afc68d9e26adb8af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041865349c8996ccface6229bfae4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc1b3fd919ddb9a27deafe9cc9c07a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c59ef2925b14250b003928ddced2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b4205c28c159b1ddcf1d8cf3dd976460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238381152cc9b0f4f43940bea8e5b58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfc5a8da30c9c0b33d499cdee8f5c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c15fe3fe415d500f569e9cf98f337463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf65d2672dbdf005de820012718771d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09aa755b2cedc4129d8369a0e95ef5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0299f732aebf66104c785a06e6c40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43776a742c40b61a34ce5bc96382d3a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837dc2cdf26f7da00b833f0b41c02a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245251f7e6075348c248a46eb7de40c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3478722bfed034a907d29eb59c0d7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27107feeb93f1e9ea80ca8cc9d846471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92379b9e6c299893610e05015553b18b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f353536b2114f1c5ff66cb9f769c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0a7cc5aeedbfbd2dfa26066d0fbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8379de179ec9ffbe9a8f016fe7207f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1922f88ce6ff844eb4927e23d90b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4aaa305b2d722fd3e6f27c59faa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f40a96144ae386ae7eaa2c8321f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101fbc5a1f9f4b6a569f52eefaeb21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad2e179065a923443a594ba86ee0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63096b5673356fcd7b2a388faac914481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f7901a82214ce880b40294f4b81e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a0ee7efd7b3c0af319a53c992ac9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed30989d175d1b622b3fa770d9276f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be921097e1d56a78b77c170f2b33ef4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5938ab91d590305fada206fb33795b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e01c22632b26ec603fe47fe3a53f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993876a50c2f7925bb63d77d65c3a203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97787937ad82ca5bd5c138f9a205fcb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5da6a3eb1bc6983788df8e3e0ad0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9715830042dd5bba0756bcc60d3dd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef271502f05299100dbdf587b785c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b0b74b00b1f889be22a2e90bd3db8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1caa77998ee27d4708fe5d3abef8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dc9e7ca4d522cc7376c2f6adcbe59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf676bde31ecb71c392277745e034c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca6612e143f382123b17513288b2ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ec9dff08021f0c19cb19a3e42230498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168bc073e2a733b8a486c03d1b2fdc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c681d0c34d555dcaf07bd823b14c61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b0fee506c1667297bc82f603f52df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a7bfe5ef4d185b0cb6018de1bf702502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9e144754eda3671e0230e9e9b4be4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88798a7d695955552b26a4066050d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97575bcab1b0f519556708f226dcda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73353a6574cbdf8ea2925d1ff01fb7d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2dadb682148acc99c66a821c08d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178cbcaf0036834349a4563307ac391508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620ad3f74e324a7da469523396ef29d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3728872ef5d786dd25bf7fd62b6720b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1f2ebd2b6deb4e6ca5ee2235a168511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df6293983115e4eb73eaeee786c0ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d1de7ab8fdd2c3457310d3e0cf9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17846a6d55256d7fee9f45c552d43847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9f4a3331bf44d6cae08396f91c42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d05bd8b74dc38fd27b672639931195516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7852c571fa278c9d162e4166b002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968da4cc99c7db660a7ff3a5e1581a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df30f34f8cdca036f57af4dd3bd27fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f4a00f8c4e2c88bdb7e8d2a3b779c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51815275c18fd78a941a94c3fb9cb385521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5912f67f243f9c592362b1c8cea59d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d14c48d377146ba307652c0178697523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716daa5947b5300110df994c4ac2cb06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ab72c5336c72a4b2c3ff2a6880b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa55135866782a5f1c218bb4e4f990a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc11154859ff5a613f5f1662a0c3a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2672b3dfc23d22ab449aeb8c64fb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e715d5b6e249904af96fac33047f33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844745881d20e9556c80979470d67d4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bcba236b3f8a9295ca1834ca7cf99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e79809d3a96973f4a6cb4c5a1619a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa962385a2eea00327372652c68ed8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484044d0f852686391a5559083e7fd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58399a26853303eea899546da2aede535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525606cd808ba1b01f56545c2e172963536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2749238c51184d288a154799f3a57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b9fc47fa580b12c409b07d1e0a410538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2fbe63c67a821632cab78df86c741539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd105903596904bb537af9ffe3a6749540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63d75b4eeda7021ca14226b1d94ad4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141ebf33c05da8bb0020cd45087b834542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c82b0bf36863d905614ed000711af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a93d97bef4a555b38f82b5c209ac7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dd4a7169f6a7ba706fed2c0ae65d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb7d8eca2768985407097e57b766e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91475942669cc37c74f4e5cf4bdc8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a6d493037f972853d58b26f1169a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e00ca98fdb0b7832a64744cbc3382f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db2bb9a4b6a1968cff3a0718da5b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca320da8a1d38abaccb24e45833833e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667c46b0a16e8823675136f2486486a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191861f182c8fc7a941a39507e5728b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cdf6ec83df401893feb1033b1d296554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1bc6f2e41330fcdd2f5a11d88883555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570211080a2f45c95c33b36b82843a98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14860d7055823c40fffbdc50a2ad3320557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc075226b3cd0fc46be4ad41edd5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c6080e56c8778f7ba55a0c7a401f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b69cbc27b5308f07aa3120b0ef94c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d214af56b20eefb78d07151bbc47e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b02407c81dcd83c130b817a773b91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6684a53259579116c8e665dfa93da9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb395a69a0a0408ea52fb7ead76bc60e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff77434866c447ebbfe909b4c3e92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7a3ba5903eb920d178f9a471e664566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574f55c20bf2088196888141e7be875567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c9b2c5a6a66d7ace0065bf3b3062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805e8ba92b47d9e4065ea41f97e81d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb4362f6562e1c71d3a377f435002570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091dda82a8e6e19eecc177afc0dfbfc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50f7cc1ab516a3cd8aeef667c8f4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac2d4fbe90c50cef8e92417a8c384c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566d24c2c987991a29d1840c4767851574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9f9a302c93dd3b8a214991838db4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded7c87a8bf484fd28c4d85dcce55d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d57d9bc039391fa2eb3a6c7120bea2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f855fb3e0dd8de017c6fe4dc4e18cbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1ec07ae23afba7e2728780012224579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eb9425b7be35188513c2c5484c424580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962574c6f6188a31bbe1a6a6765c6c7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4971109e7db71c1729cec18697766d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5edff7f78696faa53a4a298820bffd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720e491ac447b9adb341137a4627543584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ccefc03a29c49b566042ca5c29d11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a56a8eaccaff3c7218906a4f4b0c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cc34970182b21f3278451f2bb14dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ba86ecc77c45ab9efbb610929322588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d03c46cd514c54c3f795e2b68d79e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890b2942b9cef92e314fb2e19feff12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6719e0aacc2a524a4b897d02dc5af77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631eab00fe56ae1c37ab7b3984a242592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42943bb35bbcd04ba08e2e38527bcbc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f1965061c1fba2db1611c1a185db4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d335a37a0ba8a10f57a2eff85b31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65033df96fdd9b26c58e6f7fe78b03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0041454c9b1ba3e084cf5ce40a068fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ae8ffdcc0757786cc73a3e0afab5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb1b40ef8b7542f708913c9e8c0b35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176c2284683ad070fa4084e1d22897600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990703f7e1b1e5249d3896d470f8b54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4af39da29530614244663b4df624b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff100795685a47360c6c59039322b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbc12e787c71aeba1ac498966f5694604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560eb77d0234e2c4f0688d0550ea4e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260322e0d3a9713d9fb5850f0a588b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5745e0266c58aee17774e2c639fc4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499fb393d3b0e2f0b5a5fd976592969608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337882cfeda46f35761085dd0f480d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61fad080142e50188e9ac0fb9d1996610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a80e57db7bacec7e50da23c0061533611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9f90164edb0600ba1f69c2422b455612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb88d12c7daece87ba48e0fd245703613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409da16b6ee29fe8a81f9339c30159614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aab45836b3c02a1a15abdab26f888615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a1aa39976d8b896776f8329d9e44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f4b94cec95336341baf627bf9b1f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61bc9dfea9d9abdf8d59f62331ea96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98985cd40cc795ec8eb7c88ed2f51c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f223ad28717336bb539ec19a063d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9385e876481b91999d09e94655bc5e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f3e5bdab8c7b3ef251ef9ab2a2a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd45e5d142bd3809b0e3f82d8cec6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83135753b240ffcd6017105470171624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e1c6f2bcb3d8ad5090e8b8ff0c20a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5722e48b35c4ab9cdffa7d04d5b22e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c372831b346b41b6e801045bb40e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c75e8076f5012747e9962826a194628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775d7e52100b1749f538920346391ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44c0e7976e7937686d374805d8aa3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6dda78e7a8c193588ba23e6fb730d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943cbc7b10ec38e540f8304fef7990632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f930233f62fca1a23702ced1dd652633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425690d6d1f89764037a1765dd70a16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a38063811449bc8a3fac7276c9b55c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a5dc1f2f417bc8938875477d21a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106b04fc3dc9de71979b84faebb3ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e6ed9349cb52f520c2f8a32585b2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23055f8b71bd48ee61d75be5ea6b7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb2cb08b9c945d93dcd82e4711a521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121040e9638e03caac22b508cbd603de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9a935b29802215539c6e740d9a74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688a1cce5002f7c4a302049abfdea41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a87716855e70e12f4f891f7e6d66a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431329a4225513e70b004c627899e07e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d095c2ef87e4a05cb5d7fb8519f3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6963ecac6667a8526a77318be6ec93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e35b71ded0ca35f34c94def797b652648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ed760735d8203841e892a4cfc859649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d89aa424a1c30415ccf8c86924ae1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60136d7cdc4587df2131a17305bf5597651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a79b01c7c97bd838a32e99927453c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46539a95ecef5408d194f40beb0049e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae17481be3d07d8cea95dba9e345ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f580d1f76824547df92bdda25b7a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2db4decdba942a590713a3e512a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b5024eb73681286ce03ac8305596657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc4f71b137aaedf8335262c208646658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f52901ce30f72cd5ca9e095db6db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d212091415505d181ede617592fd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c90166ffdb51a72d0c139078d16e7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bea6d121d0440512a505ebdaf5e9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1be0e01b47b4de10a2d68ed2e6f30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b98527cf3c9ae97c0057422ae894664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1964e59a1a009bea0a0a55815f3c42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661449dca4e15b3a8839aadac63ca9e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec22485b17a6829f73d0ad7d375df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d68cd575f1a3b4c96454beb5341e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1ec361836561b87131b60bcd2bc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414e5a2fb36ace6264af66a6f0e447670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d8f9cdef5f6b1181bc6f678921700671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1691b2d1f27d7afdf24fa42bb8ecea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d87b1eab407d976761e91bff61a2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e481282d468d0c474c57ed719bbc70b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02e4d4d64d9d5b3b5d615fbf3ee234675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f93c57e05c4771d61d319e7865b20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779c1aff18820f46ef1becb74d4644677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414801f13c12bc1f48451716f35cbda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa6d6c17484a7f9ca1a4fc8ca6d203679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d077364c8b34b5d6dea156cd0695b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c39f6fc0ed1955e9fe7d90ca9fb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280470272753d9e897d0a1b6aa03a5d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d724958fd5a19ca5a93ece9737a9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01ea8784016314f0a22f66abb53e83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be3fbd3a9da1f1d1125576acae6905685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da1b08784253a2946bd20ea984cf8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d4583dd9b574c63595fa8ace28f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103beaac594d81fdbfb1ea3751a5506688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea2efb7c384c21fe6fc0d4d0415e2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb61b0df1e562866c71abf24352276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f032e4a4ed504bd531679315d3678691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df43009d2c5766185169902a9ebe2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb327fcb3747274b38ceed576b8cf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e79204fa62e29dbf873baa9b69d2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b702eebfef55675a0f2ea3fe04185a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21983c1c8f801bdc5f8ed3cf8a3e47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b235f0d1b6de9c6567660513f800ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff9e0524a6e58eec684cb30f8e131698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ca33306ef8c5f590e40c52d3eecfe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e0798f5a1b253b6b3a6d981615d15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f91ab193fddb676be4b4bc283e7be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d71e078f6b6652357b8e747d690f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9720cde2983e5595de33a1c13427703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5968a2eb088c538d76fe1161295a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d27e2b59eb9fab7c250e036789e888705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867af5861dc93a78a9177cbf7bccc88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2c7e8b1558b28ad894beaef490801707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812dc9ea6d0f1186cb53e4feaa546bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ace519ce7bca49aad8848b875db392709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc841c37a99094104864ffd541553a6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d819088dbb2aa209cefa09b821af69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9975f63e83d0cbc5f2453639ff87958712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558216210aeb8499fc59136414c81ef2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211e5418fb3a848a75746f96833466714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7bdc6d357efe6d14d6d450cf51129715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772a5d5674d371d31cc482095c2cfb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83717ed7c77fc2c5c539289c5ae0eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b33d5dcdc5b3ee5cf87021dde8a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5816d927f732dd65a43868b38003b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02559d6a86534a2717302234ab82fc06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1339c4ab4905bc0e83f9fc4fb1f220a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7b21b84ac83565734f45d0de0a011722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a360bbe4434c68984dd54930d8dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab99c8f1a9baf7f01e2db2d8334b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9e566714783c98200f46354a9c5ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f481f0e412610971893d522594a137e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b342b378bcca177699963266fb1840727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f92b014115cf4302c95ac95bb7f56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a8f32c3e50f50154cf467bac2b0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdbef397a9846fcb1fdfc6fcacb9e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01491abacae5a55419d51a1a4e477a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80be1c0e7ae4c522c5f45679a6ea2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56fce79adbe04f0e9b8c043969561733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06c67b478af13936ce3fa4c0f9fa3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc25af8e0475353ea70b412071af388735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e33066ece89dfbe6989e1eb7cc22d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a221362b4f341aa6347c4ecbfe9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d35285c1ca549afb5ad4a5772e41ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16afe6af4177dcab5cc40176415c299739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb810c08f19009315a9be507f4f308d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764273994bc7759d07e9d21036e1b76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe079e672a85ebeb57b83e81764055742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7957b5e320ad1c261e3d351fc0627743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>