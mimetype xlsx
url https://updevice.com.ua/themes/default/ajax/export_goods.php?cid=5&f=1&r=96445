--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250dc49b08a65a1c53e1b5790e439171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2cc260b0e287bdbea4f6bdebdeee02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a5fa9b8c46d37961b48f9fb884bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f52920c57eefcfc01881543a92e3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda168633ccf4a89630f7ecc5e5437d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ac924e293ccd1ba27fa50a95971f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95f242fc1f3073f0a7101e1af93bce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804038804e096eba2a6c79a54c0815fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef44ca52502467eecff78ca4ea6d0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00f625fed30f7b6d77e8a508b955c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3d13aa0ccf1920cfba6be7d1b5ae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744733179d909aba01ba7a0a01bc46f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45119cdbbbf6a5f72665d7c56da35313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5a9962b4536faf5d1484dcec2974914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b85cf3e96ef0cefa474f77f7436e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5f7ae27e93024c4bf59c2b61941c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95340d757741e530171f580d3dc2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938dd018b9cd36e190d1824faff0ff418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ae79834fe72be73e798fa131658f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ffca4a6036f492693ef97b963141020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad1388e783744a3371be209d0df1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727b7df2011a5019a43f89fd66781ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccb0126d07956842a61ee09cd69e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fe402e700673732cd84b398d1223b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc6e4c69ac08e7d94cd78a7a169f7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416680291fbefcb12d97599c579465a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aca21038d1356630cd74a17c9bd4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353350ef28ac2b20325882fa8c9a6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24cc92756015b090003fa3a097171c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8653163494047d754b45a080da65c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ede9191c719a864d505ef02110b2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a49751bb8c96497c3bd161159e2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42133a2b4434825cbf9d7a964d5c69e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18550646b5e811ea0c6113a6b55dbcd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f47f2ece7eeb869ca8f66ea0fe58f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54726abdcc84a765428540f49fceb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5b0cb17a087260e130bd4c6f2819237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a90a7bbd31eb239e37248a2e4a4f4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580456fa9ce36c7e184807e7449d7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41506f0ed1c857f69c601e9fe388c6b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68afecf812147bcd9bb6f806e322fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437dc922430f23d701ca16ec8820eeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9253e2ccb0f13de708613d6de97e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c609776ad8dbbdc4d941e700401326d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7815f014036b4c24b1cbec812f4b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83316fff6d72d572a447fd67c324f8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a67e316de58fc4f8ee1587afbe27947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c1d593f08962ffcfaf099b8546c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a72ef16808fe0821d393a271e84449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63088324add4061b24027c9964c2d0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06510aa8e36c22533072768678eb3ad451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13905d7f34131cf96565e89a5bc1930152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf713ce7761ac025e34beef644bb3b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf5f11168e2312a17e310ca10627b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751b4776677338d427cf9c04e468bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3b6c694cce2f7445d1caff6ff1c2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d2c33005ee986b3e5f9ba7bef5e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa8636cbd5db0647ad8d484ed9de0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb0b43dd3f5d148def77b946d63af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3882bcceb34a2c40a982f61c48689d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ea7e03c506b7c18c7b4a4147d0c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a53e8c3b3b82fa25f3e3709ab1467b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a45679ac3c2c8393d16683d223a6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122adfe056f42262f640155e04acfdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33a496db4304417ca89bb4cbb5018965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dfc28312306928c3a2b3a90379f4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842313019213c3431b61a5d9952a64167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b284a16b20e9ebb6bac5c95cab3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36537bcec350d7bcfa4c64634115518369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b822d097f6748bb0ecfce880dcad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f68ecff7ab7941b452159a5a724f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2f3904f96b695adcb2a0bd327a8d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ec56ea3808f8236698d3ebf86351473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f6ebcabe866010d307635e647a3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b6ab145a505025517732a3e4bb75275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a17e4b830588d4e3a99e5f3567e54376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e94c206328b8f8fc931c1254aee177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3e74f3aa9ab9da6aabe2c1cb6270178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd8b3b2a1bb825e3b95240d6148ef179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8c2bf364a2f2a930470e708d299280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2586206145c03c68a4988858fe7a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a68d5ddc5098594ed19b1fc8a658582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef92d325fdda86244591a4b72d0e1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d61281766fe2fd03290bf633b29af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59af7120ee428b81b82019eab5b19a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c8b00027473300ebf4421aff0e72a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78853637a8b2a0f0271bad1ac3ee5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4be6fdecf831883ef5c1cf02ee3b6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d7e6bf2c5f40124d0a698e6f2695589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a6f3433d624182ee187c1551af61a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f4d2e8b1dae8912e9bda5b3057ebb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2326bc37f5ef44749bdd61b51f8096c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6803cc2c0bb2c322d12495175d7f8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391a9b6e7c778edf6e3bf3953169f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571c6d71e4e9371c0d84d7c6aec982395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af7f1e398af2ccb5bfe4252742adbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d9b4fc0c718c6274c0fff14d1e0d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9fa4605016d57f8a1a7d97a1829b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66efe14cbdf821bdb48694c1edcc6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042e1dae3bc7e07890eada08f13f47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c90c22d22d677a29a56072320a79b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f93831bd89dd61cc8d420be17d679b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abf59c577eb9fa937e8010dc6eb722103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671dd4cdeeeea5746cb2aa3cc8bbec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a67a7b5ff6611a8c81a598df1cda5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604630c375d4985d2c11d8bc5fe94350106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d917ac417272ea86fd1be17adb216107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff8d3ba03806f692045f3a73a43a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d5fc1e6a2bf3c229f1884249f7a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aed0e12aaaeb49b58ef8b7b8e4f0cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533453a6aa2e68b40396c1766891f75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22666fe611d1537f56dd498b0ba615b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac156358c8d4742e3fbcd046463ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286962017175b695f553041ed7aad09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2690a1b45e826757edc7ddc68bb0a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee53825d23d15c08ab1e4256216458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45657724dddb80278eab67159d4578cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6775a92f222c9f6e7daa51d4f6bfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c59e2f042b4acf55b170f190fe42e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277b4fa54d938d747c90fbde1a845ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee801bd8a38c90b7ab9997d2eecf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792fa9aad21878e679143bfe557081122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc83e84667b0f24faf838f29b0c10f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb36cc691f4058faa46935e91ddbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f39e0b4711f62fdf994173c4e7bf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92672de8cc2efd15381f445f9bf0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f15c2a90b5cf7ae07b08db2034f48b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d8c0600a59b2764e3b64821188569128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3307040bc4ea1228481792f06e6364129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac515111070ba7d962218e89d42374130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216d11d18baa7cedaf1607811c55df3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f8fdcfd572f89281500cd2fb36876132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fad74eb87d68abef49bb04fbe83a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c601cad574d2e8f63e54db8ce56c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7633842bf75d21d99f486b2b73a6b91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9a2a407126a0ce18411d4820260a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f41ebbdafbff4bfb93cc7212aec1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7bb4c69ed7ad8583287aba646fb24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8ba16aa2e5242c888f0c9fc5c1b87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36864ae832b48a6f46082f0226de50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a921bdf22b63c9ca624a921ebaa905141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80759ea58f1979d7293ceaa2f24f411f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c302cef1f35f11fad793aa9049e87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec03ac5e599adfa602aba9c3263736144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c7b3f497684989dbd8b400082a17d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5476e29e284059b532962e8ad5c9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81e5a5b7ee22031a2839a71cad2843147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32899afd3f16b068d43b3dad49cf9a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67644dbedbe607ad64ed03259e832712149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c4e69aa1d6425387779536dcddc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd54ce4f9214b3040f4699040f98d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fbbd40f31f84aa2b410b380fa6c3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbef5057784a9d5d66e01daea706891153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9fc17218bf943ec21efebb26d10c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069331629722897009cf7baeb6bc071b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859026d7fc450bb38deee32f1d264d29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145cdbd97b814959d5f05ae443671fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3565ec2f52f380073d34fb10a11dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b36d0ee3915190dc2e5d4356df3c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f5cfb1e91779f6ac6c4d9b52294d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce36904c255defb91476def5e8cc443161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd4fa5fd2db09934ae2f5ad1716fee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa445b24f22d2e3196e051f328e4b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571536963397dac87655c1dcd4a2b1e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28da6451bc5eaf651dba7e96b21d068165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075768815f36441b78ada6161c3926166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880728928350f15122c6b608cbe5fa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c2c83ba30df8856816ec6382736ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf298e0cd212c0a9a49a5a7764abeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4672dcf8b4f0689722c2a5ef1fe5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9115948fc13d02a3ca0d3c96d5a4d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc0f9dc547fc4b65b690cd9f033927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e32f2c93222c3d44949a6233f3cd52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5064025051efee395e2fb0ef58e2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391829f058256bffc536aac382f1e75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77be5184505e0c7786118803ab787176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dfdd3356be14fd085b3d9ca61b2e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0a6f096940c34c53afc9e0583b0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4de03126666d607dca8aeb63dfac9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf1e1969795d47cf8a91865693253d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6425b993f198666dfa32e7e7a5eb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674fce0b1d6e2f380c29f9eb0ef410182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b118723576420d700eb86093b43fef3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c73d92f7743b566e0e06b6154b66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c2fd9fa32a32ea6bb4dc70cc39c8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287d552c1df08e8aac2290dad3f5334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11de28e90ec0bb65bc82d99c9a9656187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecd2105a06ee429d550d43f8a28178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991afa2246d02cbdbd00c3ca2a854fe7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea1980bb3b074b73310819858ef8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a504c204c9cca6fa48c39ee1ef296191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5d287c7da4ccd36abc6e9db6c596a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631c948535b5c4414cd9933dd1ac05e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a862452fcabff41a485d63a2edfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aa7873ede8f2654152842ce8f0749195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7f9008a6639206cdf6bfc3ec6f8f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bb7b7864eff3e1a6098b96e0b8466197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3589c67eb79a9996f242f27f725c29e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ca86372f0cd3ddf1af04b7744e3ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdc61e4afec1be1eb70961131ef717200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac34d1304f70486522e7b88dc8a85a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceaf5b7c480a4a4d0f6527954b3f8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a401b8ed775858f87006d18e58a38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd929f05e5a1fc5c5a3162acb5e402eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fe1de84d201e4e66b2afc22174e25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c01c02dbc6e9c0358b8a6cef687f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbdeeb38f3855601748df0d2a5ad17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7a3e7980256f17b1693864ecd907f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d92a5d61afa4462a1d6cee7ec28f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae588b6f54492003bf859e81c98f1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d43027e3a4449ef7c620708d9385211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ee6fddbe5a55b11e8536549ecb7a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75b64838e1994b8cbe9272b63410a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b4257455ce6af4ac05d56983a8e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc57621585e9c91091f1df459d0c10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353cbeb4aaee5a114a620a9a0f5eb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ca25e88bccba223ca9e17a2fcd04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e5329cff6288a861babde399f9b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc252e889b5d2d8d01ad547aa54d9a69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3697faaae5198caf208499332244c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9766685c0fa7ba42b5d0d06ba2036221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a5522c383356133e5e51c0ace173c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29186cdc82bc09e88babb8bd7ae6d817223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f698a7c41be0b05df9bae30695f07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4f9689bad164c93442911a52c3993225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751148af91ea98affa47f55062934afb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b378cba680fd900b029fbd06a93d09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cbd6645c161617755fb29493e39c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23a8079e59abed914e211ca052bbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a959f19dff2bd3ca418fcaa61372d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac10209bf057d3e7f0e462face3f20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a0e4bff504d68d9c8b62e134c0ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2d0eb976f60a2e04f91a51d19a912233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aeb5a0a6b4b5f57bd309144a53d18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515c1e7f98a4104e0e4b16a93e83f4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e033017f86b1823fba4c8aea83e2c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0094e7c75f446f72724f5b7907f6302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be8132fd0f1cb2b3493d7103005992238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460047f88a2660ba446cb0b392b1d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720af7f70d3cf15ff9fcb55487ab332240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987acf41389b3c9b1156ceda5c115fca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed85c5bbdccd62baef3b215d362021242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da00229d631496f75d70d1989a7da1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411285f8e8a1d517d7e5ccae8f0284244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee337df6a27cc69ee6f2f713c1bd58b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7510a5645ff0b0a9284904b5ce35cd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a8475f4bde4dbce9732573b4a7c8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bbddbd2aeb47e225d6931817d64a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05530a46fd1aa52961d66627255597f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112a0a6afb8035f6c6ca1b7fa979558250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295c5e0cd5801005ddfd3dcc70ed16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195050383fcbd9ff0da81b5e872aeb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203f2aa17830bfb2c9e6c6c881cf605253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5ac311428fc21971a9bb2a2457eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2218bd8689003503373aca0a57426255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e62a97b4ddbc8e279316f473a0fe0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fbd82451e2cdde46bcbb8485ead34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be501e733d3a41afd9dad87a9ad9fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdeaae88d791ae96cbd179799a24e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3981c0dc97c25ec4d888772391e7b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6957dcbc014051d58ab89a3aed68da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e97c3a42850cd256d8a5cc2823014262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aacaac761524c7a64a47f9fa57e643263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6955230f9ca331409743a10c9a8f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93a3f64c7b1afdc648dea6ae94c47c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd85de5b6eff303afc8ce3989ff30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877721ba851b7b7d022b8530e18508c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b9bca3aa825950d26cefbc81d547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e3da81e31aa36c5d0bfae71519fe0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb601db540b2b46c0de9a8cbe10a07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd8e0cc59e7d0064af71a4512e92da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a11cab52ff627e9ca4e3a6a7beb95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac348b03355638a4918daea22fbbcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e44ad2bf37e62e136820a26cc70e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2312bde474cc73524b329a17713749275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7de6766c0f7be2c60ebed5b4b99a8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b8460478775bb0b1443585e0e8bad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acad6994e2c50058cc8636a27af593278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1170a1911cd681f22efe13425635481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf796328cf2fb53d777a7f30e2056ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949da7efded5d7ca8ab0a5b0488cef4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00f2df901d73e33f0f376b9f82c8fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a39da9fb09c028dad842cb2c5f9496283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748be5ff5b1ca82a7789ad3f28cdca1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f2a691c1413c2f289a7175af5c19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836517e608396cc234c438b854f50dee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b07c35ca1e6c36b8a8ad0ce23513d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151edccf213de8d348443c21682fab0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b39e8a869e2b7aa547a0eac48ed39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee51cd425fee28ad25e5517ceec4b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67090895641300cafeb5bae8c711ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63718bd3c088457eb9d1418c11df4bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136270eb134887d909f791e2b92e414293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207499ce3cb327daf67089b4a71a191294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04ed072cf429af65bc2af124731149295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a609212b6eb319bd2f7fc821c6e35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc2f0127a6128823fe6668903cd5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75029ff348fe0b6dc71404e8d9decb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503d43888001a7a7f55ba06c9e7198299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d7028682393e7efaa407cbf150cdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e0fdb7e462e069d4c8244680f0d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd41a9180ccddf8aa5672d5489b3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef806b9cc04f045ffbd7e373c3314a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e081142dea6e04ebae2d22a568e2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a173d06fcd1ba9864698c0dcea2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3df3700c27130a1dc597bce5fab8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c286a97966a838b4a40fb8eb6c04fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d334beeec489dba7654c2832770edd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e654f4fbce13826ec17158a980e26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8673d2680780388f0b06358f967d627310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c555a5fb208de7a6e1d866e40629a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea36dc61a749d4740f7d3268e08d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c664e831936e9ba95c80996975d26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d59cf3c0675773fc1394187ce18d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c39e7412a1d7df7aeadb728bd1d20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622f7730e71fc246c735ce5838cadcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352725dba106e3d5ea96c760dbe986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60e3779cd225190322d031124b86e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e03dae30c53dc93bb4c21bc486a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3704daad33b3662960b802c9639ee6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa4b80697ca18c80c55218ce27554321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc256863081c0fd98d539eef5899dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c256196ff163d4164d5d27b8b524a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac832465cf35e17e1161ae5e1da7f571324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1861426a57d782448d67c9c3c44bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c12e9b782cbb62a6467c08f381e419326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aba2cc3f7e591ede7d44a35f69aff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671121830965835d4a413610ed28ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2254eee0c8ed18ab0f7142984f9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e76114cefc447b312b1feef7dd2ad0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d03b6979bd06a8ed7ac4d0e6f4c9fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe781b094f953ecef1385a84b150a86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f93b9abd435c82d4c6bde2ab253ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5678409a6c823e665a1b4b9708be1f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2b4f56fcecdd26c504421ddd5c95a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc5da66760fb206bbd54f2d5a9985e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae316d560d84954b152f36b1562af5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbfa72cc6ed0747edfdb97f7399ab5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582944021f994b7e9c80b37f25a9d60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16d2391037ceeb0e4d22549dbf9a0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d5822bb7184db2ec0f63b86d3d6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f72190602b254a9351f92ca9ede7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7535b969e42bf518f71b591abd5cc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46268171e2bf3eac851842e16230e58e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea61af99d9e5c92a878fc0908a3244345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a5296f943d5df2c9a4295847f0459346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09484bda8d315f324645b6726ed2642c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c02ade02f39911dd6644731df0954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92e20d2a39120accb871ce34d2351c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5db761b3a9258cfe13edffc9bd834a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64182ab8d340ff7d9fd92f9eb7bdf2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa4d95b68c1259b00ac51625da4f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc0af71d8a61d356da22a3c6c82c78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221692c3d82cbbe521b31034b0afda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7fc1db42af82324b176022cab843355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acbe3281ef3799c1da91eda2b3a662356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1feda704ffcbcf9cc5afc821023033357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651bc35d5dd00960883206308d90e85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8b892bae84e7b33ddaf6815b46d74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e557be7078ed5ad033e3a45721b525360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382660b78dd7a7e14ac361b626820a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae138f6356f8786aa672ce0d8a0bab6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85fbc88c47d5e5232c0a1e2b471ed0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40490bc8dcaa3de60fa688a50d60980364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5f99be788f20c15ed3874eb8db7d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc5167ddf5609258e6ae40d04e945366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fee596103b08ae8bef5af2b187ac4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f98b7ab3dac7dc0d53d1060e90a02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f62c7c968be5790e74ee4d998ad86e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70352e424da04a21b513b7e154bb21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63868050f082a55a4238a676e0bd039c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c176de60b8b30ad38eff3cf6d418372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd712fff483f148191bf440215be13a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b84d0909053fcc4266715b534f137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a1fb667729fd399e8d49874f0bfb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f60b38dffe6d44f348550ebc7559e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43383bbac7585fdeb90f41a697203377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3331ec36094f7e4ca2de517b8e66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc754aef742b3b7c6b911f0a3d0ecd39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f65c0f6ee07fba5bfab4292b20359b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde41b8978e8a9feda9347f0c2f7e41d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf1d4281cca6f3050a8147c9b1c39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6da801b06cc7134f4fdbc3a846a08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c3a2564d9ab77cc719fd9e841979384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a023e9806b0a9176d588dd41aef9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d730b6716a984cee1946ffef59f09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273a6ec724652c77010a1d4eb3da8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed130c874942026b0ce60f24d01780388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f53df1ac8740822d2df6441692242389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7977b139aa537240b956555deab544390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc989730083d4b3956c005c2b0c02d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad055aaa1485301b02a2a0bd870c0420392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9100e0a92fb1912cfec26c942146393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0dce1d59d22a7e87aba3d84c728d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e86ce2583bff20fdd9e43689e96044395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86259fa008309e056d47769d2b6aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbe30e58fa33a228674c1b08903deb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d749ffd47df368b8242b5226ea461398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e6c40dc31f221f4898e2727b4498399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d7a4ac1353faacdad8c2250e9b4bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3e7441a52e1fa3510e0121b4ac032401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3151db6d4baa56682ca41604944dbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04ff8d01c611b2dec7a39441b40cae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2876059d1650d890c21fbf260f85e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8414bee0875a3d436b2eb1b21a094405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d9b8714734ab1d13b760e5a874d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106572fa85f5607cfd39f05f27fc2aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dee2b38f2a0f724cf005998b99851408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217cc03b79f639ae62433f6a4e4a7d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9f00006936140047c3e85f9fbacd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae24bc4ec554d7c777e2bc6ef51208411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d75850b72e8acea826a70c8c47ed57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b303a2c2cfbf171f8861b38ce3c3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124afdc15ebcae08c97e7c7f2a8b1a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c29906e02e500b774ffcf233abeb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd6b0273a02436710d08b2b2bb84e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb48d065810e83b43c12e94959152c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b0def729f23dc36db73c854d5bcb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf8191da97348b230244c8bfdf273419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b173021ef8cc926cdc22825da33dd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4fab527cf57497f42f97cc1fe255421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff27e68d4104cff05f4ca82cc6d1c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f09b2cf4d4c5fe3f81107f32e21f16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cad2e12d06fadeaafd0f2afd3c95e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e2e0a9ab12435e6750fb801f5c69e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2feca776f1590d2655694733d6df1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5aa898aa8c67f66d77d9b46c2efa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883455cd61fb11f8b81113c0b80062be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890205fcb3fe757cd93f8c21f93a59a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e4fe35b6aa42c330847cfc7c5ea29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f08792b4929f123184320692699f65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842fc1608379c52d46da549412595cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bd297c68054cbbecdf7866c200dcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf033380acb41c33db80d6735e142fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b969fdfb3fb2ea890ad29e41273a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5864bc4958049629de4febe61896e5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d5932bbfdd94ae09cff61a9629b3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8ea7e80dd2b730c0b65388680e716438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3db2fa6d5b2e7b77347114ec5ba73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159164f33ab8f98e7d8b81fdf98270f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b0b97b11f8eb5e112282fa5dad404441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c156c21aae2ca9ae0855ec4f5abec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf388bb8d0e4729f109d1f3730bbac2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce15f63bf89bd8addc15b821c68874444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcc1235bc20f2f6fdf59f46a60cac6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b130c0015270e351315193605fc17e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6797b1d4afddc91cc446cb4fcb9e64d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6df8d74f8f48e55bc1b0003d363be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca537a37d2c3d78b3181c85cee0c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe96ddebee1460e311fa6e04dac32d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e610b29e4107bc60393da6151eaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2761a9e35d00bbd679b04018b1e107452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0aa1eca3d50e738950f9c441fb1b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ddbe0d7b6fc29a8a0d0f7a457c018454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccc93a3836191c5da06a2b3494a2b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5b16beb380fae505bdfd933c472be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb4af66e877085b91f8c60f268324457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed6afceba35e71e19eaf368dd4539458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd8841720ce99a0d8b473215d0e53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d33d6ae2d8f45e28408aee5cc78bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bea49ebc433c2ffe7657d6d3f04d84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5931925a81c95c8654851a3ae877f8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce763999acd3679a1273fd5d59861a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942d3174b9b860016fc5d3702af404464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda11d930b26c378c39e5e724f7fcd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3265a9ce1e3c9dd9c8e253a2281a7ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed3dd8c035ffa9027566eadeb9a66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875885aeaa3f8679d82a038b8c336224468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b1fa1dcc325a70e599c751c948f90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad613e384681e8b71ee9d3a306e76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f28cc654a619c8bbfa3e4d4c2c42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae8c22f127d268e196daa5b47e801472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743658a562140bc13998eaad1a0d98d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfb6528ae497be3874a756e32ba6bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d86aafb388c49ee879617df97da39a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c44e11a258eecbcfcc9b11b856da9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5fc728a5a693a656f36295ef1288a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413fd88d94e9e51cbfbc6fbd3f8a01c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226774dbc4885f29ef163c2bc037a18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d473c8ab310e6f39daa00105a1c3ec1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7ed1d92901fbe5198b44bf08a652481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a68ddf89c73b72d31507fcd9dc1725482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcfc94bfde606cb8f77eef4b88f123483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1df563518a2e93b906285a58af36e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ec3cb188d42a6f644d9e333d49ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06259635c2bdf4efcdcfd6bb8108cee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda336dda024ebebb67ba1a7f92e857487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d978e159aeb8393671a04339c315b01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4218f0ed52d5c808baeff0371b71fc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04db692adbe1ba4656c8a753e9ba7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1981acb72a8a16b360a06f2600922a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9500b7a1f7b27aa4d4a35109d9294492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad32a528b412b32756269a17e3290493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7acb49398afaba36f50a1ec7c1284494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000532d6cad8e4e1411c1a42b0f0f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201bd3a0f7fba1c70ec19f057e895a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc50335466bd0a1650e2f82b296d87c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80975f92decc01cbd5c6a1cfbe589796498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc3863845807914633f848233da82a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02caece9ea38fbb877a54be009089a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131ec10933b9d8c7f442c565d46824d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bf74ea4b831ae124f18c251a41d6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bca058b510bdc620dedfcce4086bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f564fabafbea9649475298f8f923592504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d11a5881d5bf95b048b879915aed79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae640b109a6c2f55cdae9f11cc79075506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1b383f73e6119faa6599e577dd3d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b913fa29794922ebbbd7e0cbdaccb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00cac511a8aee9cefc259743207462509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e0c68c3fa7146dc5d58c1ec06d579510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe946c58598e9af1368ef861503bd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f03a9305d338e6d70cb980712be84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5051f1225d1c56b6c1c7dfbdbfeb24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a13380896d1ae4278c75ce983d8259514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1126fc7d0cf48e445f9e9de73988cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c366fb9a3bd575a6565eb1eb583df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f96499b19621bb16abc327e2c179517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548650ba0e9cfa8d853f13e5a3782f06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578a50f4e223aade1d3c29f651d7511519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f15b0236f98f5acf121a37ca6fbba8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a23c15703d47acf127ea0f2a4105521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd330f3d9e0ab54a3af933c35aefab3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71aba6b97a4b83a3c4eb6a360e6837b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2cd95f6b39edc2572083e9e5fbf03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f89efb7c9ee82acde069866c6ffc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e3c03b9f2f196841d54319b50c69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ee20d7a75a630609873e5ba62889527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2eab21d2ed17ef0c452ca3bb24b2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660f0591fc7b9d2fde86459dc7d57b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e063c0b0f70b77ed552ebb32ef9bddf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c25420eaa4e12ffd9df8c81c91959531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6cced1937531d80323697795af6d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7949746eb98431f3f816488452bbc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a0e8f4cc5f96cc070c362cbef23d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a436c0092795c76b38560d7d77993535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597275dd981e1f1f8384d28da714432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185108126cfeeab70e10f6bccdd28582537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd913fefe2cfdd9e432d4de7f60b05f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637bd3ca4e814ae964ae3f5c8a81dcc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089ec9d7d9f5f9792df6e728c82e38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c66fa64eea049c63e1caea0cf892541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a578ee03fbff1552592dfbe1be352542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbfd19020334f69dbfa534410627b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551fa2023b2ef3a853b613e00721f8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779c0fee28c6d8961addd1ee7c36864545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede41c9a190017176d80e0e42f49974546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad9e7e19ea3b3da3789120a3fb4d54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a31f88c571dd67d77dd78abdf8ca9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c5d2c6b0a0f192a2d46a31e70293549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74225d80691334ecd8755f9d801ce3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c3aa4685cdd20db8d86570fa04612551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f23f908626a4db99446bcb93bde8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca755f4ccbfd4b0ecdb1dc6e90ea9fb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7287deda2df56b19283a9fdd8f039554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7bc4ddb4bc6159d29a6f81ba8163555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd6c96423213cd5995d78b63d75e1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa12765c379d68da6190f011c4b21a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b56db4ae58c63faed8b099b1a944a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0636b68f69f957376253c67dabfdb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2c2141e6eaf1b1491bf33211482a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf1bb7cde2654c39449e73509cb8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68ecbbd268015192e3ee21d4d4c8c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f71a6ace3d15b07a1098c7583d112b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eca147fae75a9177bce3343cfb1fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf172c3085ff22e63a780d3319d85b63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d436a95266c6ddeda8339f112bfb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e19ef30e76f77d13aed80b4f7a618567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45b017ad80a830853230f6aeef191e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4aae99a0a356041434b30db1c49f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d1f68cc96422dc702864c87c68e20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb19e42ef460d680d537e35cdc2cb23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85adebeac8503aedbc088cfa2b3e94e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89aaa202edde427edf1fea8c272671573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20629d03835e4ed9a01b244e0239923f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c6ad63dec25ccbe4317cf7705943575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba9acc03859071dc3ae9111b27fcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485ecda55271661ab70d8d6bfffb1a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d6078a158b4782317192b6c3d1f7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd01f6ea3c069ba8741ec46583ee709579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1b1e50692916447fef0d527e830fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b62e3111fecc1f68257809af9a00e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed93a9205b2191496771609ba4475f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b3dc83a38d476678325941a529caf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f74bf25eff1ac84f36cb15e561fe63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6a5dc78d7c85f322525632a110044585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b15fb9c93e16f27497a7e5ebd0fd1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd687aa6389b7b2b9c7781526c18ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd6f7a7d723e2d5f2ef20dfea96596588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fdd2018472999368ea1cadc1867f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff7eb492e44ae96352b3bf14462b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7afa981c1bbb0e3ec589aa192173f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f608ed218582f4f27ff2674a2ae2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b476256ac3496a13ccbbb60e7eb05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3677946c5e4f122d56eafea98da875594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbce6393a4fdeff398aa35081f44ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715dd27222a8e21b7f5f187ad38ad0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709c988ee2d7a3d9ae80260aace068597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4e703159d3a960b74178a8e93af7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328064f96b916a27b450a7022c3e034599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8fc98446d2b387688b4ae31ea7ec1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f9a89e67256dd2a266253c8560d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ce799800da3d5811dddf3cc01a978602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a567fb0bb73cd4d34669cd5f631edd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f2aecabaa2badb14062d0bf256b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dfc7492b4af67a8d83189692e48d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c514f8180d03583564498b7900d5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dd72e5d00ea300014c7c25201c9e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877fc2e170550fb133995ea45624749608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef16e57d01f55890d6436548a7ea55a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145583f60017a5f3802e7a90495949610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf176f12dc8e7d84bdb93c2666b9016611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a082978d82ddde9a29752eabf250d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f658b3ee074d0f38e601f30d40460613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235293ca3d2ea42b1589feb8c0e721b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e640f73484c608cc8ecd8690b98a2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d92c963f06a5a921870b2a70d3876616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8027f3f5c208ea3368cf7fe2ebe15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f2135bc28219df6a58cd89350181618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfdece44a9388d5c10df253be5843f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b636eb9458d2ce033adb9b8b36ccbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfff7502ea7faf3425226da5d575d3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2db995a28fba7bdae453decfb8b3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e205f41b549b5ad05eeaf0ae72a274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abece99b2e3b61ede05320f2a0b333624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1b428a18e0da2cb20bd6fbf9ec22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c505ce9a2c9ef5838451805c183f308626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd5168bf22eaa07f36653d724d8ff1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b2a494b2cb85295aed46c18a31aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cac7fb0d683685b606407d17f3f53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a247940385f82a887057ed82e42cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce01d4314a8534e9927891b546bdf4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa7b0eca8a53f76572168603c22097632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe7c7abcdc5850ed4f0fb72142e09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949970a55069da6f7828568159317f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c70480043b3e6028b58a71d65d5500635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2829827ce8ee2e78a54ce0ff01aa7b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b0d43f4907513f0cf4d02735600f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab08c9c1b2562c6418a67e7b094b35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6aaaf7bae4f36a2ec64dff397834639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa90e5fe1b91b7d59368743c6ead62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1590dd7ef1e77f507b1c23dc5d5ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4b4e7a846201019913aea6150486642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438375a79aae790f33c222518f51cc95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4977e9916cd70cc3b390bb8f65d9cc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5db2d158901c6af9044e7981d1d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62b22dc18acd40c24f7ff0c778b503646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c07ca67018300842c7e1bd3530c3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752437438c6f2607dd916a390a12ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd117957ad2ca63954d399f8ce8e2403649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452cf3abf8c626f4b27792ba76c1cdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c381b2b524f63be80c808bdb183723c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b5a58020822a5e652c431d1d9b45e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d0f26a4d544cc8be6d6d762f60a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc7be434514ae6825143b11104a6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b602af92e9683f5ba0af816ab7685655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b83c1402fa54c6468e089da55d933656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8166f65fc89ae3fb4253531a5d629657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420e3c9524b6e60322399f3b900c3c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d92b8802546f32439227bf21193f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551b8e7af4564f71aa72e5990d9487660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c4f6ade8c74bb68c594507b509d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ebb210ab0516f93a5e838457ee9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c37832114f4a5d07e38947c152934663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1ce36beaeac30554eec9f2890ada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d8061d6b7d606d057f2e1ea81d63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a4f2bf292480da76a0b4ccd2e4ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74859744c562b5027ab75e6a4505f584667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b4c7a18ab1e101d321747d0e217b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af2934a32b6cc31e6458dc60e2c6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d379c1fea4843961fa83088b8b747670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39e60cb762ceefe91a0601690f4c63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129021ca3f5e1e4fda9022002311c2df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0583ae8412af9139d72ea295265b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec8e946c64f25c71a872af5bac232674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5efb53270d3f6a4d39b45fcebdd898675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced742cac3a7f957d6f2e2354aa4d979676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722368755f5882b68cc54fb2a8f4f3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaec5121656ad8cd6753828e4674d50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834926a65875c3f5753fd3ba286b958679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bea5fff721a3cb79544059c0e151e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d072339df15c1b01c37479b88722c92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3838f064d910baeafd32620e4f55273682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149a2bb4234cc086e58aeb088a0d66a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2d8b858b5e17c63b522d04dbe329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89fab6851ff57f215e34b94bd16d4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cb021df6f3d88fdadf1cbe0367279686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610ebf19851947f02c09e000524a040687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b6cb7eabc932e37a68dd3f39d742a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602c1ab7dc80320991a717ed8bdc44f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849e74595003954ab732a219388254690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20fad471f30405327ace720d1462aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e43ca5aa968f4c76f3e7ac5039ab63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8fbf0b92bb7a5b45d7c81a5d55319693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f4275a6fd9851b63efcbc0eea8ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebfe9a551794f19cad8e0b60c7bbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad30743aae32e150f27e2763cec63a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94ec35d707fa662f9c21381768350697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d4ed009948044162e912f9a980276698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c849ef06f656c5f787a70dd9723f92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361ec157976a345837f3edd4318a68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c41e81cc41001594c405bbeeea8385701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e40840f6de152db1b0239cb2e48a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f061d74a54179de75e438bab53e31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d01fb8440310f6241851ea51ef017704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f75ef5895c7b9f7dfeed55feb60f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6cd88980da20ece224412933bdbae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03944736e054eb680df7325deb27a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902fd46a6c82e90b9db1c17f2314a0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dc74b8504de78ffc0cd3873b0d257709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08fec057a7e9d51f0b7ead8564f71f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77e384ab9509ca8950c7cb98adc482711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b32e73ecf10b5330bd099148ffe579712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55527da1f484fe62153bd09bd1c3ef14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4cc8df45a0813fb7e5ac0f4489f46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec3b98abd5cb25215becf3dee4e34a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408d2f5be9952f8c00cef538652467716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050419210aeb975f8d224039cec808b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02d94e4362f8b7dee5064c75d56a33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be563c1ab83a0e055e77333ea4a5938719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3f2df03b1c9667bca5f98ec5607fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66967037adc1ae6f7a42d27ffed56e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd83110c82fd1710e6290e8fa28fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e1b1aa1092fe1389224eac9d7047723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6225514bc8aedd723b15628314ceb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bdd120a6d1906f4ae13caabefbd0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec3e66ca5d5d804a4df7a46221093c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec78919a1dad93b5167ba3803a25b9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de67e9c2e76e1f5c6984c4136a0fbf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051636efa702eed6bdb031cc97795ce5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368cbe576224bb1493ae734f01ea570730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd305b48a2883aeb8ea9e08b49d2ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f80d5cb6d165d0605949a32cbda6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b5ae4c92d8cb1a3c52a0297ac3bb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040865d3fd61367aa095885f50f87202734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b881906fee71e2aa23ee2c4fba3586735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e61fd7a99ae6c5f05f53fe887f863736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f525bd8b31cd1011c56f1403b6ea2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2831db7bcee08023dc8fe707cdf38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333454a6414bb97a2e197fa4e03194fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b94a7a8dc5ea66505e7e61896c7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e6d4227f056166ed1fb887f400c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cafcbe2a6449d9aa34a32fb0fcd91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe90668ae01a06759d9b77d016a11e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26661d5656a8a20feba5d2386d454f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aad22dfaad544e687c3e1986e0258745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b70ad560128ed96db02efaf51b1e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba8f7f3793a8c7afc75d4c2aa3543747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce82f0fc9cb454468e06e9dfccc188748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e507aa16caa62f0aa10c013b32e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d3edf0d393bfa44127b8077c4fc1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff6e34be7a98c0a731ad732fbeafca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9358c59cc19beea1d682e58207482752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6dc71c266b886b6484d3266bf3b26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247396c1ab3bd597895e88fc9a0e31cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c48ca2802de9f94bf35589bd0d76a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d62b86c8bef18d406d27c8c54651756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd2b36223791d5bbb84388d6d23e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032457ef976fc99174983b41529d3be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5bb68e70a9283fa0b6f8377c57094759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c5b79c8b8827c09af396a9300ed37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdbc649a79329a998ae2bf1a805497761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b481cd201017fafefc93a289c15be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b57f39367d9374f3ccf3fe608b32e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de453d852b6630bd62c23a9f737991764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6213bd1e245fd78d5c6fd499d991d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf2316c7f8e448e5ed9867d3361a56766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf38e5a9cb8100efbf086ac07e2f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c05dcb522c665bb557de14f22fcc5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aea404ed6e8fd85dddee3494127ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fde7e5a0c3bdd145cb0771861200c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb7d576aa66763f67666c31870667e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e976e8bcc50fbea8c13569e1b9141772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c08a26b78ab63999007bf331ed6a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9147a9412186e46bda3cc568c34c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729e921a9f42f30fae5e9f150d8387e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe853e080abd1988027e34ec79025a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484069177f42538b440fd4286cf55a17777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25829db23e3db028047d60596e11dad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc73817900b81c49fd246811f394a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20023ab0ef4ca0c4f98c188dc7e3347780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048638d8550a2d157aa990b1d60950a8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb2566e7e5a29aa1d65239396afd5f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02547fcc8873f5643fc47f6b5b73cd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a998a079b4d260fafe6ec287642db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec775f31b8df2d3ff26bafd648a272d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e6c4c2bf05765749ebfa6659044c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45a12ded8f49cb4681fc287606033787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2810312137b00698eef82adaea0e0e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9389c67169ed58d6708b2dae93917a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a269b2ac000cce2b8f4484c4e65c7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257a02f590a5546dde3e019327eb242791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df6a1f1878f36e2b11785b2e58f86792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09599ba1b97e1a8a9b9b312c3a26311793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936d2a04f5d466d4882b346b370eb37794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eedb225ce3e5fb6719a625a2397177795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6bb884ec48a43f422ae82c0b31fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30641b7bb7a2343de7334040228bb442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887edcc846c7d346391d68d050b94c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ae0095bd56428ab90dca10cc115e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0779e452da3e1ec826bbd0652ec4845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02784fc14558fcba4149440bf5aadb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787394fbfda74a7699fcddb128b52e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e9aa1cbc426ad92f8ea9395d9b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462af7aa3ecc84c17dc17465fdcd41b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e570ba56eca080fde6f181f588e80010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae903bfadcd87899be1bcde8ad8c973611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32155bfd2ef9e396ec8890e6f7bbba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a9abfffadb2e81cad1f3822fd788513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a89eacd8f7a87391c83bc81f7731a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756958009bb421a9c853b8b9c7a01d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31971a26cc9d791cfe55d8ebdc1f919616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dfb2322fd0f2e6df4622cc0be414317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedb33113bc01a240be4253eb7606cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ccb70efe9c29f5112141299742a5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e40e8082627d65d3ba417ff6de9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f3f1fab6e64178308d88ccabb14621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa24f4445ad5262d4b6a3e515a28fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1297262ddfad99886c988883dc4b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721bdad8868902414c93b044d1770a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51681a6588c0799a7329c4c63c5c7ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcba5b5546aa9bf79dd7d0a2fd6c9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a011010b8a309f0b05c5bd56fc63427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e46288a28bba88458b8e76ad867f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f2b7d84a3e3e078451becf412c9a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68781c39254dc5fb560c33aa6ca4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13781ec21fdce67bb7a555c734404831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d15248d39e67d2db3d717055395a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53565a9ab0630632a64d81613681e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311b02c58819a0992e4b53a9c24d96934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e64abdb5e57d6401656e92def5be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b25f625bdc13672417b1959372e9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f3b2b2e6f76dc405f86a245b671537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c128f04a1c44383cae953fd4087df238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5c6ede471000ecf5d260273fd432f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b239650e62441db1bd57c21bd8a2ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa6171abc8bae7e89afa66e96123b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08f90b5d1f968e1b138e46347944642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611add99de27c7363da5fafb8a888643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe5b443d8c9ea832ceea2e0fa52cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3395049e05713044060647d7814c07a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc50a9d5faf717cab0c23846f726bfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac2f480babead5961f20198ae1c70447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae067162eb62a850ff91f643b237e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fe36c3f1d3e243e2ff570aeb4fbb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f88bf61acc8c07154466651438b6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29a8212e70d365f5a31bd8e437fcdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3be0d458147aa554b708c5880714b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d692698a84bc9fca05cc1ebba167f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77485830cf4681bba4907be2f1f7648854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264266d5f936a20d3d8b5c9066fa256455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2c070d413b1d6bceab2a492deefb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7959307e2d55d632e4a742388e9a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5490ab995bd09533a011676f1277f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b03598e1088277d9c868d7f0233bed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425a4c0fe1e131aee6d03811e1b47860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835de21b4fd97dde08c76a0a2b69317c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9afc3b238244f34c72a7bbfd726c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7453bab5c09d86c1f6af177e65ef863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818b8c88fe4dc8635aa7c64ba1ac57a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bfe3c30642ff98290d5b18c98156865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca9b28cc24422732b27a817f7fe7bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0d2a68956d3c23b504d253f28772367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273c2585bf49e4845645c5012e8a7d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016114fa9e19a36d91ab15a4f8884adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4db652a289709c09212bf769a58ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7fbd6f6e36cacfe95e4dde5af99bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa34bb657088010c7be8132ba1c45972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132971fa5c2cdf808f034ed377939f7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20d888629e20b1092f3be2ddbe18b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631aed3d4850008e15d16b7f8bc033275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39661cecedb995dae428409147aa05a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9c24a93f9598cf10d4c235a3be5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0d53f2d06a7f2b5cfc90c44be3fa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ae6486b828e6a59c3455865a61fbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca61ed8e33dfc0d52c6871528218d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e773de98b6ed8f96c66e18558afd9a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c78d8cd6af34ebfcf6b0180faaa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ceba00d8635f8400b93744d58741283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad4ed7c12680c83f3ffa06397079284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3839aec392ef8c66b689efb5dacecfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33bc1bed298534fe82350815031d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127243ef780f73df9e9fa1d6fb945e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d30dbaef12d0bce67f716caf48a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33da736e281959db3b3ab138fc82f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd71ff40ef5426806264104b66f1d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b85ae431363a010a59e18a01fdeb9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae63887c542883c0f72531b3f1b90c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826bc9bb3960fb30af0a3dee0b76f5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374fca69049472c3e2ae20768cf1fef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e718c243800f83cce73d80b2fd675195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063af7f8dbb2f8890c3ee9d1d8c628a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0d0f4367a30df7c016776494580897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57fbc2cd10f0c091e2cf0363a5321698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efc1981cc5cef4195a9891e2b74c9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304b9fa0b04a3a23d08996adda1040d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8eac524849f5a1734b9ba46318603101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728aa28baf0601085bb9111d2b1b2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c61897bbca9d83a686d3cf2a414e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c1c4e271f1cc6e7e4a63ca179cb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b06ceda4f34b348ef84551d7ebdf3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa7e98ebc110bf67b1452dbf4f0b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2b60e7535ac0146bbb280549139d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3455bf62b4be5a3a02beee45e13452108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86529f15cd70c3fec0581a9f939e9ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4157819b18b1c403523feeb8fba7244110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd00721dba113314389f57493a1f833111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1784f5602f4cb092f172e25ebfe53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208b45a79f77dfbf301835c080f4eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004c41699db001f1056806719211e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14192cd093fe6542c2aab1c5506f33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869af86495a62c4686ee527acaf9305b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6152db0dfe22ecef03bd88ef8f158117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d32947f87ae0e14f131d1a4cbf95a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c615b0f2f6a38bee8e6d053046860119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de365978250cf3899292557616a5436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8519f45c25c734815af3f1ac10010121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5e6f51a96ce5cbb354dc7aec9603122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018072dfd6a5a852fc8bd82e861db8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc09fc58fcf63b9620cf971c797847124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39b6bc3e9084324d84a611596b0f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d956a9ab28bd04b19de304bc6d436126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3a47b5e2b87adf23cd61ef781140127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadca61b40257ecde7590b487b5f4a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa748b78d1ff34d05f0ac812104444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b737882d9bbaea8ef487229a0a2a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c91da23c4550d302d81e9e2949b216131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcec079e493bc28266b02eb5ad53a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd15eddbf67c1c3feca2c1b92ef5ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a9410944c47eb5449d1aa6366738b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb42731848ec3aae4134d639e95ba17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5de746e402cda9b269378e49c5bd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d03fa649eca3ca69a7fcd67d09072137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342c2599c4689f8249d21eb744d460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa353914feddce47003d956e746f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51287990737bd149f2086b256f842cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50bc46164e4714a28aa5ad5639668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce019cf531afb18757d90db17e16355142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510186c0c21b23c19dca08175953a0b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb59a3d777bdfcffc55a6cf5ecda5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9c47e97b95ccf0b86ee07d9f86aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389ce1df4753fa144b4708fc886f91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3643b7248d5ce60cb8e7022775fd01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bea68e92aec38d86a63b1bfdab5411148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c23a8b13e6ff1b31fc5e8c45f090149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e8df725851c7eec5fccf79be7247b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106729109c00c3e10c3854767354d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704ea246a67116657420f988a3e0d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1388178676ad70fd969c125695c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39d3af3fec8db4bca2df912dfed005154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ba77ac361e9fda968b6ec30e61eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7dff4ad72f1d2dcfed627dea4d84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e56c97538d6417dc2b69a5dab8a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a206d88618dea3f1effc718b48c7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3955d3949be06ae9c60265a22637b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa991063d3bb99a0eab428a06ab185160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b87ac2e29bd2d10fdc43652b9213e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf94aa41c19ed703295a0caeb61b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9869d122c7af602a884eb79195f589163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089c37b508dd616040e8edeb9c7b019164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657b6a9482e107b917916541f19d68e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12b294c6d321d4a32ea73653bd1db1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5da3ad902341968cde5d0da29ee9b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd13cd3df8f537bee0467cdbd198b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b58cddf423436e1bc862650263cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645657862921cb05f23bbdd853607602170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086accae7ab4101feb12ca108bcd8f39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a829795e2c5f84752e7bc26498aacd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d059cc97631ba8543ed24f8487917d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcfb47328100f92b872b68dedeace6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8a1807d451c01daebe4d1920ddca8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d26795a2f7cc1a2c07cdf2da36c2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbdd6081a48547df3268928c35e6d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480dd7d4f660426e2f1f4fcde730d4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef1f52c6e3eeea50356d6dc6175c06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f5017f658117fc8936421d3a03f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288248f8eac574b9ce06ffc2248b8b06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676fdcbbc774bfcee025570b1b2ee6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d891895a8d9986ba0447fabb19c2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e0c63a59caa0b234e19a2e7b9d59a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827450ed8f92df4f107d929c1eeac4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e2f304b82628bbff9d1e514f6a2b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec890fd2fb10b7496f01faf1104994187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c399910481feecccba3cacb856fd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50aab2f2eeddd99bc07173bf7f775f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7134af15b6a19390223c6921d921e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450814305c578b4e09534bb5ff609cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ce649e569b36a2e58cdb2e6148c2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5da756a42db73942a2259cdc7600f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f21b7a53c77a36ba9716e1355546194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea174f7b7dfd6d6a2c93bef075730195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbad2dc4ddd0ca71482e14d2863613196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2cda65b8e7ed158206f08b3a31eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0d1b5600c51cd650216eee0331ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512bc9e12f94651bba257f94d824c0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f01a4c200e42cdba5d9c5ac37a6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dd135d4b50885ae49969901472543201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cc57d2362c68cb885018f86639f84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1fd6533b65b7179a0f44fd3c5aa0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5d4ca57d578fc8310a9d1823e732204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a2989020ae542ae6a318e31a4da8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20ad406fa0aad735d29b96853355b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975accab18d3276972e3c5f505e38c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cbaa671ac75f9711808b7ffbe2cee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26f5629c2fabe1a313995937faca66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a2f1c562722ab9b863ad66d8d8654210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427bce3685e55c8fac9764901f3e6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ac10f19b22f8a3bb0e2ab4599d51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c64d0d89b7b5a65e496dbdbbef0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e2013440ca7a5ffa4f32fc18d515214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbddfcf508ad2d0b36b2cb198daf32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dcc7ef746282c6e47ed253a54369b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794b99a1ee8e1da8332f1a22716fb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e68c63bdb23ed543fe36266fbc5b0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c89f9a9576218655808248c84777219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8208cd1622482e258093b1c183fd5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24168612be22864bdfb6154d057a6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22faa1b4513f2b13e148b4aa9f96bed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be2b8141693ff44b79ae7a2ccf8be5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826183ae5d9ffb9dad7b7dee81def8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3581a31e26826baa78129e3816f76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a8177be4330e50771ffe1d345c74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1391fc034339920071b8557eacf94dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e7064bf2a807f7148c29e8313466e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc33eab530ba484c1f4013a0574b12d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579236ef575920085944b046c4e5b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff28484ebc4eefa8df0d646c714e87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b9bbf9e2e459ce3263d72601cb230232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbc42a6848f2c0c4d8d5b58e93ace9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7343b1282272fc8d3df9115831a3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017b32a4fd72c613fe339078035923b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec90cdb1c15dc76b2024793c9bca0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3d3454ee66a48b76303df1c50e938237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e4063aa1096dc9be7f838d94cc52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7c0bb96abe467c089e258a21ae36a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1567fedb94707d9910bfed516bb60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85516a70dd0a5a5f0aa1dd7c7ae76b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b890750c698526d1593dda2eedc086242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8753586a616b5551bf045740c0075243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f9d1da71909ea630042ff1d8cdfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684848b8e09b4a722701b813300c28ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875098e1d3fc11c4e417bfcbcd01ab5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e609a760a9f835e5a25bc2f0844a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7dab10c18b63f7a316d93a354b62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef98c36a8fdc9aaf8a9f8f58eeb1d52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb664ffe96bb8c579b0cbd0dd9ac0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba3bbc08583e1fead8a2644cb5fb12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327b74549249e874ea3defe2acac720252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111bdb8aefc1344f1800ca56a622702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24974f6cf2e36829ec36574e04a44956254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21034167cf5ad9e8f714d4dae60c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e92db466b5b04ea33025e3c487b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a60a37304430ea722edd89a465916257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203c6eb749234cae8f1abb0d0b43f3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828a612ed1509b21e5d3668f6d074b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7da65d5f0f265240a828c47af41c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa7e1eb2877a463776785f0da88266261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d68d191c9480eb2c79f4d6d17ab4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72081b3d07c296c0f38a0db48ab3a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eed93e5b6bf3b595fb3b088974516264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229aae98b8cbf7b832d6fa8e87529df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec21737411c18cb8747dad26c6be1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401fc320f460ae574d65a7b315299e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21b5ffd7dacca2bbc9af6739bdd857268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0a93cd1add2709a9ba62facf72dba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0c9342e0ea59fe1721134a5c867d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94f5c672562df4719216a5e460f763271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381238ad11b8428d0498f8b7183453a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c408d883279b9f1c4b42c62b40431273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f353cdd8276377dbfed69790e53e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aade2444a799ea5ca6660415d15a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e2838e539727c4592852ff9c1c734276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c027c8b63d1fc54dfea682903f395e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd73858ad55250bdecdc471637da60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d5d5d5903b58f3fc90bef5d04260279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8312c061e691ed67920407c4d422280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c144f2ccebc30a1dcb10428de65d43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01abd7517a329ca8b3c24c2e887da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b723b31ae793cc719774f21a1ce7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd41ff9556624e9ff98480200b816d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa88a6bc55b0e33e5dbf7a1f03cd7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280503aa379c390e5b15c292bec2be7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e778247bdaa40a5c24eaee45fe0d1af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d2ba62607ee30dbd8ce29b53acf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c574a382a1d53b1522b0bed1320c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b45e302bef853bda84a63a28c2896290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fffe96520ed7f96a763b6f8c2e7ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a290712fd16490579a4db6450b12a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb8449117b23e59492e98e86bd07a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535a8ad3bccfc2248bd2bcda965507294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a5450aaa9f42eef750b16ad003e0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e31d7c325ed65b94ebbcf201d267df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db4c1792bb623bb6059918a91aa165297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d040bdebf11ab3b40d77dffd8a1ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b878100652a69c868083b2a13fd2ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d2689413a9397f34270c498bfdaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15034c47931fe7e57ebb1da34eae3c8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff018a67d02c8c4c8d8477517316b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4f44647177716757e96c02acdd48b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d007afac70557288d1d24557cf2ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596e21d8492aa0833371cf2bd58e901305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db033b37ba6ecaabedb3da8a1ed1e37c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e6d2b435615d6b2990f8946532fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff0302676dc44699bc8a1503dff8ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f729cd5a0c4ce2517ba052d3b43673e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b807f9dfdba693f87b5c48b4f719e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c0e564f87446b51d5e8e25f98754311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7d7aafeb9ee0ef44d737c3f27a45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05aca6d3d31bf59df558c0364e3d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f2436511d86a9c293b2b19685c8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e33bb35e1e58ddf7df18f0a23c670a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c77f44b0cc0bc36b840de4dfe39a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694250ebfc39ba92b202c79176b8b9d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40647c204e5e105ddbf164d20e5b56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513567282616ba5f53549c46ddb70bdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae70281ba4f77b6b7dc6b4e8e06ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a21fca3dc125d9d8de8fa99ea5d89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc71392f286a78dfac21a4cceb6217f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e97a15f475a4667b9fe7f06d59759323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d4709ddd5fa9f52fa8e6498451044324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794073227ebf0aebd83b7873b250d27c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40bf9a46007a92f074eb18cbb07062326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68179d2651042b4ddf63b844e9ece64d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a60caee6aba31f5401aa27b0b76c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada3f2d94713f4ca3ddd65ca3ad5ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae5d2cae386999d66c65d77a37c7dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2157c2aa6f9be865f249342604201331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715309aa04398d295c1862803f1add332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ea0b5278c16dd5d20daef2496035333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe8c1a4d710e8bcd1dd04d4d23e98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0105c46adb95a138951ca569389cc8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa1ef26ba11ce9d8e5c098c68abd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cd219adb8bd75fbee90d0172ae9fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde96cdd6a57202858e35217b744736d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaa0fa0dba656307865fdfaeba5c4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69e0983d5f36c5c5cf2592b894b437340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2dff15fb48b31e3c7d8680c9cfea1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781c1b4c34ea3adf980e6f09a5a851342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91804db0ae2566051c35119f5082b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9b8d4cf319445df6f0ca4cd137cb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89234e5232150ab1a6a51ccd8de700345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1ef38635578767749bb7cbb7f9edb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f131a5fd6c6a7be7515036f0e2a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4dd9abc0fbbae6cd3b2d2cdca469d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c3b70af0ab9fe6bef5167e98e7e30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ef520b6110f2dddd0abc4a8ced2b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e2c597f712da171419aa84ed226f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a11b4e7127c073b4df92ffe45ef6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56be3d0f6deb25f878ea4eaa669337353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef0b76feafeccd98879f0b21138b07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de9cad70ec01c507d49a735cff9da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c73f3c454c553e6967e2979071380356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226597a5902b154a58decb2c41cfeba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63174156e93d6a366ea3d0940aba1b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d613322f11e00c1c7a8ceac218a16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1685501e8d90ee2cc34fe0ce459b12f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ce343bdb8341699914283d1de46a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51409a9f6afac56c219df98dfb4d1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff7f596936827fa23b39a08c16764363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f441048440bb8bc8b3d7d7547741364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eae23de5e33ff8ae7776a4c2b5b68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b923546ea9a54aeb30c8ded4384d4c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3892ba425100f6c7b0102229859bd07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214e72a3a1007a82b1044e77e12a4fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1b0c47d2a43c7a9708c6219c608ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806cfca27ac61e479d56b220589c82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301da6f9c48835502177bc1011a8553371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76d9e0d097f845fca65f6c26ee0605372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7023dab2b5001ce249f8d1cdad0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05da9f9b88381c61adcc044e6ea0de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0d18704f52025b235c2d285ac68e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da177c0036ca04af25e2bc49d15965376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73997ab6b4f92dea7d6046d86b5fb67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2b8cbd4c9588e7d7979d617f272ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a49b6612fd34223f40faa762b1218379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17fbcbabf53a84c97b738ce686d04c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b4ff43282afb46cc589640a22e66d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b025d5493f87be95104c948e02ef2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d4167506b8a4800c94ab5ba2b95a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897dbe049134c5d2c8746622a8a19b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbaae5f9438dbe2b3c4cd4e5549c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b1adcaaaaa773d3d59966e6794bcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e8b557165e30f6662567091350101387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715da91fe086c1d479a544461ff714b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b75eafcfe2665d732055f6a56894389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec8a8d86fde60ea4a7d2965178b18e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cc9b78e5b4030d53a55d15361c484391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475192a604d9ee0f9e43b82a02e8c8a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d54c2199f27d263976b1423d7b5364393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3680812981dc6aab3aba913ca54fc8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e2232351c0519d168d341bfd051c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a6c25e72bfcd466ec693990489d8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221381638747d2610fe3cc7f6b4f64b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fd7ab4857f7ef9937744146f091de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5ee9f7b0099392c964f328ceed774399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b956b998cfa2cbec15b729138cf91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb42b59cac209a60cc56a6b5126b637401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141821c2c9726bc538ac9a5b7feba4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411bf8ecfb5f3810909d0a928886716403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b32d4575e45da82b8b9fb44c726e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc5321f0bbb7a987efbf5f9f1c6c9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49bbb5d2e81a1a4df74a9a050f7230406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bc7237863392ffc15804992bc0a2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dcd2db1748f6edfa24dcd90923db2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961975b40fbf6d09657faea8e0ed7aa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa86f44e1f5bb6ce237340b248d342410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04d187fd91066fe4abc2886382e4cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f607b8f23e1913645165fbe97aae3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed57b8d5b27dc5e7ee7fd0f5a3a9e9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf98eda02f3dc8feb5a24e2e4d9f01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4f11724b5000bd27e1f8907bc0c3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47feae678b9a5656fd8c63bd47725fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58df1bec009e06f99d377dfd25698e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc11f0502c42c40527fae616f3996418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fccf7258f58f9a4397af1597f39b48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1a1ae1baa87fb1a45143297950d93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857216a47bac406f4f1b0867703f290421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf4c5674a50ea3cf7b89625164b29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78850f984f4b2029cae8c27424a939423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce21c3a6b55f8fcc4185bbca073fed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb20e4911b3d7bdfe5e066433dd5a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88d9f4e60bf4474db7aa339134d67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca5bcd8643db1b74a1df55998c5b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2178e0eaec365ebec24ec255a8e960428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b6987b597ea4f495ea9ed5e0af9de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b48c63c416b4c71de4c62322b088f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662ea3622ed8339b5b212cf292a926431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba6b3c059659a7f2dd109216f897d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3ba736ac8b68448bf30ecdb2e569433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100946e591f6bb3e2922bed35dffe36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf13912deecf0d68c52ce93fd67661b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30617d57f97f9c60c3d5d0ed4a3703b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecff7f00abb59d34e0abb2d8c3c47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8536df5439972141a72a80042135438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1645066e721d6adc4cd343d56fd25a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920de49cda03cf124eed881dcbbe71f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef66b665c88dc871a3984605aaed0c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72758983c7403c7f592983bcb2e95612442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583064b0e7fb5218d2fdf2a9d1aca0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddb7d61a7dfe9a60fe777239115f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463eecd0c3e001e2004265e3d6d8e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788717b5ca900204fee2702dddbd6b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ab2de6d9e433148613ec7f079785447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7cd37cefba09bed987422cfe3bb1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c24f9aecf7fefee3b64423c48cddc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273b5dc18977838d3acc7295cefd27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd224671bf4dca27b1556465c1119d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd4588ba24dd6bd79137569f12564452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16bcd2cc7225d51f94e4dcaf570435453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e96b0ede16497bf589e13758816a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f1484db3d8fb6ec6c973c4c594f69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c09868dd8ca7604e6d09529e7d5964456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16da3d8f29fe598a731c81563929a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb5053dc922035a2597219e2f7f48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb08d09a5d54ce7acacdd691101218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d3746bdc5dcefc934faf7e8a0a276460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3efcb18d592668bc6976b0c4c3a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a4e6f9452998d3f9b9d8a9440485462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59937dcd41c3d365ddc4b4909f173463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6f827ecd7d07be0711a4e3272cb9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367a13f2ea299b2fe2a35675acbb04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948a385d70160aa7def6dc80a9d49d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764936e1b39d7a34ff379d5c1562dbf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea9d9df1f6a3fac68dca0f14af64c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba21dc05a5512b5caa9d9733d1c380f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9a7e209a4861a314854c79eb9e35f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab2f63adda754780dd9d995ecea83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a47931db1da1743f5f3a96b11ef81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31218276cb728031ce7c11ecbef7d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c5fdd358277dcfc3943a577cb50f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574589c5a569fb31b2018bfc2bf864475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afec6bba245f8a99bf21f81cf50101476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3fa6f2d090f910a8225ca291c6ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43352fa730260c5bd44caf049032211478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de86775441f25a2e02ed28fd93a852479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f251a703123c7a64e955c96febc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d1a6c766c3dcfe0bc8eb95afa3aa7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa1ecf5fa745caa8a44b957fed321f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c7370cd9406ffa0e1cccea16a0349483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457c34e07984dbb4586a598ec751252484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf0e78f47e64fd795af7edd978ce03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089aeaf2dd2d07a9ec66cbd7b5bafae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b534ddf2a17a18f9dbcc065caed21d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387437137d18f3c84a6334528895493f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900fd1b0f8c9a87c48f466f819cb83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d714a09bf612edd75f412082a188f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ea6cd3ddf2e6b90fb695fc5decbdd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a085058493adf1334da7540f6640e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d82138b7ce29644a1cea5511576b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2ea40840c22b9ce0dd7493ab81e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9069b80891683b2f17d558009500495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f92575f238dd09657ec8c3e9cc8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe34fed0b332c6f41a1daf85e1f34f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446771ec17dafcd18afdbdd060330491498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b3033d376f96a3e414e4340ab518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e9530a46a8c548a3049d30c080f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc24f3b694b48f5559efd3fcd0c6269501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67513327f17babeb747e12a41dc5297502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c86c47f2f3b179ad593e98f6e2ddc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b42486f005b4e31d1143fb116b294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe1d655c65984b3cca4b1a3546827a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d40d4fb0ccddbee39ccb74a0cd705506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39510df1f9416d93e6a0ccdf374a984507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf50190117c6d8c02711fe93787d411508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3cd185e973bf78e246fa5ca31b61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661d1e842dd05a11dead0db4e6f0c75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a184a12b7f4689e9d0f73b50b8166511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953410569ba69443133d0a8dd954e84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796b7bfd95a7be495e6633c5d9ddbff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49041110ff875183e57c45eddea4c14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9994a8614d0ddff507f1de2b11f6ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b6250aa1dc173b5ea6e2a18ae09c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f92731b940f0670b7d8d65318b1aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623762a952137182afc42c60f5fc7ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f3f8eb0c7cfe3780e23624010003519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91adc8145a251e9bd1872435d1a4d41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc135238e3dbdd7fc70423d594ca9b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee078e32a29f6a45cf57e20f99e84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f7a57fbbadbdb774f1a6a3a6df0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812dc34e8f5c1af7e3ccc0c4bbd290524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312909fcbb80623419e80915bbd0e8ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641c203e880e68267f016410641b20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4af0965c93febb1f103b346081b6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d45839571730ec8cd655d594ae4fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943117405271c9b139882da5af01c8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811faa134552f0c893e14e238af0d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428f2db3a08fa78a68e27ed9fb621d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e6a94186437790248f42ab6ad53f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e090cb053884badee946ea0a8d91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449354f204431dd983884e269ca453f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6d06e337548dc8882dfede8755673535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6442a189f7dadd0902588ecb367c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc7780404b7c95412b2f76206161a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dfce58a1d44d301a92f4200142601538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead129d58f2523c155ee1517434860c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e725909590f588005d2cbfd037f0f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba7a859910d11c66b2bd98ec761c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e97a8d98c18c85d970468be7b2c2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a5b25130144b658d46fe445014bd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92f55c521c03f98f3fb622ca5f2fbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e8112cb0af51cf9a41fcd9f91f34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac80a45b1b92a438de31bfa51d39981546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af568503d8d4488f24ddc8a126d308c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2ad23249669c1b557f81dda8b40e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45f9aeed7ee21774a98ece2ae6b054549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a4aaa637ddbed5a9d3737551fc42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998ad3a8dc22fe80af0645bcf597ffb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1b238676853f4958d163fe0ee8d73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdcc3c35a53a8f89d923c225220caa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5508a70b839e4d6e2dd935de6273a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4098e667ddb9c2998e5d6b5e89342555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d0365cd6536634f52f340804d06f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a233cb67b407ab51ee4d1f5edda56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de2bf92fe6f5acf66530ca1bfbf1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845408d571f6c75e58e33e8fed2d710559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446586fc55111b1f949ab3e0c60deba9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db858bae9b88a1d85ce3be060e22b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fa253c881e35be409f08cb64a52d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a13edc4cdf5b55e2a7b1a518b35d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342e2e6d9d92d24f0cf4a0c707c7cd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1061e26cc902af830d6ca1989651e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95563889ca42b101bd98235af705dcee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec513fa11eb770259c50a4a8907e8c4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a89200539f3f926ef313dffbdcd2a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b37bea3be0edee7a8e9962c0c6f2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cfe2e37c64ca00501f10b40031d8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8e6049af20743893132bb5b6af23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54313dfa63ce278ac9a9f8c9c94575a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b9da6668bd04153f21e33494685f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d4b8feb01ba8eb9b6ae7820ae8392574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d11671d5524bf1802bb0df81930e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78849950500e01243bd6157674d8b72d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a2957ea6080424b2b9e63937cecc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da5aa7666d71c9fbe0da6f63d8049578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad5955e9e668735cda15d07b6aadd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b97747daf99b02d6202f1194f3c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769dd166a8f5ebb58323b61f8b111cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235ab1ff02660c15355ab731d1c913582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4954aaed89fbe0e8828dfa3689c4fb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275416cc3002c9fd1852c7e9b8dd27b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acdbf56c7fae344d7d17f13a0789a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303c5cb2c3c8a045390b0f1cdb867c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5ac162a1973dd7f6ba9da743f8a03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e2f69df19c39b42d7fdb8227ac84f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062df0099c2ab8da586399f007726f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd420a1eb2ef1429a1aba943cd2b74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ebe4f93a777846d666500ae79d45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bfd17cc75d358c1420bd89fc292f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c92ddde4960f40aec8ca0ea797664593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f257d1fd39926883fab16a3f3ce4c63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8a9bcdf5459c32d014f0915c6fa6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a603ffda85206fb6f5ceb6a8bb02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e22d6eb7970a6f86e2f97fb722d91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c07ad466493df01160643c5e19a48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244dba8d7aa0d9333b1e935c4d4eee7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc8d900e0c88e4a21a0a62b742956b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082edd6bf1fd1f14c361ac4181e3c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d050fbbd0f3820594cb3c6030d5910602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826276f4411d72f9fce35faa586fe69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec3eb1570f2537025dabf397ca21e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9570caf29105c51a647f29ab7753605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161653c93723bf1784bd090bb0bdaf99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c531997c9bf339c057f400e2d278b4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061732a3b4abbf71ce25dc906fd5f584608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979c5bf454970581c4be6464518faa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e84a655da88cee712ccb04e8a6fb2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b128f8b6daceeb280f069288ca535611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811be8a9b7b199c329f16390c2683b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79392d78ee6528ac044d3dab5590b3bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131204da1ed43215d1e355b621f8017c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b071def77333df3f6c2d35f1b4e7c2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176859a395195e9fcfa2f192597e1cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfbee24e3a31df80123824f4bed9e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3c5e1e748529a107165c9a6cd2226618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f429505ed0c549609b3a0f8798ce7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae8302d1663808bde10aba8a17a43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4adb6d7c2f298b4a6e3f986e49671621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dad18d0907e58a4da8a25a494cb8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ee1bc97c4143ae6036d565754392623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a9db2e4ca87a6d9a711a65bc807c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698a735ca451aa3d68fa0870f1694f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f056bb307bb63436a46656812e342626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243edb9f0a6738504978cd1a58ca5321627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c7f413b344e2a81b1796189969aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b94d2e0e0fd522de38f9b8cc99eb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04884c55e921dce1bfae6bf54daa30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d2c84c251cd714d01d019d6e4f899631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6ce388cc6d1e65c8cb5a12ed88a88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea19da1bdbb3e0687aded3cefa6c3ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140401acad1139d9dac1de2c20ce7e10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a836fe433f67221ef147f0c6195f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3e8c5aa2150d6837a377675ee6a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414ec4043539282de5e8d29f799135637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817df930a82d17df87a7355fa92df40c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6542cb6d36a4cb098cd9a4e09e2e67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059e8b24b06a86786dd8c9ccecf667c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80fb9e0b15c6975014f1ee06bacec2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9faca02e7bb2b1aa746a023f15592f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff6b71bf829942ad1824a3cfe6a770643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f2ebbb4a40baf7b12408048e10f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc7cea93e8af7be740f9417023cab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2988cc71fbeced522dba9d9d9b9ebb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedac09db722bc96c0930399b98e55d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5314f90fae80c0f117cdca0b642619648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf13a1e3657dbc83e33148a317aee6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be5a5c07229c8ad0c2c4e03cfda569650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb0a627326d36c780cf19b61dd0a1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8385c2f9f48b1e606368f8baa1ed6d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908762ea6f1caf2f69e60e2f5cf9871653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61778a9b37949e947c190db60859f41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431082926a486e5ff8caf73ebe3a9d8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62329ef062cc17f7c5e19e02519d0ef6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0141e972dca63c588c6c7c5006b57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680b0fa9cb011b938a73b62aaf1a113658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d562c237ba169f877725380c8d88ec6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def16623fe174272d455f7d8475cb4e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4794a6deca1dfc1df04a88eef4cc91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0681d0693b5eb80f5f1d4108ec4a927662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c545e8ff762d6372c1aeee9fd31605a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b5122a9a36138e2e02a7c0fdbe32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565d9a6eb02f1d522733c3997bf37b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b930f4dd97d95492d4bb48a8d37c9e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e914dc0e10b723357b60fdd052d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efee1dc7e56f097eeaf32f8868752f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a69e1552741a9035bba74b12bb8f6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee385db4a4f8b4f636bc46975fb77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e636b538e32bd5ecdfc0fe485af4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df41081927f77e7cdbe62478c89e182672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b519d752eb7cae8cb3f4474e92509673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af80033a7301309bf1552610187f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962a82cb82092bf775cad15b2ef95e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d59941af738dbf02354574eac1cdd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228bf7fefe1d166d7bc8dc903af663a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161fc8d07c135270ca9750337737f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba297be04acde44055983f79a813be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416212835cb2274579422c77fd0f266b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa97c35ac6bf32f90c5758c3b27f01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79136081b770efaa7aaff109b3fafe4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b72cc040b3dbf1a831ceb4d6937b6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318897054f2a89043c986e1114b93592684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ac3af8ab856a43bdee5e4abbca1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db547215ad59347494a409c9e2aee8aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e3bb6b2ed4a1e62fa9ae5642db5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad864153634aaf56d713541b4a665186688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea89510420dc71973467184b82b37a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148abcf096718ae984f472c49f460a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc6ddaae2917eed6d6ae8ff7506b2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28763e4806f355e82e74c3bee43f1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468caff60ad270a1b857d77bb9429cd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1838608f2d29d568b37c7067f1f3bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9d8d8bf3e7bdf74513fc16c69c48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162c28cd27dbc2edb731c97b9b1c5ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec4f017b749343120f90bc03382003697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26604d71b547b53cc9b7c263a070d083698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc78bac9c5d3d099b3246d3a9c2352699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9de31dd5db01051ab951f320ce79b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c1167ec6c5dcaabfa0eedd4b655bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93d0249ad67ec7e42aa7351b74e148702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a9110648a1823da10361ea4f292a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc19be6ad48b3efa9413bcc7786e94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216e612a2f0f051d9c69de57e5772a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c686c3c9491cdaf80516549a185d30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b05475197a3afde8fac69a614ff68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1998bdb997c05e5f8d0d42660498f2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33ff21640c8afcc6508076789f47e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6720b77d774290254bf9d6a765bf8af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3eab9e03cdb6fa4c3d8f75020daee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88661a57893e4cd0e1a9f6926dbbf41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc94b69232247e1235e70c00effcea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1db88b6e9df348c7f26920d20f73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367426a0b246b2c1039533697a0da09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4480ad93b1d045c3269e8e76f98e222716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1607416de1cb485ab592c44d8d44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf7db9ac14d9a670282302feefab2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67c3cea8524328ab24116ba5c728f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c3da748dd6b57290e78e0d0af528720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65890ebbf6e1c17844c2093c1ceeec90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f881c0adb94c01c43cd2eb97c8fe7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa56375af83f464c8479b43195e2ddd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959554c7659a3439d5b5eb9fdc382e70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f12caac38996169b885666b43927a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251173ac338abdaf17941827db060eb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce1a26cfd4882f6c37e1edba579d81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845456b664b1b06ed260817c59030c9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d25d8b2a016224891c8a8212c705729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145fb6857eda3386252f1e1df3f4f69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2963a19f7a586283473d94e6274e602731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eac206d23c49b1e6c6c52e76df81e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813490c062709d7f67e0ddee82b79c8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6ce891b25f7b8150fe647008d2a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6aeb365117d72b7571e347c5aaa3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d9ff70d6825d46a6ec8538424f605736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc3c0e1fa4fef431396c4848c2afa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee971722e2d7f3d50bbb17cc70c9e10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166221cd0921cf5cae35cbd7bfcf90ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc194a1e3e368c74632515ec40b8fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc50d579cf621dccb13b8c742ea821741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09f28def58bd07d12d7484ccd5f56f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2445f8bf4ea73e194aeacc47d96836743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e3176e247c77109dcd43b1ebb0c94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728004728a7b6b0a832e0b616601395b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79675f78648765ef09f783914439e466746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb848893c7950d105a4c8f9b819822747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e1f663770a78ee781fe77a606d1f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a9062883f50ae0b5bbab489d7566749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e59b42ffac4e76f85dc5a3a05f7ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3caeeece9ca5ad9cb4856c89b31db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010164278e57df83ade1c7448acaa00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bc7c305a0aa1b0663d2e1f1bf85be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d32de57824821a678cd6f5faa8ece754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db66f8ac633ce7814f855a3cb5835d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740564d771ddfa63c5649aa68a6690e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa9fe51dc3bbcf0fb56818b51e0e6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de44e461c53099acd3c7a5ecc3b1f8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d927aa4bd22dd7c39c8564b66ee2fa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99d5d1984b952f15ccdd79ebc42f31760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93bf23646434be7643153c02164965761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68247b65b3e6e06b0d7bfd0e1686a23e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e85e4bee1eba179a58325bc8a1c9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c728783837eddf53d5319e85bda92f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f5a56aa509d59a6421db74f4a07e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d72917f93d3296b0877d5e86baba7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b72db2ae648153136fb135db101d8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f72d1c6036879036ebe42f3cb4dfe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d983fda1e1608caefd6a9e52593b56769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6788191a68d7555cb72363a2e862c2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b42934642574641ad302592853628771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb26e15cefa33e063ce15d9c5fce9f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51e3b93cb5ed8358320bf3895378b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf684aef343a990ab2cea2633a77e1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d561a8ea50e86d533f3af5eec7bb3d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff2f8a6dba67c34bafc6c41f45995b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa215470d25dedacc3ad55e3cfb6936777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2be60e96a4abba2c3a6edc0188f547778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea136c5c54ee21e066584914db2b488779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b415453380c4c67129abccde56346780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f0fe6da3dd6a6caf837872c7ad0e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742117075ba754259fbb9f6a2d9fdd28782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf0f99adc12e9552cf6ac7618034cc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0405db73451debfeaf40c052d406742784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7290e374be03965e6e646f22d9b5ed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b97f867f8511d789aa83d14951702786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f978a0e08af03acfbe2f564278b699787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f3149e9540fbbba29c5bb283ee914788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec05224af63bfa276ac4f1b26db0881789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a68b6244b12ff05b0d317396e5cea7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eec2b710f9e07a37002c3ae6f4a69791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb99e30fb127a94d6d3756b069b10792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138357e2eec1ef8616ff439cf19d8a3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313ffe864fa7096593a49222e9ed41794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97e67e631bd12eee6be7b1302137c1795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>