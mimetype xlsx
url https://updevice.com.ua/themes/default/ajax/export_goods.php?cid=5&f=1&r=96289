--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a3b196d147a2696bbe006417620151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e771332db3f6aeac413cd39f976c99c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3791295862db408618a24cea65e40a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1cf05dae05384afed1b8281d6dc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6d2573e480372d0dc24c2c5d17cf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ebd7ee1118e207d94ef8491d5bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca9a611c8590f3cdf68666fe2b8ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8967d65fc2aff26cdeb4396e680bfbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4fa8eeca1863c805ef261a4ed711f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e07dbe1a35716dbfdc0894ed3176010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742fb04703464687f3968b69444bb5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94168fb96df7e0b9a474427814bc4ef712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cbbfe66d17d06897bcddbd41054b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df024d946d38bf577ab992862b0d33a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252502aa6ed7022eb11b3b6072ef17b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd9f610b37c93601d6f99a5828be0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02251d6b3bfc7ea1427a6ead4b7cb86a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9666c070095a186ae2f57bc402be9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce787080736d316c9861f0ae9ae1c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d82b7df47c154f456774fbc858025d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12f2d7cc8c183188e72cac5c12589d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78f03ec232b5fe407811607d7377f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c5115514464b026005f4187e4a99523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac78335cfdf7b0c148f8a7e9a97ac724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd7d3a599c0b1f09200e46fd96a83e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82076e68cc072f34e7158fe714c0150b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae4b6d681f4163b303d580da5adfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90d4b18a620c9920532eccf0e59d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72662355a5f7c08c3a4e2d610172f8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea782d60ba03c37f876c4bcc54347c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36765a67f5cca21d89e79e0c5090fc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6735370eae165d5b1b3dec75026d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa23fbe2f3999dbdea5f29e70ad72533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103c8cba1f8e66403cdf31e68f0401734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a5e5f9180038fe103f6a7637b82435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbc235b5a9a842761932782c866e6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc08b62fddeee9e7bf8218da1e0e1c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6a12689561215b1fc7227b08d885738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319fc73c94b66a9c3cbdae9246c379a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56263bb977d8adbdbf882911863bae340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1122aefdb7c9c629b07037e9e874be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3619e0ca0696fb348212a7f7fc0bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d50239f9326cec1dabdc089e614243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b89c2d7b43f44375ef0d97daf92cbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c6daf6df22aa3707c2ad80446460445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f98e9d5ae69592ee18274c8c29e96246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d434df1c165e03eb642b5eb85b15c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a3bcedb556ca4d36849d063c7e52448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fde74b2dbf9733928ccfa9e562f56749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f567aecb81d99aa9457926fcbc945b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0defb9395c0c8b966e57e88cc98d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956508ba593a6f29fcf8d05b51e5dd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b77536347d6ebe9f7b805b686f91753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467a647d5c6342e53722b7bb5a0b74454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd23d6ded4fb7b8d006f8e0e1fd34b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1345ea49c29ee5438d6de62a859b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4535120115292480d542db58a239d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd6a12760886df9b396f897b650a2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f6cd87a4b0edf202bfd310926ecfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb15181e2388a1ccb2df652eeaaee760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc973838bed743c7b39e5f7c7b1ce261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf63c84af367156048c38dcac6d0b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedaf2ef33caf1b528a4fa7d0514f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88ecf0d390cf7557d6a302908e2f7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59afe0fbdccf1d6b1a77e0504f897465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a11d76d507a14e3cdf4e862dff7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16f7e2d7ec1af878051678092c70667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca2dc6ca138494b103ea5d112c2d2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea2ff9b0347128810a46c2276ac2f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee167f5d6fa78194f9f637b1531c2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defda14eebd9436198e60327d4fb01bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe2c992e086e12c527c3a7fe61bc8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32da692069f3c5da8c1e00f7c0dde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9acf58a0a345337363769f10a7267274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc42c38c3d07a241e4bcd0dfc803375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac19c5c18243fe3c0832d2c124d579076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7099937eb58d9755d1a7336ab89e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf17be47770f294dee3188508d25578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b82a2414c84d3affcf2380861b6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b3b831ffacf4d3e524ef16a4daf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef86da7e495e8041f2153105c298c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabc00c8c141d7c597bc2b588bb63e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033bcbab3712717cd66690cd8bc4c6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637db7fa6ed8a3a584ac5f02a01458c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ae72662a4f2873ae9524197c1e7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3069b45dec0dd9dad50dbb146e2de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3773c5b8889aede846ac2633a1fbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a1a2b64157273d7634bffde32e7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28ce5cf42d1ecf1369dab9225f002989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c1746ada425fe90aeaebfcc74bb4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c653e56ffbe2c5659b91865efe35ae991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6671d6709a31ce726b0d7b2383d188592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaff9f944052777eae76b538301d1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1aa84d3bac802fd569e45c37473a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281181b39bc5f685a1c0b293beb99c2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341eab1908fd8b83411af5313315a5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777871a15fc2c41036eb4062d796f0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a3638b2fe8554785272ef95160ea898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e4ab19adb1ebce4b70ab64c55f6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f7cded51a69c077140c188f0c5ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a6d684334b5655de39381ecafb042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7564086322aefbe6a6e9fddf4af33a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd0251bf574252a6bcf025a8d0a15f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8332b4efd05aa2eaac713b2a0429a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb32ca90e48b76f3ca81990acdf1c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db055374c0ffd6c2f353497122c56b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4f4c0e7f01f6d4ac6fc8a9a6df17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3959e135f53b5d36fb217f02d0fc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7dd4ca7abdc8a1d3ad4f5520d4f0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6de855e904c2e5f64375dca568ce7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f0803fa45d13e9ff56690ac457ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b015ed4de2e235e11db1b72f531e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac6519398f8e06bebb94569705010113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10cdd8dbe0c96225434d5c0f42aacb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899da5529cdc7cbf0eab9cd0ee11a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139df7721bd3016dd56762dd14d8dc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd7e6e89f42ffa80d328c964d778e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f842e0c924284b673c08b188920d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c597460ce3166f2a0b4909969fdb53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84668baed9b2e51d457531c351f95be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0678ebf7a92840eed1531869c4c18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481cb07744dba92b9576016986de630122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7353cf5ed616ac6ec80ff2dadcdf751123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aeee0801c95796f049dd2b4181765124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb0fc9357b2fd523d6b4a550946987125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7bd1f2c951f142c4ffc9e7280c189126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938e08596a7e37b112432cb15f859cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4068d96edb4eab450fcdfb8c8b709128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6d5dfb99345eaf188a1a0817a1ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b3949c307047f5bc3223c5524455130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e079c5f2fefa9b8277ad406fd693d0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb980b03124a72d8eb39fcdc8ab7506132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f50168eee97bc9ee87e0a81207e028133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa62983bb147d9ee9a50652dc710e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c446ac0fbbae36ccdf42cb39807b659135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a083ae65b5f81573791ee900bc70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e72038660ef72e5455efd68f4374e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1ffffc9579e847d3a71e50b1af74e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f31e9293d85afc9ddaae871ddf153139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be94008115bab2edc30ac532f9d079140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb41a3cddf49db18ab26bb665daf964141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeb589716d08701a0acc69ced18fcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6100ccec9cc9d42ce0176dc8e3940c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f744a10abaa28df2732f969c67eed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f167eab68c7b899eddaa234b1e83f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea565c0f8aafea1158e877ef6608e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba04c5463209f7616d2a1855b2376c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea171d5fabc3e1461c739f1bc3f4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387278db4335afeb4aab8fd5dc347e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b91b0695a7a8804fc64427e98eb914150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fabb1b29f6aef211dfd6794df7b01e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d82add491954d223f03321026f1aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d880b47ccd8a10ebc3c5d22d26054153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ceb0265660483dd52c9b22bb63e06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9082b2bb28088f23eba51a9916b0003155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e844d8e5153ed31699a7a9d125100156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1464c0d14a21818bae033c6da8b60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0103784a978963a64f0d6f1258df9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e62f42fce5f65838be805c6b1abc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4861a416e616b42a78e2cc4457bbc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293bd9110a3692093e0bf3b6f249e36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf7735352b1180c5446297ab347eeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9642df6eee20af8302fdc528c7bd3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cfd12cb9bcaef45b2eef6d0f08e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b90e0056d21b6f2ba9e6c2eedb4147165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6975c1a458b428822236227e9dd28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e993703e3c29e710d3890aeb6f3d73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db53defe787c3c38776ace78f50a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d968ed552be0ef16e38a3af52d1f0c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d31ffa3e5e6af69a8ba951b7bd53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75ed0ad818ec22d2e20c13bace2c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a13936ff1f32bcd7469b0a5e0878172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be4d3af9757af972f0d4598e171d25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e27a28dc9d22c8c13a12638d80276c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f645ed8cf67281631285fcca21f75f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9cb06729139412e687d52fd64dd48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484282702c8615c51f7e2feeebd0d57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f4fd260d760b93baff32a69cfa760178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e274bf73e1269710c04046501f207179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183f10ce9809bcd3b565809231bf3c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ff2a1a3fdab29672c84c5df21b3d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d233abb1afa36bf3c04143001e2401182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656032bde868e41f0bced59f477c2fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e8de2848de8164a15b28d50d76c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635cbde39971fe3002821ff7a7d139d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ad3631186ab5292646c418a300176186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d291d5166b5ec72509f6ac588a8b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3dd9670f1e974e3c6f62a4a9b0c33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc395f08c18f42cfc95bb625d6fbbaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3aca04c1c69d9490bbc92ba085ff6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d4ec069efe8876994a27bb2e1dfcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c1fca647c3ea52c9e0f7debec342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7826d742ead5d874f017760855ac2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0457641ff88f3344bd0aa594682db7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dff0d5f3c578f373048fe7584c36a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714d8abf1e29330d900eff3a847d85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8b43bb569644c943192dfab896fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8750b4efdbb12b5f3d908096b57a8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7efbbf7fe172f7cc0ad1c7ed33b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d3b0d10f9d0ad5fe72f40fbc833a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4de1046762761417a36e3431167973201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2d841b9efed1a8fa7db0e3e3664f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ef74afb2a94c509f0d4c20686b79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d46c2b5e03fda396b18253ffecc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fef1471229a210b032da999b7b31cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6d07ab3a293dd5ef6d3004359b9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5a6f2a327ee46e5473e1c6ad4b20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20ba5987510517bdc2f2140f4eb727208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f340ca65acff1d14ceb8c6a1f2c9a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f529394e8374935bde9118d913df8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150068a4996c17865d3ade5b3faaec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74bb92f2f37f12359e543c4f329bda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21e088d41af15f9572838371215b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a5e6a59f4d481180c4a93f602130214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb9e266daf972f1febee89328c688215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9442113f18dad2003a14efedc0448216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e97a1056022932d44e084eab8187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8841853ff05d2c44545a9c29be464218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40b986727d01d42464d4d695f1bd34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0176c093daae9e76818c6f4c38d5ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66735196de5766ce40cd7c6f1c2922a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d0ce35f4bd043b0a3fad1a4e6d37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8257b38e36b36607968e741b8426223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe48d15d983fae2ab6434f784a17ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2462edc833056898ac1c24c2287014225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d6ca32c8c22e8bf32735071a2dcf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0075a705ed33ce4316a1a315162feb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7429495b1cfe57483ab6f5d4c4eab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a715a46506d10e4c93a2ea8828dbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467e44696534554ad1c6edaa4fa618230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e3f47458573b8fef02f17d9800f41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e83951352d035f4b86135237dd471a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4c1c1268f716ff13307fd383fc757233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac52e647d1566573a76c8434642f7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51425459a4ccb95b40d7f4ba1a527b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a4ee48b1a03b88dc9b195c0394163236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f266de7803a1006bc0080bc80844b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804557c3b4a60ba2d97b1f8c92b6b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f720ae4520fd7d920e537010c13a233239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f06c4354575aab7d054889a5ea0d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a044a8998238e939dcc5300ab9a96d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bae45e362726a10eb2c843a249347242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a20c5045ecf063011c0d3b0256f0a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f904e3f80a75feea432703c7827abc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa6cd4f09d943b3a0260ddb5f0e6fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420aa163098352cbc99b38fa25a865d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f9f0d69a294956623b3459cfec47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0cf2e8d6ae1a55a93cb3fda747fc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf11345913834492f81d0b370654c42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff048bc0fb9ca366a4e99f9723268e39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b85349681f7910e41fc03608c2139251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c8151bb3a2b2a76e2de1bb718518252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4aa377bbd19d19e692b863dadd5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3c8166e9db8e63c7ab605c276e97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566be31b065cc65608dda6fb902375b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944898c111b03014d1b9fad6e73db6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697002a4ff430fde000878cc832be8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e7b8a7185f8a32516858c2db783b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1cb28e55956e6ff7e21d912bbc880259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae2cd7ce8fb01261d1d23958c52be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c094045f145add9b00647ab841c47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c1a5f04cec0a803311f229d32da67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0674f6c361a3954b021cf28606111263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8ee0f572113f0273529154d49b81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388f20b94b6b8141a9e4208b5b93aa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f7e50bb2a209fd040979da9db99db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b5a0b5ca0126f1c4440dcce8c0d60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109749251cd1e4233f148cb19d15533268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bcac95cb2b1ee7b3db4316c92b45e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd82ce52b34c68a81f1ab0ee44dbd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14d116fdd8ea30e37156912c2ad6dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe814cf1b47f2317b968f99efc6d3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5999dc801367c0f75847679a0bfa5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535e3a36161eabca0dbfb28dc9592f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5338d619a023fac473555a0896199275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123bfa8c0ce5fa10c72ec9170a4c45a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33473e9bed174d3d109e7064d72848e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f08fb0bffe988d4d7662f004c7773278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ca072decaf7543ebded581e9801dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39f123a2e776e6aec5c0f5f155c8d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22192591140afd6e1af2887b17751a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cd9df75de3608361b055d1f022a63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6a5923da6013b58b03dad5bd0db17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead4963ba1c25729d68c7549fd8deb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3961ec2be0ae46605fa3638d5f6524285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b714d0fe796e41bcbe21b5a190ab5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e8ce8ccdfda3e98872c21e4b8d4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db37022a6570e5c1e148f4d83bc520288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf451db8461356899fe4ebb9c01407b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850359efbaa8c5809f5e5d213b69eab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08c86eeb3086d70fd70f7c0101d590291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2dd210d7927f1a1d9fd283eb253d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af48236557d11cb366c61de99a755293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f414c1143d6df896a3e2c907dd7fc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d72d431f0e4c1bdc4f22015b563ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f90ca045f091645bc18ddb7430952296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e495edb28f15179f1419e4ed42739297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c6e01a806f50277dd1d205508b45d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25953b47f69d06d1a94c8274bcf4fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b8f2851a40a07264a94d997a74fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc925aa17b3d766f882883c6a13cff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56fd0ec1d8b9c5c20572e87808b33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba4b00eea155acb019008a8ef84ed5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df80a8d51e84f6438e3de75b6a2274304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e98fe23deea9d8127a3998297bd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf5e61d813845086ff8a2182e3cd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bb6d5d3c12e9d92b253b2e823d7bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb91ccb478c82ad98e538f3be8a0cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ee1408de97d4280ee3d41df89007f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8090dc788d47da70bdf9422666ac5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb87f1fc70d2c99d1c977bd39b03b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab944f791dd11ca9d56c555234d0bde4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82b45ffcabe9d6a7f326f2bbe3bf1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49addea3a66963c3bc819eddd6da9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830883b8439dad697fbbe51e6addca9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20b7b515ae18a378ce8810c1f38764316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf9741319c362bfaa30b9331a69e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef0a4c67ac275a636c6da04d6fd02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45856c2de6c6b6d0d6d40b4b91379d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1a32303dae1980ad8d0f6c86362c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e44c8fafee4fd47ee679cb1eb76e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d57d6c59fc23f9e30a28eb06e358b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d1d41da4d0369bb7f5dbe5fdf3ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed54da5bd8375de5650d81d1e477cdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32376f5f155770b6d99e26be697afb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df839bc43fba55371027c993d61200f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae487f23603c0ea4c1c3d4cc7ea2b188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9716d20aa6952de514953c7cd65a05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4876a606a1d4e05a5007b87413d06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256d7cfd1cb688ded900f5f027104dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6013fd783c0e2d2dac160a59bdc3505331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c519352a72405cde9b6dd62245915f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25636fe43be99313063d3136dde881333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d429516fff59497b2e2cb4d3b253334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7889a22888568a273cc3d1544c733335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970eff380425b8f827d6ba0525f8e56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f15b6830e2c6b329bd1167fe0cd11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa52b9b33d09ea467d03bf49688b0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d95058c140b0c100702963b8a94b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f699c531efaacd4b011607eb33ed10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6cc5e3083579137e4de044d09131341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be543e1060d05399f1760d0c652a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedfcb337fdbefa729ae995af9c9741343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d42678bf4c12404b4f66f93dc614344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d738784786ee44912f10a4649b0a18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb68fbd422eeb1921940b3853d612346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc93d9e8936bc3a7dc612a0264678347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346223ccb13134a137cf7e630bf5d0b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6bddd7da9118905d7eeb0b0b18d08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee2f64c496841d68d0d792f15c075350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbce4d187937b1706090ccf2a3c793351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6c64513476d53eb332ff03e0d9c42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb1e4bd1477f1b738a0b3c85d2706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293892dc41235bb02d22acdd3674e3f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3cc52996c8b1ecff35437efe5c0cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b7f8dd25a9c6c28832bd871d28aa4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bd2e689f59db821d9391f8c0cc96e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f5154cc88459fcce7e5c7d191b401358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68d85482747c892dd74b9482958d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c86ceefc3a8f78ab93a6b55d6c4cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845fa848309cef15b172e05c114ec4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec39d6f89449ed4e97564df1d9cdd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc7e81d1e2c8b32a414f41d7004275363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294f70e317718113bf180dbc74259b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72160fd1232feee2d2d7e28b281ae4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b4a387cdb847c1067f2ecbec6094a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386fe2c3f027d434610ce8c17365aa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b748fa7b3aa4290669928cf34cc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785944a3a36603ed2039f3f01a0e78f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28630ada7912ea2b474d92ff0c6272e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91fab3ff699682821757db869df69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370a198457e558ecc3ce163d5bc2a6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdb2273587416cdef659216b3eafee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42420e25161e7e3719d41d3768f27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423af220700d06f8594588c9e90cf8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e873dec7cfff1225ceb02d9091d381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ec8f2664025c1e3a5db2b57b5b66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f395c53e7ffabc12674d4a856d02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f35fa38896a89d05a759bae5cd2907379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6fee2248268b3a283152ccd8991db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e816875f8da5f2c47d0623f37098fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3aa99f1aaeed1568f63e41e08a6e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ab8ccfa614badf1d5cd844994ee8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b43ea1af69202b63af7d60da89085384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec987e71ed57a01c932f2fa2c7fde1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14126e18d685e3ecbb9e1bb869c0d30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa647c69750b3f1ff181e3c5989be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34adf198ae007d0c1c2ee15b0c7295388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3911b507f81b63fcd53af33ad6dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe080a9d5e5e9b52f6548e0554202bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265af4a898495760bfcc5d59073eba4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446f16ca715386d4075e2f1d3d684d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1efdec05a791715a1b30e3df2431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711bee6d91771106ed2a1e0438c9ec5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bb132573d8fc36a97cd55258dedaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d29d2b4934510da99425a061210b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c63d03e22ab77818c6f2604ee903a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cddb61b93a49978df43f7d1eb090d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1862a09dccd7a5c9d6bf30a52823e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06fecdb0e1a46306c2a064ac09495400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d5b40d3cb9bfa92bb8bee0d76bd5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9974abbdfd15c279e82db9c6703a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b58896fbb7c07652bcd753520b13c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3383d97f057863117f2be0a0356e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ab5298727c92052ff413f5af0a784405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa44a5d539a6ab33360a365c7a7dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac23c6b1a06c7c6d95aba15c4a2e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535b1a57a0ac299cf48e84310874ccf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e2078690b1568e784a754a8f52be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cac79f5fb5036d1728e8fcb3aa32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d623bd86c682920688209d8de0c3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052be4dedbea5e19e40f5daa33b1a2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9dc2637d17346e531760b10fd87ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f095ffd23129d54122c59cebc2e910414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662fd3ebf6e15691257c3217ba4ae5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa6ae1344d6739ec3715617971b7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce944d2c497e484d2108d723eafe7e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187936f44d6dc5f12d887893bbfecd77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb2e3f66eabf244fbbd31299ab7cb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519faf66defbe620a66d166665366cfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d1e20a17a40c4471ea68403a0881421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3cf3a481bf9da939832deb7361b08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f1aad78c076ec4c5c32b2cd4c197423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd619ec6f081fa37c3163911ac0631424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831f6799d9812ed1a671a7612d68be5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805bd4c24ce9256cb17894b70968dc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9e39bbfd4fe63bbef5de8d22ac66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1cf1608c5ba09d5100069c6367074428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdadec88dc5edf869618eb3291bd878429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc069428aa254531969ead56b543bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d173a6737b16778f17d201c4bcc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0f5ef09033ecc199010f2632ac3e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb35e090ea506e6210f0476c95c47af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64a89dcde861e6ed4097f14572cf32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d88d502eb2b2002bd31516764cd119435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cec91a19f3ff56dfcd9af3430abb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e179a5ff653bd6e1e4c0dec75473b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800099af3beab5e27a2034d60e8ed6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa470f645e80b32432d39bbf1aac89e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283935057ae6ac90955b903ba1adf2f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dfcf6878671ba5db9a825aea0a1c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d394aa247bfeffb71c1fa0e55a874442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed9af7d5072fbb167e51cf2bdcf63b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6c395e52794c7470c0768b07f16c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f039c55aec02fe5c27c4e065f385d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16a731cd8c5b8cfa5fb7860b88d82f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389b3b92601c26056616cc71ab4d08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaf32f02d35fc7a53bd3f9f813da40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5dd906c72e1976d80b1672746bec7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dba5fd620ee08f0b598d3c2da0935450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfefbb5d74b8c6ba6098a82477fe942451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f99959aec08255580d3f040bbcf1c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff4d4b3cc6006325683e36e0e3859c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32403dac6336f6ffc2eb1a69546540a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0b9fb9d1430edb336335053e78aaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43769af7fc29bb695e0e7d4820a54c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1e3dc029983f4c0d309ae8f3fcb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6641a1d85a79034041c02610c461f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1014d8813c49b502a2e6f52a8e82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52fca9d6aeaeab29da97f60b6c4c37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5798a5e32200822144eb038287ed00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc120617395e75aa8967455e8273ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f134e709464bf041d04f79e15390d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17761b4bb75717588394f78edef2f4d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad794acdf711a4d12e46d8de5d709c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db3299c795bd3b9a41fd1c28322a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d425a15f31a8d9c8ff0741bd89149467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bd0a5cea1b70079f3bad29c3df8ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d986af35d086ff402f8ed25a7f74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bda421d1c16c084537adccb823d9c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5087b6620039c576191dca52658960c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa7d9cb37d2bb0b7bd7d4391138c02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178626be1fae67a76b2bbcc63b79fe9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990545ea4cbc6404303db4c821605f5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542238610eb17f799a1b35dd77366a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49a15dc77a2e4b160a32018c2a305476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140ea3beef04d03225a9f5db3ea360477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfe088f1359f7096bb14a296ab0b54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed19b0ed9b2445b34f12e8643ce1d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed8b8a2c0a248146e5f853d3db2d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534891eb94ce1fd844c1fa497f5a1bc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98965d5e3bfc251c455cf216d07a65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53556f1b56effc9697fa2fa554cc72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caf8e8db9d98e907edb01758bead2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1819d55042e0e7c87b541b78739bb53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f291bd1b239a31319fe7facf8aed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1e727229419a3fdeaf97c7db66762487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963607f00e4913a1ac7317c3689d8ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dde27d717cf2d6e2edcdd6b8b59c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb804c67b3d96a1db36e69a87462121490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c4d867468ffa56e2d473ce29c5aaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7f870b711481353c99cbe0888c4da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f1174bb76dd0a55d4448b1f2ebe2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0639747ac0e6fecfbd3ef740aa64e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed44c6a8a75bb954f10d3253897f9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc350510397a1635c7e7495ee3c8f35c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518f934b77da4e6e13351a47aa5bf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f642d87430774f844cd3eaa69c83df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba0c3c0bb7e31f81d0ee73a49661c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddbaaf8da267029a8036987708af3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881077ff316877139153bd65a1ebabc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e2292a6a6f65486edd62bc7363986502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a4d343851bbf8b474a8ba046c4d14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec56baac0b8702b63493324f75ff73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d17bbe13a51821cb7c28f6fc63958505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4707b904280465711527873c9567b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73bd806402112e57d0cdcb2baa4aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eaebdd07020c544ad01cb3fafdfb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd93c79da6910aff23535df2a2d57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7045d43349e3270c4b891f56bdd919510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324771e28b9209b68381a4fa1f5c320511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0506e04f573ab3a6ff5ffa1122491512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9c19908121c5a677b453e88cb364513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f06e8f238cd7a5855a4279d38a3933514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a4b7fc452a6ac292f34e6f074f47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85382939e82e5409df5a1ae6f7c74d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe771fb3ac5b53eff269d8d907b2715517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158d4ba409317207e324d1ca328314d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6f4d5fcd120256f037afb2777a063519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a244b0893c447b54d24ddbd14bd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f883a6cc9392bc83e249754f1d075b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b953b61ac59a9b4c116dde930b6098522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f5f505227c67d682044ebae05135523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ac5af168cbdae8b84380176145af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3af439e1b106a61b6d1a3564a04b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b64f24c8e9298088671ab6100a9799526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaad2de65b6b4feb66e971971831d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64207afd3e1e0e34241a8262ed18528528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f2c227597b29f9d2d49c70a3dc25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bdd0c0fccfd754730528d5a78304a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac324aeebb9191657dc4522fc2004531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9940a142a54d7858b23f8741c3ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea95f9994fad3d5965fc01681a9d0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2c82cf38259d064847c185cc9ed70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba2b8c03a98617389396e53fef48b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b559c9d7fc9168246da78d208d26927536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c037eb2c6bba00658cd68252faba6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557e7de59352b6af8ea7c9768618929538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c2653b0dfbc8176f44b7b77bba24b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235451097a3d27218d5cd02e9640b86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2eb87dc78e5e82286d2f2c13f8e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb7f5ccaecf779ceedfd1443a81b56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7c5eddf6e8ff805261bfd8f57f016543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d9034d64ee2129d03e6c7ba37a6b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda31303c41f8f996a316bdb81cc705e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e5343ee472b69c2e2766e26214e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf1bfcbf434dc530a5f8d3a8f7086c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3281bf6cc4dd1a97911ed50bc287c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf66c4733826b71d7dd270f075207549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773a9000e55499bd780c1c69326a24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cffbc26437717bc07bd3779f0f6f5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02640eb280d63915b5efd446d89b8eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16222a90b6542ed246cb31c522e754553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442fa6f36a36f7752a3ecabc692aaf5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efef65ada5e7d79e97c9ed053633fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f98a5aa3e5271d2051a935a0c53a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627bd8f21bd371fd4373c9b1417a7b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62434ebaeb5ea6e37060d17c7642c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335b9b654f7f8188f4bc0eb35ab56c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5d1e1490725f68a77f806758d1412560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd70669524ebbf880b4566b86835175561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4246cc33d4690128f2b6e07404d0df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5980221082c6f35eb5b1574934a62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab661b00f25a03d4aa8f31c74f2a3479564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6ed1b681858e3998235c83157df3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc76c073107d76f251a8c2c72850e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e8874ce12a7fc56c81110d8f110ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae9449bb072fc3f0b9daf4c08a58c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e731571dcfa2920ef28602c8e69bf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3973d516d938b230c30373e6eaa04de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577869730c754c86d03184789e6a8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f97b4e6bbfc587e9fcc338eea3004f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72da83da3e9db760430ba84ccb2ef5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3eaa24803282328f7f76fb28f37a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb2ecd5fb2a4f860feaf8d4e03bf7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4bf30bd95d2e527c4d6a15fb6ad51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aae253a033a24da69319c1c352066577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15b741e2307fe85665dacbbf46152578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6d848ea71f6d290cd60705a0d230c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e4818c04e33b517bc24841f36b75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023b2379633b12035a74cc6f031a55d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c9a70318e63ad5eb5e586255906b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e91525cdd06f14cac31a4b875dc00d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ff3020d29a0f89451121e75e771fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fcea4948c2c3b2e859553e8599d0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a45367fa50e0686c80ce8eb3219f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb49f019387c6aebe9f69238aef4fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efe896c4136fa132b9eb93f1d676e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22808e12e04fea5112480a10c97f8a0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a2fba3f744ba44b8992180ff1a32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e273f52e17c1a0fd973ad7863a09e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d24a920d5ddf0a9956d8e298acbba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be239ba87e59a8cb2b899ef6974509593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd8964b5b30bce910233387283fd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7771dc5ef1bb7d1736c07cdeafd997595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14179b3a12b9860c04660af997d36776596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c293941440ca12aed88912d6a4f1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd693fe31af931f07693c71a67ade963598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be23e662a2a20e678f6e65e852f43f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad93a334caed4444e25c0b7a6b219600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2241b99b8ee5063dfa9c90fe61b852601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14ed99a62ad9b93cac901fae7c329602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a170e57ac2979ed3876f7196332590b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cd054d220bf2ae870e7692b982e69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84d3eac82f544423015de8d1391445605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb67c03ac431fe8dbbb78fe92cdfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c5fa5a196e9ff5a0240fbe7a5a884607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83c6f2061ee3e40ca57fbea2d7f63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991961c747e276cb4951eeda46d747609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ed679d6f3bdde9c2c2fee50420698610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105ef654cd4879d0ae2f49a9511353611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe55529781b67f66a0e2c596c6611a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ddff8ee32ee1e82664d030c4ed761613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede6d63c2d98c40246803dc04ecae0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc8f738758276d8ae3c6abad3091ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4368fd71c760cda33eda1170bfa9a2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce154b051695e2d789e0a0cf5d0c5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5810cf02c1d604584f2051fd2e3710618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fca92b17370d53af744c3d3246c0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ffd2c824eaa22ef046bdb5922ff03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355360be6df240ed57e7dcb3906ee2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf0bc346c01590f742e8c76911012622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a238c2cc9533a617b1ca76069db48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a92229376d074c14ccfe02177914624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cb6b88ed03cd145493513a8d1e16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0255aec6150f34dd2412734e9698e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf6f1bc4475271b530aa78c77ef0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106d3fba653d3279b6d6c8664b5d11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5f9727f1a2da00ebcf26a66f2f14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455851b22106e12d5f06306971839123630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607522d46800cd4a8508f1e733ede88a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4b7c1b9ae2d719d9f012107b82bad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa468a797057d5999f72708fa46ad2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6c56ee949af0e4ed078a3c82e2c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56c423413a5e3a2abbc4dccef926aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545a609894de0ce881a0d632210bf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068b62c0d07ae4817dacbc8fb9fa33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec25755103c03377ebecdb182d6b62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f3defbd139efd15b9a1fcd27a533639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b6b6a611d807058091abbda2a085e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e14af7345dcda9a2e99f27e0bb5e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467c1e989d47541402ad219297050bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dd8e967f06bee1a629af334bc7e28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b60ac3c0a6ab1543886487b00c620644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c624f69f1ea91e70ef28663699ee2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30abb33c2d70c36de9430868c3fbfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f2ee63c6ec2d3c1e3f22ed79643e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328c620824be6e29c76ac713ecb7160648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e576108deafa1e70d5b46667110d81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93105e8ba4f97455bbcc5dbcb98142e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f57b57be3e14a25ff9aa2a28eb95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aa4b1343f7b7013cf2d30e35a9e5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a445884ff41db9ad63e770ccda3f1de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da138c8caa895d081e4c7d5760f74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3236b3745ad923a392469c0778e7d82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26675cf4e29011faf11a64dc310c58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb326328205c65bf4fca21ed603d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd47f047154ea1210d78b02e69f2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aed3414d318c46f67685b838d3be3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5397bdadf40716e63b80c8525847fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751d6ce49ee60ff428c89724d666d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb072f5baf833b4e88d15e7b14c454ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0071511053518bc1c73e9494176f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b36af7efa92ae8a982c8dfb351bd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58622f2fd5327a6c3d5e33bcee03b477665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df5c683334688444cd5a699d67324666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3bb10ecb78abbefa184e11d96d9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95d0873dc04af61deebb0cb2e6c09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba76ac681cb67a6cc280288ac734bcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2792aa8c2145753cab3f54074359d1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f63391ea82f8f126996e373c07ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf84789f09b288e00bd32ace27141672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757132e71651e98e88ee2f6452a6d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228f05943ea32e794d40c5e0eaa860d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca95e2877dabed03859a2b5dfbdcebe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0586983d215c9e644430480d865763676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b650b03e0dcae04c430699df61e709677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57810950fe98b35563688dcb4bd3aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67ff7dd198541459af0a3bd65f6d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d850f8f0599c496b2312e07e1e66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b71678b21884a1842fdcfd2bf283cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd7967192623f03491558a3bf05bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162819583035fd09f5f6e40da4d4ce0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f55a87765327157a69b3c5ce9fd3c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd388383ed1f38d4279749bea6403926685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afdd8bc0a81330865a1b5ea97f77b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d69c48d969cbff805d45fd5fb5269687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749a17724c0c559ae7f6b3156372d59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e20e74a2f5b6aa4dbe7ba85314d162689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6adb2406c0bb3d93e677ce0bab2aef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519adfcf3022b2811724d4043cc363d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0ed770df93ad35d255b3e49621d71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7944e05d1dc6f51b50bcfbdc4236662693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2067b5ed6cfb216ebfb6971dd396694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e62299fa0e988d0482a994d2122d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110826b1fd8bc8f3793d9c63592267c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12696c8f9a80bfa6977e611c191ef2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588326fbea4b4d5bff9517a6892d708e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1fe333949b07d78be3ae4e20bf805699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933710120aa6bfe908d4a02c0286bfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db54c8562392e47658fa7e5612c342c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168069302b61563c1926ac4f4188c9fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2e7381dbbdc5d8561b792ea4aac41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a84feb07e56d8b6dee607dae12e4bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f24ddf1ad489c16141423a5ffe47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e810d62715305e8eee7b6e761dde76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948f336230ad2c31bf5fefd5258e4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b044c5bcceab1aac55ddfcfeffa6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e7a78e441b39a869f011dcafbc22b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9884d5c72e7ecd368596b6d5437a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d5e03556c61950fe4f5119eb6239711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15783c9f7974265adc08b11f3fdc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a007fc39f157ffea0d53712ce79d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fb0a77afca15809fae46a92960a9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166cc4f8358ad0a2d43a37884d01175715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8137cb265c9bcf3a8bbddb12197424716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e863a54fdf4f99e4e4d6f9262405f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cbe5ffcfeae9d0b47c510fbd3481a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027d5be45243887d3736ba3df3deebd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d771733ad070278d33388385245d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884159a0846f37bc8546cff9f7958aff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41818b885cb155320c41d1c10ce3db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf95637fc5b83edd17c39089d935a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba6cdc6aa30d8dc1a0cf00da3dee9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4eeeb08f460402a2a4b606049b194725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e4e84d1f7429270d9debc6f09338726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd2201027106354f3fb37dc56aaa50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bdc671b6e89f6c447822e10b0a345728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b077fd671f9d63a53f55e1df04bfa11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713dd4a8ba212508eed018742d94a3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c412f939456158c94cee805ea2bc0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffa61d58f09e27e2d9b292bbd630b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09562aa4af2debb4fa26b8282d4371ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c6352ceb6d0dd532d0ea47fdf357734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bacef01a70dfd67d52137adad5d27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458208e08796366008a8ccc0bc08e547736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e1e375cdef1180c07735eefb283f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45499ab24e2301302e5fe3d9840c87b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617a58f8b2e6c8a5fe70c71bfe1441c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb643a8a2c3a4e2a9979754ee13458f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dce6ad862dfdb77fa2d27c910f4d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69de4c323b55b4409ce4b503576310c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624d3d03b55dd406014b808eff5da91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbdf4f77a9b56e6c58ef68763d6001744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97194760e62790427d49b7b32625e0f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f15065905bedc5545732e7a7dcae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca68eebe83ac4e708b9e73d14faecc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689265b7b8cb866dd965a7d5d8a3564748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92c2f1d15d32281a8174c56c205136749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e6f8821c93142a59665455845c615750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4759dfbc33b9ac830d6d812cc1fa60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bed1a9908c1c45f30c6e4aa4bb7b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b91f1f201fc927f6b2241ad724948753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee1e0d1564e7e6f2e57a48c38251f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e65dc56181bf2cee2c0eeb7e17fdca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1a87b8f5431b4408714c3acc8510b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94c0835226ff217d756c0a7d4e7bdc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da752b1039a8fadab136d29f58999a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d589e8c04d0f57ae054736034e1b91759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fdbbaf89191ff843d07637198bdd2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb72a844ba13f9fe3c85dd5d8ebe30761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40c1cf9af67bdd909ea5bec067ca11762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed43426455d884b3b505343c547ed14763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd023d282b0ef975de3cfe30aa815787764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dd3546a816480d59116c7115a7d6a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8682d62706b0baba10f38022a0e1110766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b698ea7f16753d19e618ce6a84dd5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4352235bfa1fd98aee4e800e561d24768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a7d8fe5b4c21216f67170551ad5e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9920c1fe7504bf7c938086c983f1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cde74508d1e2726342ae3267afa1a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780b7f293952da87b8455ce16c7b4f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dff032a108f00e71141bf1a7fd3682773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c220b0b726ede817937ac1415580774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0115b30174e3bdd182cc88ecd9287775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc426c73683456bf5c2bb86749269776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064422aae725c65bd0d91a96000cb57777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082204562df4d97e22b61d230375c4c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3762cbfbfc63b8a1929a247ab431384779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223031033d8376e6072fe25e8bc2e144780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de342563c6200add8c5a5400108fdabc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a072ea9051baac30974aea6cf487ea0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec89d30c17da8d3d3dff73721ffb09783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d2715657392fdfcc9c6c5b0f9282b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5f3cf6d635cfaffe85fdecd3deeb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fb6598c0e0d4b623025bc040ad7ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3938b26a7a00e4b068d242d8a2f7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10474cc521258c878aca9d7cde3d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8baad3cd15f199bfe6d080536c79789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580ff03a0fef9d2f45fdc76edc932a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba85243eabfd04af479574cde1c45f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e486af9be240e9673daf360c01edc91792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79ffa351bb4aad2aa7ec0758fa444793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074d276563efc079c7027286161d738794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784edc44c2a7256cde5beb8f1f931076795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2c8b01c0461a8dc5c297f02bc772796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef654cc53181ab49b628a240d72e16797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d4eae6a4eaae52a3a373f495b7a2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f51593c53d4a7879ff69455e08b83799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d840f5450b64c105769ced9fd939d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c0c307da45d415c4b94998118715801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90042d0e5e939a2cd98866c9cfd2e0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016f18dc23158adaee35dec1eed2371803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1767107f20baf933e1f240f845705804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1134dee8db6455cf97594f467497e4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3f2b354f5c35a7a892c23c3914fb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cf6c538521f072e8e05a037a73880807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00833e456d10f1f0d0c34e2da6736f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ea0676b4c9aaf0e9c28cbd95c714809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b57da4757a938acd368f7ef7832c3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f780e872b8ff391500ba5b33aadec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198ca781a9e0b0fc8db6463ebfa9ffe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104a39a172365464349d8969198b506813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f918d2bc222941a718cf71eb0c4a6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec341ea9fe0661ebe523ed770cbaaa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68bf98b75de8b010c3e8e707440f91816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac67d7f484f0a8ca85d0235a63af97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d518780acda811bf2038b044fe2c2bd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bede161fb53d6e7d330b8445cea96819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e97eade198969f10e8bc0d6091e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c1448802dc827f4d232d0d205c3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882627a74bbfb6d6b63c5e4f77996863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86151c08032805a41233a377869c6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce222bc62d92f794752849b1bc59f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef92f892cf6b0425fd7533c5551006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf6d876eb026a855e6b144eb047ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de0dc2605e7ac51fb43b4b7f3e39598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d239fad6cd9ded0d8f751b18d104ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0079cd79c0fd5082ea1c361b3b9da710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b32eabcdcd6e0741235246394961111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fca9e6bec8a5f7a42db44f99ac7b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef5491138252412ad80b18e4d7f6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dca283545a8bfaf6d1a6d3f32c703614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cd83d8caf0018eabaaa2f198889ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5e0d0546f1393e08a536473c1ecc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767ed35e9d4aa63b1e9cd6370414e6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7dfae6c2c9274b11b43dff5f17f5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5465af43021e151139a66180eec519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd23e63fd4d7db2acccffbef51babac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9c782fa0784f5509485eff25499d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f4318276b6d5a432df63a2fb629122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099832c35aca2db69e42f772e7b5683c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4086e8b67249915694244c4b3ed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db7387f5bccc31ec1e8e08cf60d3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3940eaebd80ad31419b6205c84d4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833b13728ab8db429e07dc603f714b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98e86054b42a90ef2ca27ee03530128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ae274dcc663a93a956b33c8063eea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b76b09c502aaad7d477495e05264a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a26cfa781ddcc9795b756501be36031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6f26e67d9a333327915ee215e174932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ddf41f065a36968e87b768521a9cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab3809e5e0e87635df4ebb00fdae9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2125beef2fc4965e92bacf0dbe69235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e216b02a503a0e6c756b217bf0e5f9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5fd7f6ecb71277b3c51d4c619b74837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e1c85b13be44d14863340709ca92b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c5595d533dbd483a50405f343695439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180efc3e4890705648d60edca9b5ea6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f861af6f6b36d2aa8cea00c711c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023a87e2148646b9c177b0fd43e566a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818ca8dba2d4696eac4cee586d3bf9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737bf1618a80d1445f9a83247905c0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfc23e6dabe3fd7ed50970ddf0f3a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc928ac71f9e8944e33a34cbb617f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d359b78b45dcf14a9e4811a5907a7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85db25e20d200f523c88db66e40e1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628e72c21d573924118bec932513cff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248fd87e4a4c4419490e4bffd5efb7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fa67f6b357ba3ccfafa47d9c5e65151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759576f838af3d709714e9aade148ef052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e87d224bcc6e22696171900873b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e428f937c67bcb57f8fb9855bf8df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5af4be8e831efb8f3d0082d0be5c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72c83c311467904e7b14fcd716863756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def65b087852c81c4ee463d021dd0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600328579197fe2242b03dac1a09ab058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a283c46285a110daca28e550c1ba959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85690d9e60387670a1d012f91c2527b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dadd0a4a8d1d491d96f235d16fb0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7265ccf4ce279d77ce088ecffef2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f38e449cd76a1155426b06a88019f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b92dee46dcdef5bb3a83cc50503b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9af628d2f35601e1fd320c3539dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5993a033f2384c27e8478f280ae366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4979bc03a6dd7d2bae88d7cc21e18167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2faffcc84db40613d2e92e5c0ce5a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e9e7075e515f5281f1b5fe47ae1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90cb37702d8641c2fd578ab6c8bfc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f457e9309828a62d15dd7280e872d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4216e6609503eda2f3bf18b25254d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad05835b74c81e469c982681b225e4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300188699433da38863ba3d8ec99e0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5280749c26f6b803b3572a43691d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f25a0bda6ac7b9b7ab4f2694e245dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0f2d3f716c5151041513f7b419d4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8dc35767b9c19192893420f6b072278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b538fc026ec489103d2b9fe3de4ac6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee2a7c8cd38dae69f5b4ed701c09b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8730feb7cb523810b25bb293b2a29c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a166c729110d161d273c2241ca465b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cdbab6d0f215da27f9721950aeb1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5bf5cc42bfa0677e12f86f71a45ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6605df88d82cb91cc8a6040392bde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d4306b4dca787d696691d521a76286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ddcb2a88d73453d4e4702cced40687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c67324a588a5ac10592743108d7d8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d25e94f97efcad72db0458ef66e9c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175aedeb93d591d8e32970df8a504fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dc6f39ca08e9783cad94621b399e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef90ccf2cc54cc678d02ac99a110c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209fa256609de30f535c21729d684d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92f5b14170557923dd4362f7ee439794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c8a159fab5e851648f7604bdd982d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92720a66a95277f1101dec6ee6ffb92196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f4e5ce48c7c04cde96bb753c285a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9cdb788d60575edc107b82fe35e7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4852b9bb3f7efd5e0e4bd8bccc5ead99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ccf5105ccfb71956adc5f6c1806be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74edbcdf052543bb8dd4d6c9d99a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6c1737009554cfc8f21159eedd5a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0419279aa6700ca4e72692dd957d059103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a864287a420e5183832712d49bd79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764a21f7f6b1286b28a50503779f65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b3a77c48eeb544942560c6d5e354106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae43957800307fb25df93fad6df17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86546439064e3fbf7c527eff8a1a9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74890aac12e9e544ca4e44e771e6b48d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408e12f36cf19afe72af4725256eeca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab8b60d88961de8bb04e61c9b6b0e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551f4fb4e2baef8acbae33848b2288b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4180a473313aa3f3d7627b668cbfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10383ecc96bb91bd7ac19134f09e6202114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f0292b6d487621f4900a6ee6eec7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd9c68ce3757586bcf95fd4d6bea8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5909c05b1ea77911cd5845661ca27f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4f04c97f5cd0b82103c84c86893e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d12f11ccfcdb6f5b6e0a00dbcce1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cb6621ed5540e9bea6bb6b040bb12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb19ee0ef34cb261dbeb783cb1b49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ecbd871af4818985af07adcde75c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d941b186939cb59a5129cecdf340f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d6949eeb5ce745f449c8c5bf028dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a0a334ed063008a29adae3027b00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be45d9dbf51113e6ed2d24ee90ac83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f34ebd06616ad6074fb1017213eb2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611b2f09acc013f52edd9c91e4e369128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795de7983900a735f1227afb7bf363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31905197d94a38d11edeb422007e9aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353272c23d82404238a395118bbdc955131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed909c9a3b43975547d4079345cc5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db04f0c4e649ee49102a1469e5e414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209efe354a2297fda997dfcf624271d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f698fdd0f5b1733b2a868c74bc432c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca994dfaf467212408411a1f36ec32b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352207c7b834028673f8afceaad5ad08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9395770c73612aa96f3adff4f1c304138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d37bb3cc7726bb86fef9ba1a22b21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d4cf50e711699c6f28db62fb1fc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2356377b34943e6334d6676d2148b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8012186c32101af7b2f1cb8a05d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707e638ecd1b7484d4590c12e68c9ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e8cab597ff4bcf5a5e819551d2bb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e30ea70b468e890f18a0c6bbd5f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c3a75eb3b54ccf6a207b4e18138f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f195cb49623ff7ded88d1d1a466fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f7749358779fb03d86c449233477148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb02b2dd575afa033fcee0c1e872ac6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde18f26b7358eedb325192636f0a8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c522f86c8d4a1f29e3c70f767d8955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd04d64cefee7136acd9db58bf3219152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e73fa113d671234fbb905413de7b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b7cfee50b50146769bbef2e131614154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5fd14848676c2429754f7737d949155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0539bad2ae4fbea067e6e29e6e6bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f8324f075ab139b9a242326093930157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c73925ce211b96fe554c302999c69e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014d387bc8e8d82186676979cc2dad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb015faf919c61c27f40e10b6891187160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff7763f0ef949a7a3d231f70abcd6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378acd285a573df9d89e94769fcd085162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4f3da333d4c8938ac5984e6ceb91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b15b224b3ef35b1715e912fd0b97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687087d48d960e6ad0c7920a660d501165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c40cebfe3f8f531cec20c379480b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdcbda282cad7993f9c0ad84e70506167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30b0bc6777e1ec65f47693bbae9ad7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1da244d09013b69117b0fe77510f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2f859c999a8a369ec4714e4c21727170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806913338d78985941fe0bd93430e94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6712ade2677dbc654f62e5a6a3955172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ee683fdf11378be99689c773a3ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ed2b5f09b48267f9c0aec9c3a6305174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc44a946eea62a6651faa075bc5ef63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffa8d0adbe2797f9f6f4acf8055280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553dddc884133b3a0643a58f50df56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596809328f62d804c0a913a35c1dfb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f294a9290fcf6bac8020563186c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7464f68bc5bb37c9a0a48eb219bb10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60153550c68d0743b1822172b69750181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616181cd500274a9a9a0526e552f35b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e33e88a8bfb61226fae46b12f6a14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931bc5595087740e65374c19915694184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392272f49039c91f4029ecb8e552e9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0edd69f8b21fc99da36966eb9b3ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb4a82962253637ac3a4a4ba35314187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7d1765d1d091f7ea4f21e6d1bc7fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904eefc1f61fb442c6e0430a85de61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa61927d902bec72b9a1455534c8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1189967a70c20f0495f6d0ccd183a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680637fc8bed3a475622e99c1015763192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec66fa916e7efcf49acc74072030c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8feb2b570a5d6a33b9c3fb379e656d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88bb8963ae6655ccaab171fbba4a42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121764e0d09ccea2f4b564e26925b2ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83b7484217973b729164b12af51446197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1018072dae5ba645d1d20cd922d365a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fa523e340b966eb5669388a44e086199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031f9eb3811e0920e418997e13f8fdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849ef094fc0598f95327cf85822d5ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc5c2b3fe7dd54997f832fe5463399202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd5927ea5a55793d24c9f68f822f8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6956b9739a1bed38664f42d18cd1829204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7c163dd12ab720e5d022d28f6da44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54857f8f34919ba6db4eee03d08b1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371a259acc6955527604cd0385b10ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc58a59e55a198651fe0db87c7a4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc08f09a697902389401c05ef3fc6f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61d35fc54883c8c6e4bce0e07a028e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db05552b283e4605f676c17d7ee7e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bdccc4b7e67c617a3c6eb2b098462212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6845dd9e054639cb61edd13a8d304213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a7cc4bc3fc58173ea596884f59ee9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4beb4647032231ddbdfa55a24f0eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51679e8194234ebe9344402e0c58a045216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656c6f39e702a73267415a1fb95b84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aba8a23dce4f3c651cb5b8b91ee438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee60dbb006893ca95b37f12d36155a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a4fcc9bc0a412d9c6af3f9b0fb146220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b40a0f1a33d28a3e856d7349f3f1af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041355a359a28bead30b22696f9911bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5436e571d4013b82c2f6b469a6633223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040143929ff848917f723e5a5df6ab98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fdb9e435f1505e704e2efc821e281225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d76cc682ebeef955120e98b60dbdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5c1a04bc23320b596fde617a48a7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49640a73b5dc413acf4f3ca7445d7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04b46cd072a27a140a13760416bc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028240cf4dc93394a58f9b9ce95d335230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760cfc2ff8fe917e09f6cbcd4dee64c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a8ead68b1242b0cc23d106acf57a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a318b3ac6ce59007e99b30d8d55a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134281e30c71281ff9bea22d644a7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573d689b074186bf33640cd9b46ae4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce89e2089771b1e48fce8d95da31b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ae40dc7d7ed696cba8a3141e536a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba500f434b9e09320d176a1d3272c5b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add89af6610a9ffb1aacecd602976f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebdb3baffe4e19eebab42c1fc20bed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2a4792b82e4b294b8fb36a5dc8fde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69651256e63bd0eea1ce6c4e90fa6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19240cb907f2009565c4548f66f2ecc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54afe0500ed6aebcfbc553f4108d7eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8368345ee5124621a536fcb628213ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c9e9babee47864c9de14dff557b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7dd758009f849260da11ac3cf310e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f33881e96702fddd661a8a0b0c38b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528893edc1ba0c285a8c8884e63ab9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322764d73369274684aacdf8d5914d1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12df07d5b4d1eb5186b808f2476646a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71835a47da8d2d0613fa9ec97437a4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07754ca180e4c0ba97a519bca8f71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475fbde775deda37fb9a8596ed96fe3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee0f1b89828c6b74eefe54dc23a56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a804a61c31c10c384af8d841900d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b506436f0a21d0cef9c4702865742257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b83906c014aaf6a97a227e23a98a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d8a48861213013eb4e1011d3fabe0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b0a7b14241a33c2c1098525ef23d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa82503198865f032e2919f4dbe98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2496eb2521a3db064d69c3dfd2581262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fa01249ef614744f44bf011aafa63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0cc9b900da783c06621e039d3a888264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce475835be2383a12a8e72f593572a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f965ecdd735faad15c672e2884269266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4308859c1bba25ccd2717f0a34776267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55ebf899c5fb162f3f6cc2ce35a668268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e88b537113d95d560a215231af47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a867d1ce7e7f3c92d8bb8b3a2f927270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422de4d071370da152cb8699a9447cba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0959b993ddae7f4133870895b0877272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe433fbc64572b146135ca9c605fd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87724af780a7e4fba45e3c02e9ffa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca73b4bfcac3c5f6c7410edd8b3707275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa023da23b9efb6ff92937f6e1326276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d0e76e639c1f765b65a6445e8c231277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351dc5df8c71690d8bf4e9c756abd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dece2d08ed23a868b3242bbc257ed6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2452924e0482f05b6e303cf0d6dc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e788f6a6604cffe309e30375210aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef4a5e1545a9413cd7b2934261bc40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37572eebf79838843f946eeea24f8a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddffedd1d632155389e2fade1e360e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed36d45882e358b88c64c13cbb6e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e820df63bbbf0554d627ab8b245ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771c37b317685a43e9e746214e6cf9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bce2a094d102fa8239d7c7777c3c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c9c65f4d86a72534985856bf46f13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e70653e24b157aa3e9bd050ca7cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98066ebc3004373436ebfcd1e8af2d70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ebf3b81c433c679d4ecaa4c034f8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a657c3d06666b15b4fdde51fc58bccb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a84d5510a2480debfef0aa6a08f452294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a75c30eb0c87b4d0d62e2e315353295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5b09f21c30ea36a76f8a4361531e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bca71412c2feaf57522d3ef064de31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01bb74c84681db888aa17a6c9e2f1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f11fbb49187bea3bf64690958f20c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bac870f760b65001a5d4f6cd527448300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745ceec00798fc3096b359f5f511e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33930d255d3d845bc0e090d631191f38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273233b2b3846ee5f737cd06ebf825e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcd331903c13fc15cae354f0d8b98e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f1208dac174d2d3e3af54bf9abbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77add65d50a2ef9aaeb67063418d4359306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25dbc6de0efc80f2f4c6693b6253b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b05c228641f96b920dadffbf3c9d3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe33ff57864f36cfd496074c040338309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93651f8616bcd448d6e10f09a3bcab15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526dc87e10f0a91cb518a27a5c2eaa3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ff2507569fbde67897d2b220aca53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42a845b3522c15a56d372385152f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a5426eb2fe4596889fce842759c81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca2f49fcfd926ba03a24af374de336315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983552033db2ade9cf313ccb027156d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2ebe571ed392343a3b94185023777317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dc236df528bfe71803c360f502f45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe687af8a5c3cee3de3b7103746bda56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6afefc0cadfa9086e0a092cbeabf2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a546f5e295222475ee1f21bc54c24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78ce8c595a86896f483eede440730322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a7bb835524a0e15f765524939bc13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c36ca188d8681fae85ae169add028324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a745c32531cc1bd3a389e50445db393325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39758a370b98ef1225e420e5f11731326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3630f35f4e8845c4394283797a61e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd37cbb276f2f2e02b289f66b33a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b2bd580ec6b74d6764e13532fdb6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f2cc1f4ed86db8e14573a1a4ced6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c297d7365520c1325b2cd0ab31921b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6eacc2fbfbc7675afa0f195a4d2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540dde0709aa3108d4841ef48eec127333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1360604be56420a1930779ce531b4d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205381b9dac19b34e591177af73a00d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc49b979b4d70d135a10dfcfb3a30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73c0b50851cadc9052031073c7b9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd790090b195e01da9e80588651b56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8878146b6a87f2228012524e169b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba11cde2806485f1694a8c96bbaa4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739768a4c5f717d68501e512c8d1c182341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eea1cfdbf3d030a31aefb72170d10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925c0c5b4b6f84d4b3713394fec39d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff8b12004a5ff4e7814e1bc5185b61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e1f68c9463902e032d73cabc1a05c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c633931989a95ba804b115d8ba0f497346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728206beb507e6617b390efffa49791347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a557572f3fcde328bee79965fb970d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04ba5666a23232b2116f7c6670170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d67b62e27a53f158487e9063b24eb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca5048c41bf919715eeda4abea8c0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c616ad19bb3a6f98ba936dbf2c7382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc451edffc22fbf307ce2004c3a33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4b6b8f157a3b5291f8dcc16fdcf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f45d39466c2c836ed52c74ca260fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e69543b17df6267c028e007fd2ee06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8291e4c9dd287f2c46b035793c8386357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342998a2c3ef6d2ba0167798e82f33e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d7f48862b7aa750185eb07644dc1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1611c83a1ae6f887a362b507512b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2e8f5b25ba08daa7d42f13d44a54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c17f98db458c54ff350034dcc9d709362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ff29915ec377fd3e74a40586496ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e1c9742d7f80b5076e43a805dd61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4e0a136f111f7a0bedf7ea7a7c963365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6a576852cf88c9dce03e7fd6b5a12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9589ae3e71360cb6866cc57aaadca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb589d5095c5fe7d9971dbf4f85f4fb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfdf377f6cd0927a13ba15748ccc0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c53e05cc6adbf5db29516bc240a4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37897a10de050b028811186b7b5a49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f80e97e63f0eb458aa2f1118de1d4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ec035c5af53a547f66269068e0d09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23745e85d65cefccacc7d3faae5b97b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778b3dc93e770bdf90c21bcdfec359e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ec43e6ad4f3fdedb9affa42f1088376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a7c8b854c60d81f4e8e63635361cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010495be9507f5c94d7b3efd1e147d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a04fd8d33ad2db37c49aa194244df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a48f367d0a73f7c9ca313ce9c653380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a881e92fdcf8261d8b25e2105f883c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e710371886b13b39bf48b38f894d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e03140bd07660251a15b9d453673d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5b2da3b3b0694fd2399042c59b4d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d6b9605bb328101610fa9148084bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771c3ec8f9fd6516f44356e3e3ff4fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95385b48ae68a66c34666e5a239a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bccbc48b451a8e3a0af889a754ddf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c7586830a3a03eedb60eab5b7651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228e7e6983190e6788c4170ff16a5f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d32b89b7043aefcdab61c8fe6084a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0311ae7e375caed3ce58a0cfd82348392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ef4cd01289d103d8d1d8c89d271d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c42b1bfa0199aa862d27c4907d4878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c569f15f3c43f4991e2b4f798f0579395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936daaab7af10ba37d0b1259792c915b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad7c7acfe67b53394776cf494d6313397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f02a593a9920a6585f26f5c7284df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d899b908df9f6e37065cdb964cf41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6463f7ed46c168a59613ae1a620e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e09bd8bdab5f36e4f854f25715892401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8e609a365c64e3a3e04979fdc8e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d62eb28af08b82e55cd00b662b1b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe6c843c93954a6f17ad1926c0dec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4eb5120b9fb0dc134313650ce4f8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632568cfe713037c1353c517b7ea1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f29ca2624792caf32a080fedec985407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5b433f3b46e9db5a6f06102f146b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e9a19f5fbf56b304a64670e1399f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7416876fa36c70634c31e0cfa73780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d45c8da9e7ca355561db170b15fdb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9657c140f11e30019a3ee8be50758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a1a695745cbb8723da9fb3e81e4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d027280ab8c5959a327ed9e2aa00815414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951364a99365ad25755ff5f93a169bd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d318a2b5c46c4064f3b36c0b3ce335416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388fc252dd81a8cc3591be9c1e9029e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f091b24ecc0fe3ef3e5c513dca74a4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612b4e0add848e0261a31c0f846c09c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358c66ae251521f98c28b60fc059e95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e0bf859efabe1f5f12cae7721624421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad5121ff991c921623a467c1cb6b4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e770cd9854a92fa6172fc24c0b12e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2090c1c02407324f401d5a5002e8eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a1e6f9ee92aea5570d14409d9535d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03efbef13472883d655363efcc501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5344ae6d4d0243664305c0c1e39d9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d471bac3a7a6686f6defa3c66a513428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fd47c639829f60482fba8b6df5c2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41784818da5487aa38dde483157beaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59faaef1309165312897aa2df6bfc76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c50d0ed30b784e4ef36ff88ccaae9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c75661d4da49b5dd24fda65f9ede56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce78533a5cfe53c70bce0f185fb649434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebf2b81a4d93cb7d50058b424b3736435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb8bb19b282d8beb3d39b09c234db0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636452bb39af2fddd73669710db1399437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf8c24e4bf5f32d7c48d4dd3f35a7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c25dd0755577c464953e708cd8d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0062fb5f20bbfb63ce4185365e3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac980f272747ed6ec4be3885d2a26f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0ed7270db228680f82b9bc4357174442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42419a812ceec3b583efae84e03ed8d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c1cd3f0022b30a89f6351fa6cd0e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e1d5c2c6a3ce004f7db5ed56f1200445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd55bc5a776c779722da1d5c8338f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca3b04d66409218b8ad2042229fc31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c750e9104315fb8dd020b9217c838b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae052bfa458d5dcce3c3413c367334d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ab98810f2ed0c2a7f579b98ef57d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b213b9a14e3a856b63274aa816900d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f81d39a727fc7fba94876f95aad5b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268acdff60e82e8d2eded94d97197a5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206ed93bacc3b86ec13cf8bce3a01e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf78b704422c73b487f50a45d1e613455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397654d0fde4db330eb746de2d9d30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21657fd8acdb33040376833a5d97ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3f6779732d2e1e746e86d20cca788458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8c53f05f6d03c8f118832c0cc75e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4036ef5da27f34b61cfc31e488a740e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476d32aeeb5d73e7ff0bb544e92db75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da702f26b8b6c0c615f4aa0c6c7d582f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2613c28064a72814cc7fad3c97e0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a786e437a77d5f244220b5ac0dd6504464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcb1ae133b7b9d94ff632b35d377b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f190a0d8fd01241578e3f623677ed7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4a390abb69329761e9854a8751c12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80219ceb7f00c2e2571b699e64c17796468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee37857aefae66c921f71294cd062c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d73afb74cbcb798def44afcc3820c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377350df787202cb5d2f3c0322694341471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93231dbf2c4afd1c7ba1ee371568ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb16e9f684f561928879fac03273b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798beb243e970dbd7bc433776b3f4f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f31ea69a04ec3b2ce06394f45495b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d8b5176117db2670c9568d9f5857e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb99e1f7aa46270ee388e38dd4d47a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43543183bdc71d5bc8a879f414d66e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504476c9802f107ef14024a19b4442a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d8053394311c874ab26e40490e55e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229de69d51c95778bc6a433fbe49b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d54b636edf1985820bf6656e12fad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dce96213fb928178e48dc45c6b65c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc476c779320632015016988f7bf8269484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c71a8caa49cbf0f87eeaf05f32c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a38251d6bb14ac55c0c5e76936e860486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e2efed41188f81c230a51a35ab12a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574aef6a7eb58dabd7593e7c6c46609488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383a073b9e61bddd5847ace53520390489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99a92c4dff4ed4cf30f669a9227d4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ba1fb2b8ba6657545f3d314c05d6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11df931374d7918998e9cb413f708b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231a9d7cc0dc09242a9a0626cfdcfa1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e224b6f85b2103b48b983eabff65c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1391088ab6b2d495849945615c9268495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da23062d0198125a81f7cbe2eac9739496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052a1faf48948dd5fe9310b3d782a26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ba5a44286efd6f2d4cd0da35ed7c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b95879df24a3aea9781a42872c4b8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d9a24c38b8de7379dc63df137955500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd479e18b144f41e15ec66d36f86ba2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cdceae34b9a655ca96a066150d289502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4899f3d3c6da1122fc20bf9305e83b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ca6c283801608e94dcf39544477e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d8ada044007803f0a0a269b8bfc76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491bc7ac7abdca1c667cd4fd702d53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f6c20ece6dfe052721a4a879a23c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00a9620cf05aa630b0760d18b3ead0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18842555db1c6fc5654e8a90df4646e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af60a1a725becb951c42e49b7e715510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff5b0d0bdb8ae4f1bc8b915b2ebd3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b667d7a177442ddbe524f884ea5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ee39a435b69f4471ea8d9557282c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183ebf4723b86a2eaeb572d08ffb7e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae93936afda64cf4538276e9c7ba54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df90f5ed046e3e3635cf56ecc96ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70847719afc0555ebbcf873cc31144517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0413c24902501e09bb5a912fe86580518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642df5b9bea31768324caab495a9407519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487921644045921ed7128ef8f9aa457c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5af4ae5cf16fe2bb77c646d312379521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf3fa85b500fd274245f6cbfb5f7e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aec03e1891a275c9278dec809cbc6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b1fbe447807afda91bf44b9a8364524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49afbeb6272348476e4e58c3c1f80bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214858d3b6d1961134bf501313e2d36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efba418c1d20dd818faa79bf3f6180527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56234656d0c0fbe09cafe85a523c6bfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfdc94372fd8b09a74eeb3a89756b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa24f7cecbd0fbe626818343a04f6e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75576abf104534140699530bded7527531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2cacbbf8a44bcaace075846711904532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09268fa84ad1de38f786d8f92afad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf893d18063b73f0deba154f25d0cb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d56804aabe3bb5464ceedaea519b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761efa995aedd954f264bd3aaf6aead6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8dd5238638b5ea720780312a58e3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc46fd8e97ff5f465904dc1b5a5169538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b14ff8492fa5259cc34bcb2c47c97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72c0e1cbca6aa3c2eda4e4264ff8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af42d07237b60d286649aa761ca2f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22e3f94748a0abd9aa5b286328adc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292390861004e710774fe048e40e978543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110c12c0f35cdbbd891dbabd0ccb1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036ab5282fa9a520025927b8e7bac4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874edf17c39713db0560754f51a8b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e258bc6e9b704dfce5bcb5c2f176cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee10f11777b3f9891271d463315b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc3d5b979017402981abb3a616c628549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2bcd8c8a940ebb4bb3d6ca68ea955550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ddce027ca8b9302c22f83a5707eb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decb75f1d54e5030baf603de6930235552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e53fd9cfe6893037a3b9397916d21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1cfa3a9035da55b174c750d97661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befbe52c0348bcd6cfc0a2ca08a2a6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d143d91d6f01edd542ab4ff392fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422503653e7adaf76536ce95c92d47d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcc1edae8f46c8fa47eaf122743d2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3b331b62dc8dfefdecefc724799e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233922f3b82e435ed2a9090bc244955e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a1f70158d1478dc324b8f34896cd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9c8a38f71f056c96a9ecee41d1d15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d0b71f80856743f0c4f2b6fa31369563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089099878dfd597a256ee386e20009c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b4d05d2f68899ecff873af362d795565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51417f9e5ff4a81a9d786b4e9e49fba3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e65d098ef2b56d7cf7e52938ec47b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c44b7335356f3fc8f46bd322babd6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793922a5a12928b787c528690ab8707d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72aad9fcc5c8bdb8df2b613563b668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c6f9658d6b7a964ecf5e340f64c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0151f6e7afae83212aa0608930373572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9ac9255ae0e66c4c14579ecdbf404573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e591ebf9c6ee94bf7c452f71586ba6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128bd4d41932945c67f0042e155a5b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc9cf77fe59d13c2397c40e5b3dc64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571b26b55641bcece2a20df000ce47d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea73a42c936419c343e1584ea8e0862578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878c23695117f3b6d1cf950573996e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb269de075b80b9cefa5678627179b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d1043f21552773366e0e0c746f710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335efbcaf015eeb903ae734f048bc969582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d2f54146445f656f2f82105521ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eab0238672ec341c0f53270324337584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1804aa9c3bbe46d833725952f9ed8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca654fd7652eacfdec5a04a668d3f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac198f52594476bc2d0cdbc82055922587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f426829130d0b31913f62fc6e2e878588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3469905e3cb4c1e84b35de288653124589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe883a9c240a33e3c030d1e95159f3aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c1550954276f1364a271d91da5dc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf7c9272fc2df6bff5296e2c120fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f9fd4445580dcc71261a2ede001b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda4fdbb0b3b69f2b6e487e19a0d71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486637fbb3d4e735dcbadb4944c94fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a449eb005bc2d4e341fc995e15ecbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d2c8bd25f5787479cd0d057dddbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ea10ff240d44bacd5938112ae19f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5400c0ff545dc0775ed73026db569c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def99060036f143573f29a8e8f84e656600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5eeefae5c8586680f008a461eff30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc656fc27582c1ab28d5c6f4e29628b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99b0ff22d2b8e266a3957ce619223c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170ccd9469d53734b2116dff04244e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba4a72123b18f62837a81fac2ae543605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb5c3b06429fedf2d4d84453796d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd990fbfa4fcd814244a3f8479ea9333607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2709a437a4e692f62e6d0ddfb5d78e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a419188c97b48206a8131bf2140d1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbfa72e2cf1a944719898f9e63b38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad3e89d7d7d6af733b8fd5c0530bc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d058502b8a2b68abb264487e3ae134612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cbbffb72d085af48cab0ababd6aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200452a1310dec1126354c6d950774b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b43906703ad8b958ef4e7eee475c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c071b978dafac3e2ed07082a3ba7d82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e6f6031364d8af9b9ebf2c7cb1b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f09a0b632985eabb3a3fc33bdea2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2378b4ae9cdf626cdf3bf00af1181f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b474c099bd3ec87e1e67ca6f9f2d85e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2018f29a8217ba28a1af4b36472344a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89666302e9f8ec3e570f945061b881d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd962456d1141276af9ed3bde57e5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b05335d58075f884ecb50202ee1411624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74aecbefd1151b347754d3cca4dbac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666886b7815a24152440170763e8ab4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4faa3eacd056e52d2a0db12bdbf87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059b9bb95fc9cc56dec26438bb7a15a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64194c98c44a9c85215272e2621eb38f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3842f918a93be2c6457b2a8b9874b0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cd1c5ab6adbe4a3312094fc0fffe7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70c580a5322461c3428cfb03253df5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461652e51f50b07521701b3d164e791b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03b0103c28f616b8291ed03e9d0a08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e6c1685bd755dc08039e8deb3a8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea7c368ca91289f1fd4c46256abcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bea39cb8c2b71267a5a8674b57e869637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301471a0053cadd713d3d10465190e26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bcfd1e91c52d4b840274b7930e370639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadd175c66cfb1c52becfd5bd71ba59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07e1e0adda218a610f64dc8b41870f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c89ccf80be567d02c6eae93fe631d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69ad28631982c34d5b815fedde710643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cd4b0d63c241839e9d43bd327eeb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e751e9c04c0bf87544f57531757450645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9b8d99a29e92a1c6a57b03e5fad2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa76e13867163e959cf38d147a76498647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ae4039b6b869bfdfeeb72c2932ffa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924be7c8e027ebdcfe7f50bc9fbc73c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3eec959c669138829112f2b05a20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f282eef8cdc5e27abb1427f910964651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca6f5f7fb0675910bcefc4c982465d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58130da3023ccd2192c10493d59a8225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883f4ca8439216eb7c88145039f694e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36804830ad00501de581f350536b5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b737f66f8385bb7421ba50557f6a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5c8c75b1ce79286381e543363bac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698d15f06591b5014df02b109ecc2d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb2bad5f755a09167ce71570950105659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a89d63365c4723d3857b7bc73ee23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7eeb9c6730ade29b6c7dafbe016e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30900b3bac1916aaba2e9f5f202fae0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899e56fb781b2896f105a8a860f461f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be93316fda66911d01ddd04842ba11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3742f60f989578f812ab5a64cfaf36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31a2e895d096ebb180521d1ae94935666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931216beec793e766a7c4eb44e341144667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5080a86e4c2a81c422a8bc51486f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd3189b82d6bf0dfd9343183403f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ec604c0c302c8fe7307ff44e0c6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a06f7a3d99b527d0ae0b8dbc6d454671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923173735fbe5b47e06854710ee93d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0191b11a22d8f8f2fe0e124db9cb55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3683261638da35f620da72e2b14692b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096eda84d3cb55aa185e63641af2e51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6f0e567723d3dec47259fcae5833c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6607834aff4008166217094aba2c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b7412b730ebbb402c709df7619998678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40848c0360a2d58603899d5bbced8f10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d5389e70d6d68bb6d13d4c5c16795680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd58f733e53a415bc958ca1c18bc6a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21761772583e196bb7305e99582bdd2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1404e140efedb6abcf38a20281dea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6d40d0eb5e80abb32d00d75348ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97650aadce267fe5f647efac6f83f6fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a32154b975f517a9fb1681b1e52d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74020c5581a48e453224e203a157f176687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1131407455290593df1377eb058b6ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed6bfb3b3e494885dff5ad4cfef66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27269d2a4bb72a56b276742bf793fbb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2816d28a231592b402012abebe63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5ea2e1c333124cfa5852c683b694f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76f9e13802b69c638bb18945728352693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717621ee55bbee5c06577f5ae9a44d9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf53fc617435edc4b457e3e3dc3b9b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307617feac41ee2a22eed3bcb12b6d75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe8949c7a5fb0c4489049325a7239697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb371d7732fa390a82d2f82a31e1701698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f824188fbd411b9d0b6220ce66c58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10da76f1d851081f538d9b4b2e43962700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710efa7af421d4d835d511e990a977f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101a2779a616288f9308d72e490e26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf891e1ef9687eb4d09d4bb7be06362703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654b580e68b738638b406e7e6a17121704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aefc9155c0cfd9b9f3cd4ea5801156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd143f9879b55898c14056e6270605c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14c23661df4b83bebfe15be6904db6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a337ffac723093bf458ed579f0924a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab14b823de9300f7f084a4c8f472a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d29f837a31125e6dfc78c94a738bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc62678f375ea36a543c39881ed7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f061a42f43c79cd5c9a1cc127f23ae0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3de11c9d7803b9590ba7b1aaccd0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62dade3a6a5773d02efddac5c50bcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef5f08560525aa0a1dce4c7b59a1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c41f347a07810c73d0902f698ab88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad29d7d9cfcc775f38019bf63a88d08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408592b4dfdcc5d452bd23f5b3cfee4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e05f000e7c63784e7b218676307e7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77670f85f7d9d44b7597cd5b03deb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce792f488c0aa6474af6c8a6cc9a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9133c966019a02fd5d26282aa917f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf9185c72d043d7905f889d5118b8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9de0ee2b3e2e9e889788d876b4d69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45efc855aaeca2d21b9eba5a369e894725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41afd0ed9f08a48c922dd9c3ff99b64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2487d9232583668fff08f94a1937a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882136b4b95e39c7f5e97e29c289e71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7261546e5a339755eee9a8f99515729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210072fccce1c7fa787be341c0cf7f08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044b75dc1facd39b431d6c86ecb80eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388069ac1955bce8dce37a407230d68a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c0cd3e8f0d254609030014694f9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7f0a976a39aa95de1c4bacbaaf838734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d36a1bc4296dfac83ab73fb533f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d038b03e58898af2a27950dd2e912f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5f3f15ca34c53488e26e53269b8ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf77571706300ac29a79d9bf064961738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8671ea6d981546a21f83f1a4b6cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15027f9944b663520641aff9ae309f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c3a4b667d9904d0e9814e815118f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13b7be3b87f887fb4d0cdd96bd3e61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfe455c7fd276557a9a9e624398b11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec361f752e71d321f583d926990cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c726a100130f0d7a8d1e5a277fbe134745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf21b165d31c131ff3f61408c1c3c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb1b3f95ccd6b7fd43c758f1573de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bf1eb5e87712a00f301078fb3509b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db1bb6f2b064a413d22d55683ea39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed1712e664f182365b098a023b0790750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919793f0f5c0d7bfdc787ce9063bb3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8922c8d35de73f08bce6274e08b9f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d051a654ff348b4796297b77ea224753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1965a7ee0a033ef2d8faf457dfb2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56115829dd8888a8ed518eb449b9a9bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb6bd77c5d5a3ed59eaf5ef53b5345756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee756f74cefeb8053536c22e08a8c65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2170600f78a304c9debff3c2882d37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b96254941fafda8d770d732cae71759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a733c8ec79c36b7abe0db4d533d01ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7118628dbbd0a0cccbce8751f15b4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475af7472e669adbd57e6b31c22303762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd25233e95c164ce267df066f0d1ee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638c572cd7560f204c059c8b760dd8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67019fce3e3a2ccda733d4477503771765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132320f3256eb9f74c72aae1476cc75766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7dd5e4d0d502d4b896fce6850362c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a268b9a25099a9485529da4b09fb3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa301a4154c7da5eaf0cbb174fbb48769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76c53a8bd656ae196bfece30df60e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fc8fa5d4d3e08e957e8e830a22787771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5291ad775b056ae1e32e3900c27f6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bed7728dd207fe4dd833380214e973773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e985d3165ade4b1a59d2e2cab03af9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731a6320866569b9cbe166d7a0c75db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02268510cc21fae88be258aa9a3b54d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a83c878b28efd19a61c027c89756c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaaa5e769914b7ca2e65d058f7bc02778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab2b558f6055919c5f73865bd5216d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d8bd37e4dd04fcbeb0213c73638f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f4cc063e78173c70e05fe8180abf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06f6494177a5fe530aa1aaa7108f2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a8c2bb1269e1f9a982ca9b733d6c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f7f150c51cdc576eb7d8211f9ab7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d456d7cea3abf563f3de4304099c26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99efdf55720b9a35718b9f2d932c59e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1304fe445e9fadc3cc68b5c3db202787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f8b4ee9aa94861ab1a335dfaef738788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b45c2e68418a94fd4cab7642e4309789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2074e0eb1daf360dd41f77ac8ae90790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e44c51470509cb8a71260a1d8fcd0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e89722eb447ffa70c2fb235267026792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfd478e6487d790d22c95ead1d0725793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7438d2451edfcfed9e1661cfc95972794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0a670eb4ed4742cee5d5237fe88fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36acae812d3f5bf7c567c80e3e9033796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021450fd5019db1bd067545d6d109621797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c914d88d820bef8bfd908ce908391798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471a7cad8c4b242cf4e9dcfacceb7e6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996e74f28d0e7ac161447a750206920800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f4d98060cc511675899b1c9d4d2e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4defa147c41d648cdbf8cab1156d7f0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05588c7907f36281ffb691290239ba3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9ca3990dfea31d8342d039b352278804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52be993bb3382bbe5bfcbe46a5d8376805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286339af31c429c0f4eab0f14e7346806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bfa537981ce96ba75365ba749da89807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818ef8739c66fb5b5446ee25497246f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5646514510db54d8bf6a8b8662243b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4e7a7bf41f59701053bfdfc9ce4cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8a68a6a5533bc11f9b9cbbedbba40811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e8b75594b1ba2c04f5c7c2f397c49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95be156feabb4040afae7122937ce4d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de22ea46b65865db93378626d493ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529434014d11fa5074985050b646d3a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27823b57eb3c6e03c79ffad53527ba29816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ce291c68f22b48ae4039055fc32a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58043e62970a94a2ecc17305e2d8c23818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3340e3075fc2b43b02ba013a2b0b444819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>