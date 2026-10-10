--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f37ca6535a7272c01c8b0682341641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd944699d0e5b20ef81123dcb42081072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1050e7fc17b5b5c465f10172da9f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66e340683686d5ed42714e983d4ac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac88f3f93f83117d0e5a41a3317e73f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47f9700bbc938c3f8235ae9f3d86e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf70678a8336eb320677a9f65cd1937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf93492a7b0bdd2d78096967e5afd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819135aa50cd9751ac727de06f6f909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bb7806c19382c35472b9198eb58c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540467089308e67a2f0c48072f0b81911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51104c6b986c7b98a28a617f5b45aa9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd7b214ef649b4e71077dfbd1c959013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9a98e7615bef8bc068b1d349c52814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04309ecd54a955bf268adb21a008bb8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbb23b11926f135d9b2eeda70d30af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda03a492f0813cb6babe2a3cc0c0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edaf2f821b660fbb7e3e144156bbee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a02a95191ec064f425ea6a51f0cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bac19484d27f572f56418229bfb7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6bb7ecd8d22810058c61f00834cc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3df554943c81099b820de6e2f50ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19335a4196381af0255ff8f9cf99d73123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb13f7730f189094d9a3f287b3eb3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98331208c185f4c937b29803e116741325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3da710119acb151c27906f77e53926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3047d7204134f8d1456da9d552c54427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dbeb3e4adaf3c793fe10f3fb34ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f34ddc3a75dbe19212fd2ac2ddae6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3c27fad32c73f269c8d554507e5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8567a03ac7978bbb06d908a4b98d2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ee354e87c2e9b7eb5964eff7ec8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3060d09223da7cbf140b833943c948433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7c8fd6db6fe6f79a1cb852cfaf7e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b46a7e937cb9651594b3d1ece2049a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81266373425bcdbdf05cb855e4e7b03436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da5076cd2823a6508d4c402d62c4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530e6ff81e629f0e7921822aaf7a1a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f134731bb9635d93d8aefe19987d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6618db7c0aa7af7c19a088dc4c8a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840526369cc46450ba169f948ebf483f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2136251c34f0d5fb0a1c5d9eb9397ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220c8ac5a57c60813ac61651d4a22de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf62d212fb2653898e2c75b5e204b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e26651c19664307f9e253bcfe6002345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d3234698d32bcd6943541b20036ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99334478b2fdb8cc58dab364f6af01ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb06b97d2ef492a6adce9ebed51cc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c60c8729ca67cb6e527d6a200e5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd2f64ea18b8630c700aba7558c27450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd6a51c75c0824bd4c3a98f3ac36fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb069a575fdbedd33c07166b5f4976652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc177d59a7b7efdbaddaddf35614c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92693789227b13c43500b99c6aa686dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec39496907408fbfe3527a4e2f15a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37282dfda2df83a64b0e4b7678aea13056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9b68c2ce2d9b65985f1b60eb2f1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4421de59da3aca6a5f1e85b474ecb9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597dcd26de1c923268e66dd5d87b6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75a53beea825356d935efad018e83560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da4bf92f37845638077603408188c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a861818af97fe561de5e6f2be6b2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a819569a35dc31aa1bd940a96dbd3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45070dc5ab11908eb8f14ca7ce609c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1542eecfc3d64786ef0bc2dd1bc42165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff92adc0cd24d4b1b00274cf1e2fd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eaf6288a2cb9c965a5432f234f1f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fe3305f2053df750615dd1e74f35c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632ff39118422548c0e7dabb61047b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaf632b0d4ee269b77e3475c37687170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79128d554a0064ec13b4aba71e187371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23262a74e27385e0379f8b8b2a3d2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180fcba06b6a86ec8c361a70ec080cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d55eaaf9b25d9d50f62ba4f9a476474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a3099abd45ac6d857f3fd19caf35e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a75ab03329ce3b0200ef5d4ecfe076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da631c33211cc9e5c30c9e0d4947e59577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb250809d53938454665484f139d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d117b87c3bb820a28cc92ea7b871da279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee5d9d6a8f2f469c776dff65d3f59e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75745f99040bf347358cba7ea15f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676a53d684bd13be9a5c0dcdf4ef5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ae2aa9521592152561baddfa0aa4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f51ffa12bf57e4b54efddb7331cfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cd87458f578edcd35db03a5c35ba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89e0a2c7f9f10369bceaa184aa19586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6003c636c9844cc2fb9a269277e06f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba45bdcc04083bfc91738a79347abc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b01c916d1a121f97517a606b45d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce8220af6a5a2b15c1b46f812485690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed987eabfda6e82f1699776ea7e4cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41193eb969851fa2cfe7f58396490ac392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e631cdfb8f4a4970ded0cb5314ba193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b146328f50dd660de8123fce73051a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb86dfc875f527509ad7113c33aba4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a6bc047c2aadf267b10381cad8e4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f644129b5dbc417a1b2e8cf4991b0c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcbf46a216f21cfc4b1687ef18593c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d7b96202af1cf8ea00369c59369399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5512c33774e7655eedae3f95519d40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393fac22e2ca1cc9c21ae51b323ec5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08088de3bd5e7a58d6ed087633c25a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca501d0b703fe17fe8a334fa80d671d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e8ed1e43ff35d2f8d1510760bdd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669db81e694be7543aba4e749a4e111105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89c99b6e85f4e3a03b9318aca5045106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e5c862aee43fd95b9d823328433c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792abb352f76062e2c3f6add266eb12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8dcb75ee0fe3af4e00010260cb0e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb324bdc49ccb494d8c856d01cb6edf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21baeaaf718956f163a2e6aca8d7c8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8d61b7f6bfc1296d9dfbc2b47880f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb50647b5c036b7a23299e255b39ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051164771e91ea66990a94bc3478a618114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39996d9274d4398668ef83dc4aa56fac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80e833b152fefa4d94bfb359b33dc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87af86158f5041794f20d726c66640117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48454f4feef51a9594d24ff3f8ce8f14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec380d62ea373a8a7897ed784b792119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44878b1271d2d06e7339d0a6b8a4af08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d99d1a42a18806d20ebda3d1b3ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188394b745d0f61dddc9dffd48281f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdedb5a82eb4e7e0fc50a02e6daa13b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13470987c99a4bd82e84e46b35542a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7651bfc5713294f6829c63eace49ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08f2b5d31dc30759c1fd6b62ca8df8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a00ef1b30ef27c7c5dd303d47e973127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088877767e4c4ed3314c1f305b8b2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1be18ee5e8eaa7aa1176219316c52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b317234cc51ec713ff3db746bf2b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48f490db083911ae7ff1bc2750c177131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecbb7bb42813a7aabc6ee13c38c238132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b7b6a5bb88e9b200ce17f2ce93b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b36cc35db43ef416983e2292f8988134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804e8805596138d1b2c0eacf7c13e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ef68a9905d6c0edeeb5e829dd160d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cab38df7c384d30bcf7938e54e247137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57be01c0db1cb69d07cc4d492b3b129138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48485ccda406bdbcb655951bb5f41c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3df971159c7903e68a1ab5d4b089140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dde3b151ff7e986bc2be4e0e0f32c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7314f4dbe43641b6148515fe47ff61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e950e10f6e708dfe8a09d9e0b2b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c6531b587c516b1091b71d9418e04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e843c47cc9d8a73d63d3f9383e7051145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf36be38ffca10bbd389209fe7fd5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0afb6fc8cce03711bc9fe20605fb41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59dee1043eaee8ba7d6c5b98b5109d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f1a01efa151eb790bf480a3982f7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f834048050950cd99e5311086a077150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73313a2df4151f3b2e7af55a421e3ba0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c65f360c105311ffaf4bb5c8b960e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609f9c90949c38dbbdf0ae0257108c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528d9c3a287fffce2a5f2459981c89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cf48f61af5be9234ddef9f0e12e4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c0247eb4ffc7a9cfd0b46384091d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7491c03c6b519bc007cfca956d968157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cf97d805570ec9c83b4ece4f7fa22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee0f88b6c4a8730bd39ad8b1fd036159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d78d3eda27a25d74e230724002c2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ede284452f479c38ea27202ef0be1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bd3a9d8b38cb994d3fa7cde0ee78b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588112e5786d0506f859a790a45abee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b9794a77ff4fa7b569e1b3b396595164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218c5930df681b9911cf0e6b97d8828165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00121abffda29c7e711be81fc229f311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d25d029af60a4044a852785a22322f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065da4f58c04a9c6ca613030033475b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50fb4b92a731e6adf6d8a6b28ce05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51b2e0a2618dd22cb0a51e135b63b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c784a1581355a0112043641eda4b9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d891f4368d4df8590a3333b2d69e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5030df00816e2ce3b2f0d26c45b08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cb34d0be11408aee689ec4732f2b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968455ac4f275f2ec0d5b23934dd2a2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1abd37ac6e71fedbdb9c28e963ced176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c4c4d4458d48d66ab63c3b7243fd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e102ee396142bd2706105b3e2e9aaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe67307928f1256954c09e6b21dad72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c7608b2d2690a3e94898ce9e45fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b08368c6acafc2cce2e8d50a599e4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5d688d95d9ed795db93f0a907553c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e1573b0c69ccca532689d447259f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c1e2fd5fa116d11b95b14e9b047de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2833baf0c7b78872368fd95e89b79b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd84c8b68bc3d27c74b10e4db6425d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8cc798ee787210b6b1f72939fcd92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c6eb5c873bffac6f974886674c90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66619f6ea491ba3853c7fc28fbbfe8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d1e04f1efa7738819be86b083afa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15002bdd8365bc41d2fa0c44b3eeed3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b830104c58e6dfeff380dbf6ba656192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f95f4a8caa14e847ae3c88f1aa1c9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd3c0bc083c3b42f439b4d083eda78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82145efd0b89be54aea61da6945723195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736b1fcb053cff3ebb270fea3a4302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec4c264c4f0608eb6a2975576cc3b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8ba99b7ac92d1c0eca6daa13850ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91c81f829db036fa1ccb713d4ef80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867f3313d0a95daeb6b962a26f41c0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa2e4d5d92cf185a9e32eb1677b53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc91629151a6d6dad1279c22aaf7b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3087331778da86c4887de2d0cc55c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989495267ffab30cb87fa48f634c9da3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a18bdfba6a337967670494d006ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39596c8198851cf88a1eeb22d344de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180753bf5eee9182a3ccd996f7a24b0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed77ae6cbdd9dd50c1dce0ab57f7e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32efc2a0545ef5a8472fcaf4200da7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18b9d90793f92b9eeda84a14ab991210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067c6a8705e1dcdcb2f286b29e04c7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7baa0bc83c1d90563ef75a8558b000212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c124ff2ee2b6b12db158e1c0c2c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf2d82c80b5441376e1fd12578b72d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0710624b89ef7ecbae37c0ec6bd5d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926c053a03ef68456c0d8e6fd2f8b0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d524c076bd045538393abe084eb08b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cb95fa1b85a5b750fb25a9b4b609d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631594934495fb55eedf28c2bc7ff7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963250b0fd3cbbafe2fc70f22784d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec96e9ec71e7f9384b5e49fa093eb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd66ed8e035440af9b059b4b213c0a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ddde163be1bc6f85165bb41a96463223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280413ed17e592874ca21274bebdccd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339e9cfd55430a193aefcc2a574943c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d130b87161390c72cf060ca478fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e66d18821da072fdba37b60bfa80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544f32e607388a0c95a68145d694820228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a79549cf7457832c066d96352c2516229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9237e7eceb46d892717e4c28c99ff4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58ecdd1e8da3bb3f006c6c775dd01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165521973fc2cbba3f184f51e26af5b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43a4b7e571d256a79ce58a280e84d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6071a1ecce149390782ec18415d0ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82112c4cd5881853f6bd087ee0fe30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ebf5a49d49e02f562760262b87c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30884bb13380643128a8183b28c867e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bf6a75aea95dc03bad894c71f2d11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1381b026c0ff2abffc02f12cb1d996239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0cce633fbdf5324ce9d29a333302b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c865f5beaa7237fa83c71d9db35f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f139ede599387c0e9092fa3b47957d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ebef1c2db700de1dc9e6b91b9839b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc90c9f99591886ad4bff7356e51604244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0857efa9fc95008033c871b9c8a35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecfe9afb108dd64c9a6b27ed42b994246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00969841f3777200115edbe72ca638247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a54584a63c3d6ed798e6602c989e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967434b228662dc4d98de6810826650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd61a2e46e3e0a45452bd0d36412a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba92c4e0cd5356035b8d79e7c9385c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c04d379ecdc56a63167f7f55eb867252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0473eebc2a76a88b2dbbffd0d0b3912253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b545ff2803cbf70ffe5e2c7204ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98d9a6e23af6d1b732d8ec573d5cc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda9ff258790af37ffe16a29e6d578256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a19f0487a26a64bdff039b2c0575257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac486cb1a37dcb2ff065311ff6cbed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19254da2108905e26fa2d97b3a99b73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4718f319f9de8a91802b2fbcd7af0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7658b98c1f37bbb1118a30d9a5a8d36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3b1f3ce25a055e713829111f0a66d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269ba2c5c4d88c342446f0332282be0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc173bb90de7df7e8f21dcf8d442dc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8f537bc4e706161782d50bfa8a01d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b18ab8258061dd2803215f3290e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93cbac2a99eeb078ee580b035c2fff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e9e5e942e6399e2c67106ffa49ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509940cb6c9c6c7c142fc35bdb8aa9e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c698dd62e10927a5131f50060099fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62a85d1c82570fdc0bed91d007692271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015d44e7ea8af8a654829af51caac8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c90f0cb12f1904cc3e422fb1f84b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43059915454a53177241149d728d48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7aef9a67f50f6cff0ce9d7f720e23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1af1d050ae871903af33f5a65a084276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b862de8c865c2e581aa1232f74e50c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bdaad6aa7c7480e7203f641362a17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc64b987b38c8568221c01c4687cdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec66b17a8fd11e6a54778a6ac2ae78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fccead65eabc5daf83a7cd7a3a717e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d9fb257443b911e3bafa238ae450282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a724adfe9b6f458c7b224763c4e246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525093d80d68c83f5214c115e4e4652a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133265b80447e001650620aeb00738f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf819d82400483c5cf66e3c020456d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7e37e620fd8413e1edb575a9c36a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392ca3f2f5eb564a9c68e4df018f25b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb51712626af6fdcf9a4efdae04acc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1122306700842b9a74a0f004250c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be89af59c275c38397b3d8c2b8ab3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343a26b2ea4938d258e6e63de22b9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ec38dcf02b5d893c587f2d2e3f92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762ad433d8ae6fb4ae1420fa8f9bfb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615fe6731ac49a07fa8fc51355f31f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26935c934a3fb10d94c5e3444e675d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad730247a38719d3e73c715f24b71c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b51c91f4a98c38299a8035d4044b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d099dd45ad2b6c4adb8146ce0f7dd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22537e5c33e9f678bb1749992ff8d684300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf3a9b085323f6f6cf7de266c3d20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58a7e49964e5ee4250577930e4236302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f13b1172e49d131497f28c64cb45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725c5d1a54d69db0a8855519e91dec6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce6912335b08a16a5fc891b9dec3f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae682b81d968652a8f3715a60bc34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3155da2c3083ae666ab673405d6da4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c97a9b9a26bd85a1eed9c08b297bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba88bc439e0c5a581acfd2ede4494309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bdd5b302536d6191cd722c595886a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9cc5cc2fc651695450356835cd1ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce890ca5f75264e67b8fc881350a50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a91be093a3c48d1444ddb1a594c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fbfcdc4e2f548dd4a15300d6b9ac7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948029977f27e50d5be7d0e8eda080e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84e5b40130c4c3f72a49e11d155437316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1f308adc4ccad9d13d50a8dee8a47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcafa4a4e94c6915fafe1a3cef70c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f3a67854831fd14553dca6bc1b8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0390a9219655218a6f321818cecddde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf686fec0e235bb95cad379318358e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83850f2343f117b91084811824d854c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c1517c28001079539cfbb18fe9718323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ac3dfcaf1e8ec4461c249d35dfcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c137ab939118ba5c3056d796991c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02cb89f7ed73b50bae0dcb6e12ca1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d7eefb9f8d1da62e20b636d6f65c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5af7d943cf953bfb050d6df76c688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b255a4819ea5c60f59b37c200e85f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d149c7f52c550702fca526392be1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041aced5aebd98371c4f61283ab5633331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab8a8bc574d201580c1c240fca444b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018b90bf25356c38d1740af50d56c9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2cd573a20fcdaeb2532b91d5c3b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397bc5af15f3f9fce4ea038c122797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2dbb7f3fd250e4df1764e14ac9b71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a9c5fee141a02ca6e8232dd5744b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61cf947dca65b63294ef7c0873420b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd7f1c5069f777f4b2fa8f232c1533339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e858017ecfdf71df4f89ad948039340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587612ab446ca1716ee4d8ba58f8ffb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a693d396feaeac888f775ee3fdfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48651843dfe175dcb856572009543b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26432212762daa20db52da033f3f9d4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c536de673965775b451d0e4b7eb23a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c151cf66531c012abbaa8d9fdc8b4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49045b69efe6d15b65a4df8047b165af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ca4de4d28c3822fbf303c22f353f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355cd41f7b39aed30f9d67c29b47cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f312850fbe90d161c1a805d7fab1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168a9adf7d788431618cca5c8fd31a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15260306ed5c622fa2815b1de8a46016352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6521c867389aa7e4913f224af22b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5271f6e40456df3dd9b09d5e5f19078354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbc1411b3d2ed68c6fd1a65d8bcdfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7487249bc0381800beba99b310d25f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd9a5cefe7b0338b310d6233aeb2a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a937056816187f9c9ce1bbed65adb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f237b8071d7ec6749a45b78de55a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436d807e51ae4b3c3331504990d6e04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468a9bc35b10784a91b00e65c8366b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4827ab6ffc1f7231b6a4a567ba9aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d925046766106748516b25e11c0379363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821ab6ab43179384b8d2a8e7ef80929364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da67905069142b9e4fffb3fb13ccc80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213847bfd14c6e77c354ff60850483a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd7f632e41f23f7d765140478da90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa7a850044d95c49ea198bbae49de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f65b95ab7347f68cb8753589ff54c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50e6d71874694fa2e79f973fd37076370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79fd29430fe1521d8c08eab17fad72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44da317641400047b75d9b0e4b306d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62795cb4a2e517aa8b238c1f11d90374373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e60886eb87781ff5e087ecf266d60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b4228223e7f95d3d8b26bcacb1d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a986ff7533bccea75ad6323b847e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f3d0d9f23820ea3c0ca5f029b2f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6eb866fdfbe6c9df59ee34c2b6c61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12a14b3ea501a88de98f02c0b405ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1fc66d4aed4a92db587f77568eb4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994517465c1e79f309b33102e927e2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282342658d71231454b11356e39e907382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41da40dc6cb75d1ccfb84ee4c68575383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f30e9c59e9c95394b484b555039d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a59bacbe4835249f4b2b21221d4f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71b443b565c9b5cacc6530d87432db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1e0a4a40620fdd7bd76bf83c8d2cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624d9aba24c06441fb4646a6110cba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ea8970744ee529209348add2114ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400080abc677388ab0635a5406e6e81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a443aaacf516efc4ee00b5d65c73d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605118d068e1420b2c22f3ef3c0531392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee5e1c4004484bc80bd3542cdde36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a59c3fb6d6645134e828fb6b0b937394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc7f828f697f6d21507a935207169e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c2808d705c42ffcac2b697ea3578a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ed8c9cabadc6ce2fad4a64438eb1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc133febb60abee2cdb73d3e48696302398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48035197c038fa2e294a78eef5165e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de260834951c238d3f5efd11f33ef8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7905b58c72b104c49376b3b4bbd67fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd9f6f5390a1cd533a914c915c4002402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f38c639916daf5b713836753f7f8cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932126cb8bbdf133a99bda9a3777a64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ef357609d298fb57eeac44545a476405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b269ae7b1d538d690766262a1a79db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24076b56ac088a97743e94ea8d71b9da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f47ef4104dc750fa5154bed085aebd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce4666034accb0c61d56b4d46c0fa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4b47451b0b4e00ccee6e7aa71dcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb05a394b510eea7b8c401fcfbb9ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf184da4b3db5da70a072f53f0d1bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a8b403ddf68f3a915caa01b4701ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f286d2771dc634e1563469c8ffecd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5621193c17086c5dbc3226362d6de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a514a2d8edb259513db34e16872f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf772bc118fc26f5721b02a6c1a8ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a430fc8da248bf94354e2b3c9ab5ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ae0d4df1f77b1326817188349d8c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca85bec061a5750b7072be7f548fe3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04203e0170f573a87bc2d9b4d9b15d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd17128bcb8c2c341fd0eda108a50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b3cbb8634f31eaf96198b0ce762a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999a63b386d59ba68c0c274f61cd608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eec63196d37ecd6167078a0439b46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c659a4be28be950834017dcd03b3567426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d1dbdad1db4e0126ddc250bcb0f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e964d494ff445127174a893020cb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215950abf65d1d46105f34c51417dad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405dd0fdf4ad3129ec30bcb750baadc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aa72a532aaea80da9cfeeffd4e055431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347008f60b407032048e6c990d376b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4237937f734870ec7f2db8c7598175433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ec321632e36d40614a9030c23a757434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7d7025e33de36effc3e2f08123321435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f717ceb9e6b9df0d2a9c78c8ef6461d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5b9ed5794e68835cdb38a36a31d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6d2d63f99adfde46e583dc772da94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c8ac98ad2ece1330f93f454a55db3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b6e94d14ca9584fed4761b962fdee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af1fdc8ba8c49ccd9817aeed85818441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30560cfaf0cd3963dfcedf0f146829d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a385f1a6e568b8bf6c01dc4376bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0951cef33eb7f4772e1a12047f4076c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e789e68341db3da1cc877ab59f7c13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37140bcbcbe5236f6468a4612a296f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274326f6ab0b386be9cf8047ef6cc699447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e6c8a6ab6c643a1f7f17697f051a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f47ce9ec90708b9fb800552c217c3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef9db1094c5745fa06bd7cffb8a19d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cd1dee431172253594ab733f7d981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f84e5d2cbf47e627043fbde55209452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7ea228f03b6f2181169b9c5f49372453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a719c36b1c6f3588e08149534c22a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86538cb19e1ca53dbd0c7ed7eccb46c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaed4ec7b93586bfa81c7185b4dd19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b525f48b4ba157540141a8af78950b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6143e10cabbc210ad265eef0da06ed7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab407093ff18f22dfb8fa5c0b8e5f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc950276f54b501a5a7d3ea88a95d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba8f78ba1f42e00cce802f43ed050461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160cbf5158ccc0385591352c27646da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0cb4294f0ad1aad3b272467c95e68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772841f8dc2d244d19110090a53bbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9de2d751e37a8695bfcbe30c75fdf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf52f682da74ef1cf323ac2f65fe3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0dcc2e972e01603c0b9258ffeb288467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d26acb31912402c11949ae666bad3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c476f0a557ac650c7cb6cf7ea1d36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acad0bd2353269b352467415c26445470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450a00d29effd22cbd7c36ccc922ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c33968d76a41d9f222d4949dac8c47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658809c6dd61b584472f386a577367b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c93e29d5ba232d2c3fbca6a1d3e7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb60d9d5be552b85d8f2120953f2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30cdbc4df780dc6638ffa94e3c9f78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a1e2dd7264df0afe750893e1f4c06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883673338de688d6c5e2dbb5919be6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294564bb0599a2cd8aa2070c292c1413479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2effa5a8a3957b6c096f95ac9c5599480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b436f30b19c0b1d8bd887da9166c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528540ea6a0aabf878781ebe1c1ddd14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daca82cc0fce0f72e3a84feae4db0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fd33271ebe8697add36223038659484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8947955365a95222291ff411ef6590485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ff7fbfca05d3c286e9232bff788a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786782f47a5e4a5e952476530abf8afa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bcebe0d8bc6cbaf4e50a373b47922488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886dfd46f252fbad5082006b178abce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d3edf1fc90edb78e6e8ddba08550490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a28400479ab9fbb7757289346d2a2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe1282e1803c4274cfd86238a53be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5be329696590bef4783e785eae0c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91680b371591070af63edcb839faafde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd437e0f7b0551a9979eb442f02b12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8b03a5245feab8fb7e21c2d16d54a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cdd7bf55e30f310ad287f97b8ad4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ff905b1e7d0da69f456b03d58390498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd4492646673671534170b3fe5013f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e11bd42fd5c8f7315acd77b0689faa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca051ae099db513bf0252ba80c93b40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e698728fa700ed1e16885ac06c30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bfd5cd5352f50017a597b32ca0ce8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464b1879cee78e609f737e48fe8f580504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6381de6025d083182cd090babdd35d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b5296d36dbe3b5b743079d8302619506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a3269321158308c10e1ae52051729507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a0bd76a882a5eeb3a3772030f2f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f6abc61ef9a17ea1188a513fd5f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5941c910ed2c8f0ed0724d3aa7cd17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b76bd84ad16f62ea147eae825359d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2476f5ed92ce5582641fc919a0e690512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b2ddda0c5bcb8433b32cfb584eaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cedff2f540cb7b2924f9b7352b1e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206d47f1461623db170dd1fb0695ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443fb23b59675e0e244d9da8cfaf1ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b0a456a74e59ac802581306d30b9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386602b6c2d09f2b35ec75996dba8bac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ec3d63ac10dcef6e81fc61f57aa91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e787e89f320e5f2123e85ebc8cdf973520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524522e83657bdccc7c6554979395ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2304bcbcc2b36cd0bec1686fd31f9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ec6ba7bb65ab15ff48888b3ea7e41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba0f172974f9ad4808db264459eb31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614a27ef7cfff3ed7455cea0fd93aa7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf2c871a1adb89342d91f84c42dba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4490db98dcfb37e9e88e69563030a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2851ee8f7aca32d15c6dfdffe1f78c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dbbf8efead70826a39918ff16b13e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f16ef09a2e2b71901ead7e1446fe5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef19493db0315243edf46d59511c73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f7e86505c44d374145300a466bd98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338484dde724812cb671d717bb98e0aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71839a191dadd2c8534321b982e0607e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d63624b5d5caf55d26a48c6df64a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b3df0ba868ec4ec29788fc674c57c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffd9be83b7fdae0a65250f306bcd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6bbdfa418ab5514d2ea192b1148ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88b101c56b42dd26284a39fe06430e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c32cc231ce1531941062a0b91c194540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2114876d176fa47af9f110012051b25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193fd6e2284a27e19dddd5a651d287542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d53b2e1c60e5a25e2485f60f98fdd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd99c0e1a69edee05625477887da2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08710260937a4730ada01f95c3f97d90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c7b6b545fae231726ec7a2caefc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bc56cbc9428b38844871747875f64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0049a0f181ac737b5e232afa529db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71fb1b8c221f538409239deb129c1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc15a7e310c5b6437fce1ebbdb4885550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a33b58857c47258bd14fec39e1b2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f870210ea4a25a78786de0962d55cca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba91a805b0d80608bbf3be0e6b4b2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a1b154e49427852def5199e1008a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a4fb51400679022788709db8c20b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c342c4fd046d42b33efc0b68429806556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee465a8941d7f2d0f0854557dbd1688f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764c644989ac8bbe7f54574fd6a2e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc727e7a5da28623d6f2ba766c7d751d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac28563c4e19cfd84f1993eda41f4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bf2929e89cd2340a75e1d388e389c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5389b51f2e3882a91b842f327c65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8df410941d5d63697837418ee80ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcc2d520207b10baf449f106485120564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79c28d8a3467cd9cfa214f75b1f9a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101d50efb2c3c26524634e486b0f7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603906d8f374ed2d90057ed18efa4f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a5e06f5775fef1187a2ffda32e5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ddce6a0851abc15bbe2efd7848d7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619327c92f9ee3de37248866d80200570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445d8de81084f8d5ade71a95ffcde5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939933d40bdb9bc1ccde6fb886c9f56f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839748c9f4c7e22756ace7a2e30a84c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c152eea319ec74dd9ee3ab8a24c3266574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a900819be6f54ce510d51e7d5300ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fbbceb5cc6100a63945b11b7f1f11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a864389c32926c1516b3581f9ce60c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85d4140e7574175f8b8fab0d5edbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65c9ec5d96564acc6a4df568617261579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71580647b8697fea8a518bb37940cf5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4df27cc84606bbb9ef02a6af09492d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3903049bd05dc1e4e6acc3e0fa9be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd62ac116ee4fa698f7295474adec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfebb2c98714c5fb6bd5f9925487ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc671b9d841059e4120d5c7a245fbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bea8c7061c49e94c86f8be83d26b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dab4c488d7306262f5ef5993c37ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82853fca39ffba685f8e15acbfe86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08815c4a2e2ecd2663a41bbe6551f13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656dad3f374f1e5ed574964cf2a3db8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c996eb37857f5f0b18dc766b18de14e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f10a0c93435e6db1b6dea68852df21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab898b04b758df5e8451128f6cb891593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab994c3903b6eea0454073216667924594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6967529df205ab38a37460c0768f35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a629a2249bc26bc51e06f641f1436c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b5069558b4310287117738df2c66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec08c6ca9af7a4eaf18d1d13156d64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8544662226c19d10294b17ffad092599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a653fbf3f9c01d672bc490b32f46710600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc53701bb124148ef445e53f9c3272601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e02de7ccad9d6672ce2d15b5f7729602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469b0c4c67d32ed2056a61a07d5f73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816fdc1f5274a359cdf4229699c8985604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0588e161a3db1888ddeecf2d216f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92955c7a869024aa9d4a464f0134d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29e3054737030d79bf01f896e65cd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5cb5a3f64c56cf44a2d8b6b4b71b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d718a93e522f79b88752fc4c6490609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5afcf9503eb371d33e43d808ad4a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cf2a3fa0de537e6eff1366410c1a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c08b7b13ecb75a539b291b41f20d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267fcb30140dd477ae17c4ad9f3b8d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7a4264ec14dfe9a7e0846a015715614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53358362cde4215ecd1e020738922615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98a302bde358f0ba4859d047287024616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3595bac1fb54cb5bd6902944d31a93e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f75148d4de24b5bd81f4b1cf796a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf43592a0f0849c5fc29fcc3b945a8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2923fb69362b33122a739427745a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ce6487141cf7cffe7563722c4cb00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32b02a353f1a0c2969d3964c4aa679622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f32d1de7ee333e26c2ad04c94eae0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0c2814a86bc39a0068d6371a8e73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951e06b712fbce36a7f55d523ee2d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4253ec0b8a0a430668b0321fcb62c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292812042298b375ed3ea53b71924602627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037d9ce6b13dbf593d1fa20f0a3f40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a40d34b1a33c19fa79892c93c8331629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584d97f62a1d3e5568d943170fdeb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ba8c73d4d9cf1848d1d7ef4ff420631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f5fd5fe2458329957bad873331dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eb4a638ae9c07031b287d1a1fa169633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092c9c0641f9925cc2dc08644067f32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822da75c50387c17f07401f2d1e5ea92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408936c6192d61a7eef746460b027f9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26722708348b1869e359ebd86e66bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c766e1e032af394c69b7a937b0b66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f29598d9a88378ab56bf3d8b5468f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a0234fb94cdc7781b5085ef7d53c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d1495e485835250be634776862cdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403a4427e3b91035b7050b922817a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993ead58dd5af980729d0841dfe64f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542dbc8a3f89e2be0ff8e0eab1a916644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19428b1e3368bd4cc1b34494e7ebe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f7e3490e149d3175f6246d3d712e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab29fa3a654b071fd95847252616241647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73095be262e03df80d4cd47a81f28e81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0d5bf57b73e5d3d5bf9e48a4cdf63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73c47927a2323eaed6fdccc66d9e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0425ac946620b46137a2183633971651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303096c34ee04b7fed670a253c098f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0cd90de3e0baef163d0ffd4c1b86a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879125b5e0b1e21308ae703f53791e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d17abdcac5c69c26607a0b278d7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d5a419b6292da6cb3a4be18569c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7cb83070a965ecdadf944bb6b21af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0864ec91eb45700443ea5c11daca59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72424ac29286f1631f52344ae6a0f39b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2920bb4f69231e1d5a68ddec57eb2c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418c491fc266a72f5e36bb1c044d21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14a62a70cfd2d7552666ba47b35f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592c1b3693a4b3f9bfab0679690bc02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841f2958f483700377587106caf39e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a9b5901254bef4b8178e0a11b53c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a781808d8abf3ca1cfca9cb12034666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21dbd6dcd864e10ba0c76f05964ff9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aba9e579ba6c2f242b5b7be548e564668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584814545773dbad00014620a12652c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20233ba6af97670841fca8128aa14279670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c0ae805c71969cf6a414041f8ce26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924cf88163ab697b319290e85ea8d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5660abb043c1a1f225eb0c889963216673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625a6f3d638f013ddde7718d4b6928c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525e5e970baa8b3ae42ce192b04ea5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78503cbb59b8b2295307663b0ef2ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc33801510a0756e8ddaf81103bd37677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e260d4f17e1199b074c3ec1f43b1e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688988af87e52b8337e8e519d44e34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce00cd8adcd6458ade452c326804201680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d64b5e12d36598e0808c6976552ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceae0d62c3364b5a70024b0dfcf982682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcfdec6adf2bd669c21a4dceec8993683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451940c9af57ebef402a661c2464b7a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c12a8884659d81910014a50f0be8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b4ac091c9b6c8e275069b5d03f89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0620721d1755cd8a9145a45a31612be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef836c4169529101c2f3ddc3591f953c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb37d405f4b7028f4284e5af330981689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262e02bb023df879d6156ac61b4af76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e556b052f5722078d16a388aac49d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e69197298bed0334e8c85bcb61373692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557defc39b3bc79e8eb7f8fcc3d67f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfce38966d90724373c80a0c48a05ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f6d86a4bc4dd6087727dd38348096695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35570a3499ce92b4e05eccd0a06dc968696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086eefebd2faa3c19fb0b132a23ceff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ea1ac9b8bc899033287a83086d43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08efa745d780476cf5dfb59ff9273699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaf94c43114a9fb060f22a7f99af56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca54c0582ea0bc3c1d30934dd442d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b787effed6b0944a890d8c7562dd0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de99d96ab8e5cce97119849f4864c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bed8b3cc470816174e9ff168f1477704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6fb2493a353e76b37e7b640542b29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2deec992be2afb6620e5d409667492706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd307011f8ef706026abb7dce438765707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cdd8ba782d3b2b972875c6fdbe509708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ac6f12004c5c2d399aa8e702ddc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad516c48496659172a6227ccc17f4a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22879eb735becad4b9f3097198a04590711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40aaf7574172663a4c2bf0401b97af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164f05477e21595d40a343496a5004c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b461ad93cc82959c4a93081965c5b0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374ebcfcd98ff385848705aa4048162715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894c245f4ad52e5f262f04d2b93321e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eb60d60c7ddcd3da7b4c39a0dcda1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e66eb78005dab95ca2f938fb1a1cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae15f6b062bf4df04bd4c17873b9a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9a161fa445d6ceb7052cc8f25d552720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002a616e2db0c142ac3525ed2ea6db2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d209eca3a4cd60596d85a43751f138722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5eaacdd97ff2ea00e3e7b1ec89ef6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b1a243c16d9f612c7abfba5befc4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f568cb541c1c8d6c3ae95b2754521725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add869c791d12cdbf1d42b950eb8915726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49315d19a2395d09cc0543c7192c1db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa05aa7aae5f8b39cf45d51b56caa41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325dba4443bcf07805732c1857f8bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ac6a4a62e0d729cbefdee233d0ce1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3c65dd7ea444d02d640d4153484b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0fd9e88158b4782f9944a374a4f2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae99f413199dd51c28bc3e9c0d42bc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee4dfc611cd039ce4aac68b1a1b09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4b5602811898e4f1a54948061e184735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7c2610245232abae6e458d610c8dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ee56fc6b8a8284e94cfef67e676b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeb57e8229c35f02dc22d0b1e0c72e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa5b39a26ed50d7ce1f10e080ad8e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf5c89ef52c98a5d124c582c06349740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86876ee924b4d4ccd081e279cd3a19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772366867c0b8251666e6f1f7b6900742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082867e668f4d641cce7c4ade3ada3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65172856e7a2e9cf8980f583f2a01c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701b0bac0d7b77315eeccee0ee175e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc9e3414fb0c3a740a12548f51114746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cc8c35bf9d0615966e4d9720fb72f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4d86660193a64ab4f69ce95c1b72f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31955464f1345b0aa6b45b137d5682749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02c167960431053d3f051ea0a08f1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a128ebe603dcb653fd04cf3e3cee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015619ac4de3fc9b009a8b191cf4392752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d95966a619f93ffe60c1a7d733dfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10813fc6a07c29b1dcf5846cfa9a62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a601f63b57c4931d083ff0fe1508416755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd2beeecdfc1087b7a203136c0ef30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4357597985bf53394f163927f376c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3555f52862b3710cd71edd46ce668758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c584d27051d40cbe2555e26c03202759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f75af9939382264197eed2e3cf27760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753f27eaf78e6fe2f29a3c61db27fbb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a685c4f2f94939add4e889887cea7b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20507090f725ae5a986a7547d561f40763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7167f78450aa15339d5db780d490f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0c1bafd662e0c205293e189a34a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad9597c1b25e3ac5dd63a2081abcc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da1292f0e55d35292a51e9e5f76ba2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a78dec9ad96e8f75fa9ca017ca0a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e0d6c08a96a062e1ad897a14a6af1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132022617623b68ca24ed9ad849cea6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d64cd65fa6b737b0c81e84bc59427771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9beae2410505a4f43be9517e8d7e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b533018a9decee3bd6667e118dc39e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a1f3b5f3f9d2b85734040740923cf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06630f91d09dad473fc8d4a14a255fb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff091d5f9a8b8b2ab63529db1643195776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba405db2292bda59fb656f6f5e4f21777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2ac8b4597e73465e6a89e9fa03779778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce1fbc3a97b3f401160bc62d9de8a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33099345af459f56185637bfb020d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b578ee2f8c8ebed5e31deaeade4a45e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e594e307d04e7b0ead5a7bcf336213782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a5c53bbd3263636d9a4595c39d778783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fcfe31caa040fa6d719f3e9d6071c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce720423db6046adec3a6f2ff2e6e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c70bf12618fdf9de2a8ccbc91dc73786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f85cece86002df2c8b289538e4ab8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263efcbfaa2ebb4d85402ea73594e05788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18fae0bb16a579dd6034705c0cd04789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99940cca4503d31596fda13229ee49790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bed0c41ed059788646833907df55a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11079461e2103b6ff58da93bb386b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f24ca7712fc479af20cd1964c1b0be793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c0255cb7af2b1cc0a17dab64541b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a352d7593f21e71e9e73a335e4f7795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5231f9048a95396f11083ed6af457e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de15896bdf01a3c19dd644ac7b5f4b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab92a373ab8dd4182c6be7f71b01243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b035691057ae052e53cfd01d9f50f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3aa66c296a234fbb22e43b28ea435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc55bd464c4aee387152668a96a964d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce7488bc73217e569172f2f0325467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077365e1e69c0da58e40b3e8dfc70d378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd59134bd76ac9013860e8fdd42e749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1e536e60cb0b9365c562f3a7a58d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65290b88c6179929c2f7f6d8d3344911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651da22c994023b1a35715c4b4f5770112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d61bbf71695816e87bf3da507b6b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b2193b5e4c136be4f1e41dd02472f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47556642716de017cf62bdae1ef3acd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4350fee38551fb576f3b8c3c7daea316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088ad958a0e46d2efd3789b304936a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6204f13932339f5c277f395538fac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94d3684db712e04e11d8c16ba6e34319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d092dde3700d69cd7c76c7774b9fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400896c3f7d93d9ff099c61593a829c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49919876301749ed43057b49b6b055c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc97823f08036b44129b21e570681c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde01bb00ecbb5bf301657044408e0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b36dbf3a802b20d971687d0a1097625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6729a158494fd3858f50e2f6b9e1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ff63bb86065ba65a44ecb8097ada27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b515c6f9ebf4bee8d6107027ff370d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1f560d3f930755be0637a43fde22f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab286069ade4745e74ac2fc0ec052ea930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b878eb747ae97e47b64174dc4012be931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f05de1accc4e811b3ad3946f5744732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6209545832ef1c077c975283d722a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21a5005d903fc1e88d8c9e1e2f2fa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d16b76757d3addd3f0ae229e32fa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b79b63c0012bcb7df4b476729fe9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd51816dfda34f319da3de25706a4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c006158056bfb25b26e56af573b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718fc79bbfa6a47986a9249da5b0f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2323af15a5d3559dedbbc972e863340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e398fc3ac7202b94507c3f39544ac0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d6fe7e805065c76035c2c33b3085942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbae74b200a2c7adce0477f59a3dcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ae809ac88acde570140a7fdb0c2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e2ef9bc5fedd741af632dd96206045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f7a965df4860f19b60cd08d046d0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5cb6a93839ff6df5a1bfefdf8566847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b448e502ba38b8b8fba02b5a96b5c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f29f1f44c782f06bb3af627ad7c50c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c2ab9fc6b8983372e6246050dd6d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b970dc03ecfec6475617c511de893cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba01378a0eb7c11ed9b51654ea2d00152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f8ac119cad14ecefb819699f582653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b4845becd572ee3f3d22b4f6ba80e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9dcc615358b06f5073290e4974fee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae266c236672f7cb4b5eaa669c2c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52dac98b7f2eb2d8f2eb8ac2e84e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59d861234b3e821617c22159f3b3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df6dd0c70ef980f4561616b7631be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683e2d37ab647742b77e511d5ab25c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85159524b964ef11ff9a2b9bdbdc855461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0677fef65b2a2177691fb2f83dd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a4f10325a4962ad0ea6a624d8f1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe94c315850f3136ab4dcb4686e5ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39f26e2a143988833675b5b3b793965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9d1f7a69009ddb1786190f88a4c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd16cd63a90ea9cbd9f335470d765ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c688fae41bbb4c16f39868329738acd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c503c70afda5ad72402c082d0443d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992749d7daadb5dcbdbb9bf87327075a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e86f4b00d2985cebd121ecdbacfc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a189ed122ebb0a05b6f5213ec339bf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866882f209792302e5edc377ec7113bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef987861df74e145520728c7f305bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fef3f17a8371cfeb94a456015464a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d2bf2b53ae16a04afc21205d08d9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9300f182fcbde4c029c06f78a0099e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768c01aa42982e5439c4951469cc8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b691d6e598fd09d4e0ca3cfa4098d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65788111d2d34c93ddb13802403d35a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa41f0e75ef4fb9803bf2c06afbb8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241759383248054c538527abe0f831382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9bce4196394c068a08f8d60945de883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89bd834db7701f90824cea83b081e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad6e6a049123753ddcdec336ab8eb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585c6d7345cb7f5a65ea255b69d6c6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63e6e7994fcbf3703ebc9254a4de3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32eabe8951ac3a5125705870c09f3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4df48a346470e5341689e0a2e487689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18a7164787ee67d27f60abdabaefb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4846b661dde4dce8cadb4a39c913491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7052da3470fb0a060fc5905cd9ec3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e71ca3611cc7c0121c8ffa85b1f9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307780ad449ac5d98547ceda39200194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0850877b7589a734c98a70250e3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7635680e3de794aff0a342d91cf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce7de0befa66963777849a2791ed6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7266e32205bd34c81acd951ecfde2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1fdc8a051934858fcc78d7f5872d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336c96392a7fc26605d5ad13d678a09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304ef8174ea2bfa1f0458bacc7dd95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d99ea34e8faccfe2a4a7d808a5122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a5c91c8a9feea84887d4be3e28ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f87ab2145f4d8690a862e4011e0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433835c1bf7e24c5d614ab5ece9ac9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe460aa30dcfaddadc9a7b8974c3a75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d7959e0c1da67df3f84ee8820df8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb80fcabe2dce06ade515d68f1c26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203704e703b98b9d8d9a2371c98a9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc87c14f9ac74bb483363190ddc4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00be1064689a7a89dfa069f5be339f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb07bf70174b21bb9c2b6582d10c36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55e8de28989506d47ca6c27629748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77248ae3f21c4cb17abc9dc02b2d061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbca00d4c18763215b620582949f82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce93b44163369dea06add5a055a0c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33982cafdd18bd52673e366a5340fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783550e695353c5315446e0d52caa9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb836597365cdfca6e40674526ebfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baa826e95bdc873613a8bafa39bf3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b5a9e05c27165452ebb61916d209f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91018aaaec2e76540a021931c087842122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f873af503749a7d03f5759f66610b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab309568750cae0b683a7a8baa9164a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32384c4d5aa6db7f5accf0b6c25abbc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442168552629e006b236f0d8859cdbf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440297ab4e26b27139a36757e3e6ace127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240ab0619c2bb732f81ce3102de4502128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6c303a92119b10abb84be7ba18a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7201b307c5ff79ebbea94fbe00f80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5b90b5a5dce04b142a0ae6b16996131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce9d1625ee43e566ac08a9a6c1e63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1380716edf35282e8b1e0b59446029133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce22a652e8bec348e70d218a0d81ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f5dd7e75f992ed693af99d1c83168135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220629c0022091ee8c4e79fc8e869cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc3d3aaad8ead479244430e83688d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4795e37cccf5b0ad2c5a261b19e22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99003df78b8f318cfa83b64e00d9934f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab202a7b34fd9c2ef678bc15d33f798140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166b0ccf12e740b71b852514add39aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f9657df5ef4b045246b5fb917ed7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61656170094cb8350160d5a2b37d6bd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7af152a396010e2d8c4eceec68d55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b682b273aaf5ccde263a54535b65f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f078d23bd5da1586f4e3c2928a03410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6221f19b4519a13e50d3bae692821147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8a1ffa73d1ada15498a220b7ca686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb39106480114e9d879b1b79e738bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e38903ade2b1595de559a00f9c794150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e6318b53b2bc24fb4ba6360b05d23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefc1ba07a018d09e2ebd4630c9aaed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eb10be8563d1dd26eb5441f4d4aed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61fa27dc7a23ee525a21cb4bfa9fee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fa19820c20fe0656d8724a7d6f001155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fffc5805c49da234f7f683faa0e915156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315a313e986c6c1f30bf9fb2b2ae80b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095aef0c28c4db7b568ed1898c67026158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf57eedaada3ede0abdcac4ff96b3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7a4cf9de7a858f36deab2504571e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e345c900ad8c93cea30ed68a7ff433f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94f66e0474da60ebcec100a4c45aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1979481fcf9ede13389ccec5f868e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300ab875eeaeb485a84c825e6e3ef1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e2508b14d00d869bd1488bd4cf7c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6785912b83301b8cb1f446e30bec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe49c53ce326e2108b500ca6395c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb6a4fb0dd55b72c7607d21d7211c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de0eecec35308c67344d9eb56bfc02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1181d42fc4ce33b79e1cd54aae2aee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd65c69d5a7f1d047c8d7fab44826171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc2536d7bf2346600ef4f5b039faf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aa35c7443b331e4578518e60f37a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04122853704d7aad4a4f2cd495f5d6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6034660f2c423a79d42277b51925bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11ebce6e09554d029e4644ce5ac08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c3295cfb58605242a5825890f7571177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8963914f8eb7b7068b23d8b66055fa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0e086164d4f91c4b5c1c56302c853179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4367089b73ce4002762f8661ee76a17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d60279b66db5f099fd42df39e5bc73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a3f8ef27522e4afdc28863e7a3c1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324158b9b1c720a55f11652029756fff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5480597749c09fccec28dc16a90ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c36a8169e8a96bf20186c98411ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c1217e8b26bb092a86ed5e34e721b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c43beb1e63dc825771b4e85f2b607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b38bac9cf598b0ff9f8f2851a4a008188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d1fd568ad055929243d39659c235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53213f1132c5ac6ebce7b429d4ae022190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be36b12111cb63acd528c40823ea79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747474c0eaaac7c4773aead6ba361688192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db991e0a6ea3b82a8d2db56eb21bc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc29325b1f2e4b822416331ede721194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6815f22c5f82c2e804fa513151a9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e38ba55559caad1c99b080fae7b63e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cad40dd6f1780727f0f3a8e7ad44cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a99f522cd86b44cf1bea6b3ad1295198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b7abf9b871a89eeb362b7ec78c47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a26a47bff0ac0549be8a9e6b63fa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d34998a71ab4c265d17fcc0b08eff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bdf5668a78f1431017ac9dcc8381202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7813fa3736f529b48fa3783b787c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff250f989b73a6dd3bfe19a0a33336204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cf58f2f264ccbef61ae1c4dafc497205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75155d289a803903a7d2153dde6fe975206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281fef9fc08e19a1564bd2bfd665f04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0042bc9a75a9a37cd0d7b8e79dfc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4b81ed1f3e47fa18054d4fb763aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb23470e36075705e680faefc5a54a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b9d3408ed566b44b58fe4647547ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc34dc8ca482c686b6ac8f5fa2c81ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879721d2ccae92c453eb56c0371122e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e73a9cf3011abba2115c4a48d191214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984955630e211c184e76a5a2bc13124b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53003cc9caad5b93421c6b03e17b7fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b054cc915828a99412732cc5079e06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f902486808135159f1658caed887218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a887d2e7a0a0607857e8cd57589e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1afa70c1751d2c7d3b79adbea45c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609da717f9c433b4030bdbe13f29b8fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898cd5fcf9ca77b46588a635d5f27af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01312ee9096302c8ee785469632100f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ee4c961ac52b444579f9b2550c5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8294feffe04da6cb30820bbb50f93ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb374e7457d4f3ecdbe9f7102c7f9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f5fd0892b947312e202b6dc80bd42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c9e6f436f10311a20f1b9cbf3c86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987af5d818eb9d5ad1049f7277ceed4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242580103173e7b950b62ba92d3e964230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4061bd5e6d803517fac46d29082009231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f07fc20d4862bbf8b5a7c93864bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654964ceb1bc891ad52732f4ba5f06d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655198f83e01f68d14ff62b7655baf38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39025115479facc3af4a4c61cc5235235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d9a136d147a61237bf0aa3e14e63b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0c21dfbd26ef444c8ddff35ebd2f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c1c5c6b52f394b876c8b4a3ad47d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf79546c061d3a7d0dd9054bd0c86e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0112ae6a9abf16ace24bc280c894c6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034945837eda7b33ebd46797b1468513241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ce8f2ede9473a6f1a1af3d636045242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d473e0f5e6e6e7373d1386c8829c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078040fae0454e4578569306de044aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914027388c278b776ce1158effd5bb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db94396bb0c7fbd39696e9004ba54e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9dc6dc6a1d50f927d01bdb89bd827247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a3e86e23f636078ced3edf5b8611248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8b9f0312906b8590c8bfdb910543249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4cc02c55017238172f3bbad4cee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc3d86aca961aaef0eda8e8de0ad2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06399de61bd2ea5688f38b3915ff0e9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4556dc793d1899e18b5af577535019253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d2d108cac353768813eea3e2153ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0ea16b6a22bf9345a5100d226af49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0816341262e2a51aa0b6bc71ca740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cb554e30f73e184d0cd236bc35148257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42750f80108cbb74b1c9c1c29f728d19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26eef04158902861ab0e74c626d40a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac225996df9851fa59da36350275d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84702cb1070a6e5d4c8cb4ec771d00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e52d3659d011f38537bef7b5ed005262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e85de3eeb598e858cd2fe9c518050263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459a4c5a6687bc5c8d0409416831634264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486919b9c7130a9b25362adfbe414ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126817b755100b17e9e8a74df2e52c1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71abb7c11542e433734845065a5ad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf14557215afaecd588d812861642db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c90d773a53c39f0a2c2fe2c5173ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ada5a8feafbee338f88e9caefdfa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17024727a2c8985163fd1e18f4494825271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b35abbaaf579e698a872cdce543a8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f5a3aaabee63e761cfdf034a36fe5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87dbced9f38697ed9aabe3f247fa7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a477fb4442c83ecbf95082cd8b5126275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da58cdcb136f194f22bcd148f576d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d486e94a4371444cf29b509e63731277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0202e17448410873f43274e32bffe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f88c499e5a9efb64fe0d93f325bcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729270975ddc1be39cbba2e940d12c46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc884bcbf3843cf697a74b4eeefab694281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d05c128a6a9f4c430c448d3ec653282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215ca158e991bc79b859c87700c3ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c3cba3da420dcf794936c85f5adac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61fe998b28d73a94418e366cdb3a2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d74679becd009b800907c5f66b741f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fffa1ea25a8865ef94959e66d67d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e6c6117a89f588b8009cb328290e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10dd2541a622749707f8c4287567cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af5da0c42de7aced498d03a243fa98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c767a1fc07ae1f9ad01dcbd134ba8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81ec2c3322fb00a49901eed86b0a05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a985116abb5d5c133c758dfef28ba6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98619db49c4682d577d214e906aca3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57abcb078214afa5f8d0577905d299295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1a6f8826ac2b6184ce64220bd3cde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2abe4d84f8cf0faf5d3a5357a5cc8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17e3e9a63bc5c9ce21e9eca62c606a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f67867c35e957c07db4c37b68f152299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9687e0129727d309aaabbb188c11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f85e1ccc92ea3d6cc66090c2ffaf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b5fbf7a61158b1a947c17a33dbc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40fb876bcee8ff310ffcd57fc6a9c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad9ccef86d88c2901e6114e474d475304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198deeed324642ccacfabaec1eb33a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c3b78b75fad9e8db4f9fc19f06429306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb938ef2563d6dabac970217d57f62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfcdd93575399212f4ff20cba3ac7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66492b9e4425e625a167c5e53c33394309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f21ddc4d2deb2f94ea78cc4af7a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca87d593433aef64a5a33b8e656cf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c4f75a6330208e8e3c7dd0e1ee6b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3e5a2231cc3d41fd6dc5ba0f2781d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2fb6af8f78c53294d0b7d87b359e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0e07912fc9b05d504e8a886e2b50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88487490e8eb5b7649095da79db78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a7190ffcbb40b29a7db153da1af1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa69b79db2442a1c582d01ae37c5e36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ca2e47f901254aac54b6d5c165b4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d2d1b6cae2de96d728661becb4a8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ab438564288a69258d36c19b50644321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e447ac4f915e8d827df376e56a999ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fa8643270ef76b09202639ab9af15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8828445d6af735ab10223f0b746cafe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee596f6db621fdedf86d5236801b8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950ee1ca4dd744a962427d7a1bcd604326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aadaf773fed2eb3569ff74dea2c61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec210a6c8693defb7bfccd2ee88dfd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789cb77a523e05bf45e823960e60c2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe7a7d348b055acff19e983b6729f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0630366b1740b33141171365471ea3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a33619076afbaaf9207a01276bb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba901ef67252849029df4888d34ddd9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140482a663d2f452e31cd2c7fec730be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838916971fa767407a83dd0c644ccac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1f47e2ff640a19698229a7c5e21e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b53ab0085e065a9331d05a4e2c0b46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cbb5999126469762dc0ac5cb4b36a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b111f776efde25927efc8f813774ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac0672a624506b33b8e3acbba3989b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d592c2b46b65cb8d6b582741b9b83b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda6cbac6e1a95b55c68d921a6b13d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e626309ba0fe05fe5d87a9c41c50e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc29ceffdf638b3c6acf4903724ab7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88031bb283224feb846a665ad5b3f49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c3e224a0c895c046b720aaee5f173346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aabefebc956b4811a39afd53544c84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8c37b4ca0781b5f1a38c8020586bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904f540a218074cc8474d69983fb53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c42a052973bf40155afadd4bd1b7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa47114eb8d84b3a826ed20945c5b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd76e14ee0afef1fd0f0547cdc616352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea83679d40dd861349f79f9b5c236353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda00b9b5fbec9c06a895649c29b686354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60297bcf89bbf82f8abf3030ad71a304355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ac5da867c66010df30bc9e4a190b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2542e41512874aad2c351508a28c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150913932cf42859e525167606f7bcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc4144649928feea1aa06cdf74f0b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122209d052339b6832aae9709bc8239360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f4b73d1a39aae5d9ce5a5400e42f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92ac4e5255abcbae0584d5d8e778d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591f5df898365e5d7e98dc34fac058363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49bcd293d2e9ac8722a02088ac078a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cf0ad1ca2e05498156142f9248380365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0113f700c195d0952232c85f789a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044d192d31cd07a982d9db5fc2e7359367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb240aa4a4f277abc9f84c214d933323368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829a346fdf5cf8d62f7e08fb697159369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2a88b7535c2429b9887a5193d51b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211de30aed741308d0a787f85c7be6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e6f9c3f48d43e10a9af19889e553b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47728b52f3bcc801a9cb2ca74a342d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07615674ec7b4109104aa54ec68ccd34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848a9c634d394878a3af781c494a2e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbff48fffee4051e4ae17e34389411376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd723ccd75e44890856a4635fad24880377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1554d99808dceb1630d9e5bca1fb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddee9559efb72a9aaca95fa38940b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb0174a5275b86b8fbc68ce93bfcc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7139a6d723466c939ce390b7c42c93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66688136516469dc6a4b00c332b338f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae12c838916865007a4021f293ea4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa02faf8e643fe65850ed2d5c3b0c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738fc548ab7a47b6247135390435d9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b1135e76898e0c46ec0900652236c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b77364201f68e55535da74f0aa98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c48b9e4d8910d5471f18b9bb1683c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec351ba471e752a2c59eb801f6e2237389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef75293157643e7fa0bd277990054d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0885f957aa5c63e551f41aa0e639339391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c313a913a0e42b7c3e04bcc968b4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dabcb4d644342bb5bb7605b248622393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6f8c818b47c862987bf90f4c634e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e57127ec45c39c42bfff2bbcbc7cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eb63959ec30722e1783f26d0f7f64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309dcb5e0b555ea82632221b190bf8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9083fc5c46d156deceafd7eae9462398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3206fa7dd9e4548cdf22a132e9bc149399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e997a314af362f0d13ea802c4d11f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda82957ae0e65abd98c6338b367447401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c569845fd149c1235c25434c337739402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685299f4ff0e56b4e6b662994a22df74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c2f416689b1307bf5aa02098f4c74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cb8abf47348f5dfee2fad9e282a93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf76479941cdb88a5f5e76b284f9b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c94958d1c095b0e68697ebf0303db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad95efa0770d3f7764031a6ed31564408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f778a8ab78332ff41b306ada3a37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eb80331c8fa67e187c9ad60aa70d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d74cca4c5dc808c3bfe857ca2990411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09513480aa1cca78c5817bc215e59ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d7ef960f3da565f3d8e33a6f95d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8069562915b82386b1691cdadb0237414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f19b765d2ff0d35925b6b1679b9a85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8412ef07652817cfaba9ce7759ac1a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67cee29db36f2aa4a554bd7dc40d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14272970c57445d3c4b2a62b5d6b97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9c3fcfb4effc44a412e0570daf250419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639929b9c41d7dff12fc44cd07d9c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ca7ab9eb6e6e0e3d8cefa471f0b92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250afd3f47a2533eae0fb51402d46317422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712fb8758fd131a9b118c5a7b139d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5904866ca612aae4a5ed987a5d9d95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d61ba132141821d9c0e640193ec38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cade756af8665a0f2f20857500978426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a03aed86fc2d52f7943487c5ebe9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dcff5ba29a60153c01164d5d6b9f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3eed1b332b4797fbe93cdb125530a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909add4715a6ebfcec623e827e2d1f80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c6efeda3a7728ed0ec1e290261188431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5377c66c6d56e244d51feca54b4e5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff215d6f916093ab2bd278974ebedfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fbe002acfd0b694e69e3ef4f277a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8846565e7558b7833a916ddcf41f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758d4b70430f36059241a26c21f57f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d0e36c9c45521d1beb53604c83f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86b03977c41b6f84e3d4771d51d54b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260f1c47b51076dec5323ec99da637439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af0b733f0d06f53860c144efe2e362440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2034c6fbb8edaac8206e93e5fd7e79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98031806d16c1bf1c4a51f27b75d38a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf28234f7688a8d75f7574fce59a2bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee669bbe4c774b24f8b76b3d387392b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2caf35336a8f4f31e7e01b442b27c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b34392e6af77bec39018bbb427d20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5458b260aaeb02bc59cd32a86e2d0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d5da9e52c730fe5d116efecf2666448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9421270217c93583b7ae2ac02a280f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40903d16caa69fbb1fcb41e85c1379b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d3fce4eb043ea0fc2bd350aaac23f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e226c4b6990262a93823c8d7281a3ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db461018ca1c0a0158ae62008c25c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef4e11b3ca5156e4522dde07c6b7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b477b82b38cc010d9daa07dae2ffec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dac6154c42711575bec45f0ce17ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0efa13f0b1407ebee63b47722bb35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d062e9bb897bac98ae666896b74bea7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf65ac808472eb8621074ebdfd66112459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85cecb6e3e392d75bc2d7326e2362c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd59011b9bf8af638d04d9bbe1730461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda5465f95cf28f6978d6b153177f94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29cca768c2f46d2aa405c9a068c43d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7575a6de8c7e2c51c7e2ce35051e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b76464c710e033d9772388513fd319465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff0083d99a361150783ae0bc9b7eac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30310386e635e71b1bc77b2a0f7926d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda71043db5486a55e600331f363462468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb30a3ecb21dc311fdbadb14ca600f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bdf17bb41114aa776508541996b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208658ffe3ab3082c05ccb06e4de022471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae480bc8c031bb658ac2bf9952fe143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265956e84ae1d9b2b6b1aa4999ef924473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06fa14dc89aef857074f38b9f8104b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b48724d868230d4ad6def593f101475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c746f330d9bfed3df401eed448c26e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59115927aefd6ff4eb655e112bce6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd5dd38d85744ce1a6be537e6f366f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0406acd79aed75d56d4a15ba8851479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f6bae45d0ab8eba8b3c6abbd0bb7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbea86674eecc9a44f9d1a647925937481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d890b467142243b9af9284fa979483482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42e89591d74e73a8e948c8f45268ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279caa76d40b59264d104db5431dd16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1626371f26660738279b098c4e177485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcaa119a14e6c45464a9a5cc0ea730486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fc71b7a1e161ec40a9143d31f4ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af735d3002e5757905b555aa5be1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4800c0a6a174d76560ffa80dd604a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc046d3eea389e97bdc330905cae32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee340d18152ec062910ed677d582a4fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974aabd41e127e282995dcebead729492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e93641aee6f81c9b829b09500d54a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a171497d94516123af2d2e18207dbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00fcf061113f1e1df29632f2869e78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ef2e65cc8d5f9cfc0bbe5f2864c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230359dd61e481e42ba9b9250fbc8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664932085185c2b768d75d92b1a793e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9904098a531eb49cc04109014067b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d6e2f2db0828f83b8c5882fdb67d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024343643f4f40809875084b6c1d268501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0835e4858c7b1b92c915158d73d9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb18ca7ce581de2f6cc2b240f65b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa4c170ce4ef108f092654ae735beb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2346b1563729ef11f34d27820cf3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a090c4938bd7c8292b9e1d170071aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5492653af4d6ba214b4c809d6b1d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c64ef748133365f0e616fc55250112508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a8feaeff8daaa43efec5cc4065ac7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af9af7087ccf0f81864d2fc7c4b046510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93471938dec00c5e0d2c908f377de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e02648d18b37a2c5044f92da5be21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18471819b5858e0ff91a48640a420701513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16204d8b4dba43b1307f6cf4f12813ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90c052e7343ad85d1ca1fe0c22d2ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bd0f44d69331b6f0694319164c378516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b3f51f33878c24eaa3947ef8b4dca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799434aa557218c8c5c35190344419f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b0287e8768b2487976b32301aad55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4dc89800043cde5b9efa315d0a859520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af24d6f45d570785e41fbc66e25a2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2e8fa2d5fe896ba93f2e27e4d8d3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee490e08d495e13768fe517ed60a704523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb1f01e0ca9014c78fe7fe5425472b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec85a2076d9275c3ae5bd95a1ec5369525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d934373f7b53fbce7808803e27e6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21a825cf8c15e17b7ad085de7d40e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3572cb8207f2aa424ce24a74e4533528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983170eb279c5b5b062c12f5742d7b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc294a6755c1d74afcaa6515e79ffd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0698762a6118f22f27ffc2693d406531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e6cf8541e6b6a4a58e5056cf30df3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e2dd38cda5eb9d28341da125454d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706195996ee7cd6d0f874801b23f42d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275271ae5638c72034897aff50ff03bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f5a209205eb708b87b7195a6c2cc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04228b579199b6210ea6de59638a5d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347f445211d80889fee48401edddb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de2a6ffb3bc5be14c7b87183603360539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf8cbf63868cc3fcef084b66e945f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9334c9c4596e62844c5aeedd6c06e82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3420b798e3bc92957c073d4ed4a0cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4defef60c53c5dfed6a5b6bba7673543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8733f008199208641d4329066761b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b1b81729faebafd06fc36619431af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ddd08eb3b8a8a4a1ec1264bbd705546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbbb46a142ee7333ab1fb0e13893f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aca0b54d5573530fe9a6c048a24a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2957a0104246c4f852e872165e393b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f95c34a6d676ce9cc92dcfba2cae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c20fee5b9f4fe86e1ac6dc428b48a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeea1842cf8fc7d79b2d1e865331d0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df452bad8d1e48698e544e667049ed0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af18b0604bb40cc68d0787ecb036192554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c770ce2474f73e09eb833ab28482555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3088ea253aa13b19d8fb3f3fd9dfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2543cbcbf183ac3fb29d6f27f31a25b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba11d3b3215409b3e2c33be5eb1f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3896cccea9642f141d101c736d4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86dbc5af4d91e26c65d2816a06a885560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651656f3232fcc382975acfcb78b87b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4e93e5f1b93c3e66abea85f4dea1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f43986224c32043f5a92408a52664563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c12afc9b790e41888e4d1e8c43c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba562f01d8a9f9b0c2cf1d2e115f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc736b12c5e597a1b4aa8f2336f2453566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a592f37ddd490621c6f6547803bbc26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f977b9797a61df65c9744b8f0e86f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341528c76bb0d144915728a804eb761569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba99f281bc54231fac963b68a1e049570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9778851fc7bf3238249e37759a45160571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ed93d55dae24d7c7285d6169ba5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a270ebcbb74bbb4b5a4797563e94f08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa69d6e37de94fe155b797f03dfd1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d3b4be2637620740291faf076482575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd197027f25d6269c4914a25664d56bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ab617314a4067ddb61f84b333ed97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40fe7603045a6826a447f6f9c820fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059ee3125e96711aca19715cbe95fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37803c9d97383fffb04e7cfb748916580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205bb51f6559be0951fc5a04a90680581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87afe9a3adc348c877d67376a269d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a28a6d1256185dd662b9b18d9ff47e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5919e63177fb2715857a085720736584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc56fa8760926a9b2c8d3aa76ed1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca952a72671cbf7c28a6850385c619586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c701c1c9326e5e355001ccf10bb06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed6cf9aa5d5cf993ee68f0ad332388588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81331d9dc4a92e0718d84e39d071b3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d2e2836a92208e815ead9a0ccd08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ee89fc71218b7a2e3c59d5f006211591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf83a0dda43070505e1e986bc1f9afe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cfbd89f0fc816d7ac66b035d5394b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6176753ba470a46db5a319c3b8e50a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d75c0cab06e1c9e60782ff44da73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a59eec2c1bfead8f9da367f792003596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e49bb0f31a3e19f8011fbabc8117ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39565383237d183402285a5f5d67f999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385accf2b6ddc814046a0fca5dc7303599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91481cc13bc2c485bafd69b89d80b411600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f8e69adf55d58e9ae04d3826f6d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7029415399c779294282550827448602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f91551ed170383a0d8c649dc19ecbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95eb675a8f1a3a2b5ce79ed65fe3eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd070171e4237e379e7360118caf7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa41c32620ff6f1f6a3f8636d5939606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e43787b86ed4e3b932da855f4b69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5376f7d92b71813b04bba4bc42324d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739b15940bef48b0f63e22ebf0380a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ea076b1f070a633136ed9699e8f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae24efcb6c64d5ae77128f997249d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cc16963c19a132be452ecb39f7504612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005747abf92e6b21fdbbe06c2b7bf9e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23146569569f89fc9f2d446bf8a814cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed9da3d3e3c12fb43aaaca1f95a6f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474de47a805b48163f513c88a0bd14f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e998f56af08de0cc045affd4ea939617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43967779817c960f6dd30886e5d2f600618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61267efb9a46b12c02a16b66e3e1c55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dddb69d59ee23ba9eb8d3b2e456445620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac98678e37fa71f1ef3786596e22f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a859d40a525a576493443824a221c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f2701b977dff469c075cabf836730623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba55ca049b47560c83ac5b0b1a952624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b12d2cc71f8fea10e47e2ef334f2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758574b80bde5ebe223a659cc1e8d41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123be02ebeba998edb33c6e8dd67a6bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc72923724b68b9d42eb99ce08f0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925ed76cb8005653e7c0b35f8e795f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47aef857531c56d7a96a1b62dcbf6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6f0e2016f1c5ad4123c72e2375f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb62a4208099868f64526d66a347a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4834a804d33407650e44595d7c25be6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694b9bfe0642a1541a427ab767805f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e063f92410ca7b7f1f8fbfdb32a3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a879ca982e8307be79ea2b36545b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc708d21ee05a13da17fa04e18f3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ad82b840c5f96a631ad017f7da26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c222a67a730b66070535a86c1116fdc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab5c2f65530240fb1a9c4ba57a23a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25307f1f10c77ab26825209460f9abe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f144034a48fdac1d71b8f4d9f4202c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39320320d942f0962fe407bd63a95e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc645e10263845fc7576313e2949a96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483441ba9689e2ea7b11edd6301942645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698573cbf8182d5b7f034213e535b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2f90cb36aba5dd465b482aa28f5ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fac9a89089ce6bc27589cfb1ef831648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce94a4b396515e7e01e16ff91c80b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3730d420398fb09dde18b85335f2c1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc1068828be9942600fa87f8d03d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d980290375e2c66c32450651978df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3f8cb3dbfd2c5ff525e660f198fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1123e0520d2b8abcec552445b0c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac82f1ee9279770264a6a038ff4b9a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475fed98e13ef51a8e5e10de578e5df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556db0a1238076bec3072bcbd922b82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438373ff40926c53a2461e5e1deb443658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207c8c8f502ff0d3284918a69c9df3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34161478dc67a5dc2e19811f46f429e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b918e379cae4b73759ca0bd061714e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b61d66e0a3e8a692781f4ea517389662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e0f582758d2145c83ef408ebc250663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b3da27cde25ef9e430db339318944664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88dcc5533aed70f8b73ced7dace170665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66025ae8a6d83e921ad87cd7c8d49583666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49dcf9d26140c5ecbaae6d1cfa4fcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5c5b1df46387c2c96594bb4a5653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece12324d6c220c780fc7d5ccd88ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ddc71b67392b69b2576868f8a39b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab11bab76cbd686ec29ff03396aecb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce43bb8cba0f5898f0959048653b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de534226ba84a1f285295388afa7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e579a61fc0a8ff2e79238a64001b87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269347e710bcce1e77b2bc38cef5df4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf7df9628a0f5acd872931edc6776b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318f58cb2dae8c27c6974e1daa3f0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c117e73d905d9bd3308b35a4290154678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1115f387c249400f857591cec6d3cfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4464fbfe49f961cdaf9eec465dff6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e46d145272f9761d4dbe7fb6efd318681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd6d56bfef420d433bdc7beeacce51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdac905f3911a71cc7ca0dd7cc7803683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a372661d5c5da90c72df6354d2b6c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344014f396fc496b2cf8fa267018d46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33093d60a50ed3fcf16ff1f278edbe2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf331a1bf52afe608431ed2a93d3eae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd6a3a983d42c1aaa12cbdf2439398688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29049f07f3fda306bc02f13d9de27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23b7be58628c0bea15f6ce48757672690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0c4f6d352d120461dd370a8ba0ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaade9bf07597b37ad1c36a52e7d1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f029e96af568170d8fe37270aad31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae19c8564b08809b2937e2056e2f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3437645a05f087de7293a3526a2271695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e42ac7615b7c49684b19be8f640a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feca41297f615a4344404720ac6a1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c4982a1d29282a066fc9a5e91bba9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4e0ac0b43f14a6276a9caa6ec59f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b1a9251121787c572fc4fed12c992700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a81a97f23fe4f5a7f7f81d877b6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bed2151695d4fa32b12570a2c3e0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74b667032845f0afa9a718084830d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43543074776a823fbadd10251b6d94d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2052bc2dc79c372e06d9c76ff25b4cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc05d4fe493ed5ab1ee4645e31b2c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d739948c705b39ce25565b4935e691707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7726485818f68bec7d300af2797f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72af909bb5ea383196b3880c6ac5a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f1892ea37919827a8c0501e7190bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8a7718664a33b6cdee5a3527eed2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3adce5aa2ec5aa5ee2362009a8360712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010fe425838cfb6565465848415d553713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef86ba8d8c58157a0318a66b7c7297714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ece433e02631581a81de9fb36e7d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f4ffbaa7e5ccc750bb83153181a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799980a4873fb753768ff8dec66e0669717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051435d7b736915cca7673a2b40c8920718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14015ae842948ce6fd272fd13f89c6eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a8f6b5dcc1535dd133d1afeca072720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142cebf723d1f286b4bd98f3639e11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ecfb4cf379ef89d06bedc1c8253ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7564871b0be5f6136ef9eb0d31613723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0eee1ca0b6ca8914899cb4cc65ae7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40a66d3281ca96b4d3f894fb5384b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1130c0de7d768555769efc431fe9c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50db154c044e4c51bb646c21f6edd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818911c6a2d5dedb9ea2deeb3c916e16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42747034674126d6f9304e51dbeb52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a33439fa55e97e257708f637142f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96796eafe68c5fbce028d18a91db86f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ebcd1e6af4da1560c634bc845f9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cb7e56635b3bac46d5979f6dfe29d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03473f5a625b1300b4d9cad5ddbff7ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926972d4e7a1a0780148bf4fffb6b82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a8ec9b8c88cf20c15fd88eca66c26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796f43b814c215ba53bc35d6549547737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2141601fc1dba7394bf38fdf20eac7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355d0f2c27e7445c9cd906c9e05a309739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30816eeddc2514029a73ef1d10972740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73d76ac06de077470387ad054af720741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5594adb6e55afa7eba9398b2e8c409742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4a421a3d498c5014678036129f020743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>