--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281945bf2df18209dc6a2fa707cb35371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c404b9a00a282b9697ef59af45ca22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085df8ef79075818245cbe34b7566ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6fcd2a8569af43a9a41e8cdd5b434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd0450a5c2322ce345d8b215d4dea55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b620b1af118b1bde63a5613523741bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26616ca07e415e8fb4f52fdf98392d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1c5d74922bb69c5e9eaf7a07f09b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83903ab599d64165db54fbdc202ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e6ea491d7fbb10a4b4eb122fce8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3ef31c3929a11360f363ce356b1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613608bd493d8d57a3e7aede7c33a9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29154d4020965671efd5b250d99e0ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e0bc9be0db6be21785ea76c8e543714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfa40b319fd960c030b18882ebb1f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1571f195c2567e8011b0f8e8e6e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e068b43a6061db8ac3ae1dc1fcfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87de3a3665440dfb96c885b000a4fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ec71fbe2247783b9661d40a818b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7bc1dee30ef45b3111ba45b0c46cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb379133363aea5912b2fd108cde421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b3a9b382df380f197f15c118efa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f4fa2f042f82f93e5eb35a87c7d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdba4bf9c1fdac8b1f16df61fd96a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b17db3e9729a1e8f7b0ce81365a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a7f3a90df59dfdf35636bbf0532026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b075ae311774ccef391a6e23f304c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d819692af4fea34e10546fc144ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf7e669cba9ee45067b53e068e730a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891a8df72f36c9c1ab2d0c63dc0866430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d0dc66a74af9ceb6bd42f027094431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d9c439870971e8fc684f882cb5daa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e6d31d6c4779c63199f18edaa45633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a80f9577401527e98873394c3403f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d73c84ce48899004356c42f50cb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585dc1f69c0913321d74512d6dbfd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97332057cf182873b54e32a8a83cfdc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c2de003dd0d0bc7995beefdaa4fe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d1777c80738b5027227734b5ae2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e551d67571a17004b68575f4d05ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a64eaee1278beaf30980c3ac701b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44088e2dd9bc29e8854d7796c5b204cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b484eba04af7eedd2a330b7a47bedf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ecb747fafc0817d0db34907f25e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d84509dc4a6863cb62d1fcb4d1d7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fd188d4c94c33e6a636a0a57d647d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4925d38226331c933ad2e206f2629d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54889de74a91169f6585be1d1c71e32448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b30fb034ee96f378071af3e30d179849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce135dd7e7c22784a201df820a4654e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a812fcba6d0263c69d6ee111e719651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a7ac69d9afe405c6f47f5347e479c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e6e752d7104fbc032715935cceb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b32e12ee0457f289c2d3b28c8e3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaefd5f867af9b406d898c4e405ad155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f052fb9ac195be64cb05317ed70756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835585d1f3657ede1a0ccd039571dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ea19b9f790f8e46e32963858d6c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd191c9b0ca558e21c22cfd08fd108759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be0bb9e595b497c8a5210780e140160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07d6b90d8c1f5caa84d5f72c1695661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63485e6851c8ec460aa7538d6bfc1d1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a0b6f2596fc656e8f5ae542dcd7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3253b6ec249336e5bccfad9239383264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef85d3e5945d0ca219e7281f382ffb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134815e76c2d13941711bfee4680ee366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4068f24f05e6225a02bd4d290b033c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499574a6021b249314eae8a0e54eec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c5828971ab048ac9dec13d0c173be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb161113ef6044be78d9c80c9c959e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d830215c0c7df5216f2e21cc42eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f60e311e7848ed0438aa3da081f5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1e15f84c54b34c74313e7547fe48973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27650c0da7b43c38c61e39f5c33dfe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ec5ab18802004cc6acc78f876fba875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700edd784faedd05bd96f3d7f5a253776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793ab06b1ff42da12c2b221c40256f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96168584cf28459ad9ad8872fa009ed078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dfd9bd71f308f552a82d61eeb42e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c9f6adba1ed002792cf4e89d29e0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea1ab1d5169113041040b18b47f4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8c74b7a121eeb0ed595195773ba482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a7bd5e94acfe54567b09229ca0be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac4fc56044d0bcc9e24e24380519084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4431cb85200929b53617bc074abd7eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acb47d2dbc191304d0e35fa3b6bb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f017491057440c529a99872b64661287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb91d2bebb44c6fdd3336b711098a3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b2ef1bf868baa97dfcd8e746f9f6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58b297e186a4339fa0ae4ded623fea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefa74c815f2be44928074c611439ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de5f0c07f1ce1e9314056f7a5eb8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d66ae3e2261fc626330cf5a8434dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447bd638c280e151592beb2507a5ef894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc869e07e9274e9be51ddf3fd38eecca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba2fc7175cd4847ecac680ecfd315696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b6170b799997cef288ec3e254def097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e942aa2c959ef0a089c458764eb5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea84ba0663b1d312c24288ae89a1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533a2a25775c350dd72cab19c5d922100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd95684eefd203ffcac2c9acdcbfafc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4737b4c8edb86eb3b742346efafb54c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6470dc56a3708b76be432460c7e775d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60850d535fa24311b151832613c98170104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484653df7d766d1efc35c0c4c8d3a353105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ece50f275ada4601f47fe33694c19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319a508fb8e234728df50043426a678107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a33df08e723ecc63bba0c475ed21a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966031c1320d1ca771a1aac208fc536109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a566392154d95a699c3d602112042110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50d689f37f3a70fdbad89d116dad6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aacaf18112652cf635bfec802bac6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd445adb39c38bf7a94058f7ce5ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b5b96613d68b2378a073978933d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f2b6b490dda8c77729b3191c18df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e9d60574a307da2da0e50cbf1cfc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e11c19d6c9a466fdfa708f9783f4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668529d7ba7ffa70244ee5cb745625118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc875031aaaca7e2f0609d12194109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c2f6f4b59616f40d3568c68042ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6fb01d1ce4897d5fa54ba7120c9cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf7ebeab1d2934d3a1414650a88453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c06b83af1d85eb37199fa691a2d0fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8312f36435e20680e743f6d8ad171ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875dda8698bbf5b79b796cf8b8316ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dd53110457d1cac19e958d505d05d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a292d70232d9daadd1e8119d2188e6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937377a5a0ae8d5f470974b6c2ab99d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237c5c34a19e6087428a2128c0b21c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a2e6f9ac18e3dac8cb764779c0d72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8292c71d4683ead1c6d6d7b491f10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca094957ff897f36185bca5601ea54f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa7d8c8d3b6a38460e5d9be250840a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b105119e4d177f6e533726e58f81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafda645ff591022aebd09b3f06f31a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d049265e6082bdc05b02461c082da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cd15fe9c1ed6880d1f97eab943924137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd28c285d236b5e9d3381cd2c96b1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9753e2b670b21d7544fcbae1e9ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7713cbe1e169a724912cecd0dd7c07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bb9ed46a6b90552caafde65d38473141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffc81fe12c062e4db16484ea0db76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7adb20d9fc56d9cf550314d3870fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d7ae874ef50acab980b16fce4b0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9efa74271ae1d66ed55e31f305795145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084f5a5030ef51c140ea3267c749dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279432ede11a043a018cb60e078f6f2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e23a409055ea295cc17e2eca569c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a89e538f802e7be05b1a6638c6f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fd2aab3365ebe13f25bcd791ea3cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f1b02660ef6be10d4ff4e2cb750e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e5924e12d57858ac9b51430d1151152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d2c79e7778ff64aee94be78d0917d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160b0dff1b69f7fdd94a171d72b1bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f5fe41d671284b190b9eff9db407155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33207ad5cb5c973c6d6eecaa1e29adb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0bbadb42415a0afe991721bdd6dbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4477edee22ad303310776d0228fe2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b681bd61e48136ac04c50c4dfd043e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984f95c005ef163055034223c2370a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f71e55611c94cca7e2074bcc49374161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b8062090f1dfacba291074ab40009162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c423559efdecf5ad2d0f8f91c1b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214ffa259ef94bc1946cea352b7ce6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bb7ea2114ef621bffd2c39342206f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141e4043664e72c260a3fd92b348705166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb60b1581d459e1048d9bbeda37ae8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca564d910502d1af82ebba700e1c80f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d298ff02c021a93193595e8dfc1b017169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d05b435c8f7ce78a5cf2c08dd4166b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f1b9bd7e377a0f092cab633d8b991171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d230243eb93eaad73408c4c1f8edd6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4596811fd2a6bb9ff1644216500a14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e91cbb48d56d180ad811ad025e1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2845fc7210d5203c2d0840f3adad81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae9f1cb2fb38c1089c380cbfeab597176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ad5af33c350453f3cc24a1e6638cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b58b805ff83881f7f853eaa9b41a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a7fb5d2466d9ad8e419281dd213eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997ae692af0df61e758592dae7b2905180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e67efa72ea98cc519467913e1122181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55a18cffb18ed28e0b8115ebb2ff83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181c1390bca00cec581e407ec268031183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54ad980eddbe96a200abc518f27b7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb57fd2522ad36adf060d21a344224185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54a5840b515d118906e7727ceeec8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e93f9b29fc21e97b9bdbfdbc37662c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c630aa187ded872cb410f53aadbf067188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593868930a697f993aa890746e7400d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9974de8893d9193905a93d3fa11b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd98395977f75e8c9c4446eec4ffd70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3ef5ea855af79405e16bba0a39552192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aad4265f2440c5ed9a36792dc7b9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c97c70d598f7da092e29b46b6f51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfff4ccfd473a9c31e68bf75d65a72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e187105d7f2554ae20044e5a4980b89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373413ce6898efc50634e6f742ff79d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23805665dbe08227916674f747248c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de715365a461f580ebef711b6357f1b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6b84e6392a14408277937f95b426200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d1892f03d086a5d34c1933301e31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33992841fd4be595c0a2cfc22ad92fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943ba3d070646cc50354cb49144f399203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9d866fa1b4d4fdef64f78ee257017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d42e6647b6b58e38a2dbf5bf8223c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60dd22104cb46aeda152dedb59f1e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc0be0f1b36e319c624d5baa4e8479207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2dbbbeffc1b9de4a7f446bbb54a93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307232277b8510e463ba740fb2e74cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75de507ba5c2402e3b2bda1da37c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300805b476c3ce48d68cad5922923f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524c20f6bc4be42ce956bbfc87bf115212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b93be9f3afb7a25622b050e7beff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62330925a58b6d6da83242cb06695e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c694b3bd2c7645d67d1ac7c8c0edcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9ebec9dc3ac4a6d95ea934f1602d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54290ef3461634730e61a50c1a6aa590217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec0ffbb98ac068abfbb021b6226bf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e3b106588f2ec8e7c4373bfdebaa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5664d7f5bb78155b164a93b499ed9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff3c709aecf56c8733735c75fadd65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde9c7f4a6d128445a9c1e3d4176ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a8b2d90abed45fd2f9a8f0cbc768f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6b8a5f6dc2c10e45c2ebcc27908f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d3262ae456f1836064f3e95dd0c57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57973f248ae15d4a544579c76b40423b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871563ed59dc546ed3fa9ad0fbafad87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad85440c8a8176fc39b7f2ccf840a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d430c73563903033f9ae4fd160a8444229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d44a89273b2204b1bed30e6b28a278230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610a04c71d0529cd18678882e7c202d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccf74e3b0635599aaf040ae83b6554232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad417780fb46588cdd5e432b78ca0e31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde1632f79e9a4d71bc421375c5c47c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c119ba74c7cbfc42ff86d6d1e47a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79887161e2bc3a29ae2f885427c2c92d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff6888bfc86badcb1257aadab1a1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3fcd5f022d7ace7cc182e7e4ba74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ec60169b4ef85ede938974f9de55f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072206bee4fc490247471d9d7ab4195240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c7f32ab87e03cb22e20984eb8b31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68619ca09eaab017ac59008c60b0c9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402fb1f5e9ab0218df52f604c7524e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff980190f9a1e8e07e80766c9010f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024eaf3762e6d1db8e035b28d084ab2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9f8934574081b85d2550f2f9e5730246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c0e24cd6c60c4a93fc992728d0d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91536ef003cdc08d4f3433c0fa1eb711248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297762051d5345e7cbc4770038138eea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a268d5ac8f1105d2662782b57a2dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afcf9d95116f8680e97c51a40ddfa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7bac5047565a3274b7c13ad587c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee57d75fb5131199d8a3c281155342253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1834cab32e937a337869474985c7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ad0036d5118faae3d4c25d6e2ac2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b44b92ccc6b24370a99ddc03573411256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1a899dc9671356344e801aadddbb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aafb4a71731da8a64635e483e7b76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c16773d3b18931de0c0b50b5c5741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fc970bb3fc8ee356c29219d6f74cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fed70e1ba861521357d61aba75579261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a886116d3ff667195ea833c360eb8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224cb364a447dfad2675811a647381a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a93e1ad4c07ed78d5918b5a091d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de046526998b26124fa78406a3cc14a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28432003a374d9d72a2dc00dd141dcb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b47036bbf2d8f195f4d67cafb6c628267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16792dbeb01515e8e7c548288c783c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ca195fbe39867fa158fea1cd5ae3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6edb5b0976163558c27e2e72f436a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ae35efc2feb4110177b5e9f17b33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e61981bf2375ddc3d7967e6159466272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325bc266cb62aabb6604f8bfe40c543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607650917e9e8418f711da9084159456274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc10c2f3a4ba3e5e950a58d1c949191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc4b8a381d5b6d5e331c4fd8ef2e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3b0271bff3e90a24875b71d50f75a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da56e21b8f933b6f12edce772c8b975278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae59a49415f3127c96e5eef686a95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bbfee670728c3619efbc4ba57d5ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e266df026469b6c98c35c7642a1e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d58cc19023dc0d3ee2f943b5be764282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6850c4b8aad87758e4261e78847783283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1048ab630e42e26a193324f1e957284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685b20af48e1bc9f9bd9f56600f972285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3db75bd15c23ae9bd21415ba746b07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ae04fd944df1b6324c862ebac8b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5eae92087e2dc51016bf557198e6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadf2c08a5d5e9f4f9abc2dbe79cabc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026588c55196d0367bb13cb4bbabb76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e378a06cc7e9c595d97a349ee9a74f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db97e5d90e295337738e5119ff55ed3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1eb272f6f784def369b8ce7d36af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70284b0db9d282709c54dbcedf4eed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c38ef8060f4d33f8856d41b6622ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10853a3a182103e2d04d076d8ed73da6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aada6f22ab6fff0f617705fc1f6840297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f733f0a00b9b44e2436fb834df13d86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b614d77b177094d95c22177180021299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfde4167ae8be6f2df342bb2c88eac7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4de0ca8326069ff9b0b0abbad2ada301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079012a796f3f8216f369fd2d7efd49b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da44fed2eaf736dadd31aea91850e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddaae66009f30e929c7b3e93ed5bcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876415fe6b32e4e1db39e420e6b8780305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1e1ed784c7a1b80ac32d2ffda2dff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061bd608749af4231dff37abfcaec43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8977cc4134f7806858126d275443a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e83cd4cea88f34fb38f8f53f7996f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039de3c7f1c067ee0937c334d852bb4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef53fff275f9c2f8e12df5f71f6054311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50993372e8b6e40220541669a51753fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647687b04f010efc8a49bddf09c6e67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1c0f97ed3d4aa14df8e4beec31b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a3789ed6d05ba2469852ba61284f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6e0ceedfdfdc0dd0682bef5755d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2fb299c3fa8b8d860e67e7376d580317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77485e11792d6ae738a84c976adee17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76f4b73584227247b99cba99867c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba014289c7423e6c49e835d217bcd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02a37671c88de232d8aa5c667898cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a33a4e9f3c936ca19fc29119f73b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ee44544ad979528d71930bcc923da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abdd0c6271159ece8bdbf9444d2793324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d651a99680c2c3f1111d50d694cec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb331c09d7103dcdc0953fe1663e0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582e08ee95c828bb1f98030202eb10b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aa28f2ddb451e1e77935f8850492d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42cbe889a10a668613ac851364cf24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3602f3e45670280aa7c65634d4ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0905cc8cc4a1eec2d71b9c0e92aae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff81cd576429d9f711e225d8f6610f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f0ecaf4008d364dac3987be9c3701333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e827d1919e1bd4465a17dfec7b2e58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27cd2624dc0dfdbbb98f0a869fe29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f22dc46d97ab2b92c42daf2e4741d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648a03313fab624011327cfcb46ac9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69bf017481b3ec38b24709a4bcc9b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18564fdc334376c77c4a22655ad5fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb1e12cda840ce466924d765fd5f62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0ca64d3f7ae85b6bab8ecf90156f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d653a483078a6a32271450b07184f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7005fe2c462f8b25a4603b07e76f4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6b236d2eabfe4466bbecd6b03759f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b33f322638dd930a68b4a1dfa7c14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab8492e19ccd24e05ea3c884939d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d81113239a8a422014288f614ac6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e204f226eea1627e0c116e094f744348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b56335c02b3d02ad9735d473a7cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef2e38424ba75a3f04476a33fbf5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378cec82f071759334b0cf7b8f6ee03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5413754a849ad0a0b7e6a895e350471352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b7098046e7f70a1b012e14aaab78f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218e2fab1364e6a600cf3ea93bb560b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d53ce04e1450eeeab5dc1c8c8d72b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c8b6672107efaa0667479b7a0be9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74942f7f5bd62d61c023e8c4da55607357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bec82bb11a95449b91db538f54553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f5b4deac867aae9172741c5c8bb8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9633d2062a55d692993f28f1cfc26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f433bb05debf14da8f6791f33dff546361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215a31ccf33fbfa5dc4c9236f46f0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8baf95fe2793ac0a88d6d1eb08d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d72df7441d83c7d50d0daf708f567364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3423288c75084feb927a8ba25383365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1820fbd5697c289cd8cad24433cf41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c312782d71a0a6b4a3372d5ed3c8f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05364a5e580c6483a917b024674e220e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84680667b8ecf0c8438f9dc9707a05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699df727b0bb5e1ed15a3efd16948b3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eccefe2e2f35c92a5e1f5c650f5668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ba9197af5355c9557aff73da65bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22989108836bb18b0cf96433f79155373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536492203bf1c0578508d2f626f1984374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8581c7b19e4a65b9c2276cdb6cbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e7834e614d4345c30e7aa5297c0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f671a377a3dd6ac7adab6f04a93e9f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacc14c762fa06437c47d364c315ed9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7bc337ef4d9b24385d1e027445163379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fb40a8b6e79fea7abfecafaed55c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49bf2cba6ead7c140877bda0b7c70d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbce7a6a4ca3947b81bb680edd637382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d726817b44c40eb4d3ca0d9cb4a75b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9373006ced9536ae72f41e6e7875f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e7a651a1b05e517df60f5fba8a20d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8724f9f639eb7237ad6b404e59fa209386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca4f06ba7367ac4cdbb9058293a571387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8bc0248450bd67646ef4205fd00aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a896c9fe9eb2f12ecfa7cf7f30c336389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a652084701dbd479e2289a730b53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37e21c4f914779c79d99b165e7113391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ebc116047decbef21f105f78dadc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31726071737f2eee8a4dbf799d33c3bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f17db5a5d68588f0698f83150006be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cafde605fa54452b32d15a4b7bf0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbbda1321bc8d9b9699b9762607831396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042653cb7b5eb6d38f98d0e4882d2f31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dee93b59cb22eec4e8caede2aa621398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea78dc07386cc5b17f8842fd36c9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea5b23361275283020fe082cf5976400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930b8f734d0128e6f67e43cdfc227bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad785a09d973b1348eb51c5313b3cf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9afe96053da7a34a5c1b16011e97b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae86cbc71ebf2762787b903bb1de8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529c7621f409d3d61b8f6cc4e2188d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dbb26f55f20bc98931ba35f04a8e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a435678670652e07764417c6d0bf7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe514d292a5ba1f3490cc6027266a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244cb92dc0c875aacd15a6793b5aa04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcfaaf4ef0ba2b62a174e38c886fbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85be0edd77b8ccc2bb913bac5b322411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d9d1c599c683d76646839315205e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb1182f0fa99334febdba1eb0267fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9566e4db5a80c3f4d8eb5a57fcee18d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c28581f4f1c4c9cb603bf5056b5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c155186c6cf387b919c88496947cc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca67966e12759987fbec98391e60e68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137e21e3c585b51cfddfcb045c296d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4247188398ed8fc68135defaf2611419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96912ff89c09d481a5d2422751ba9ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ca7c2e0f6d56ed6edaa9f511c9ba2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bb602e9dba9c39bb69c34be344a3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc5f093594ec33daf5501bc433731423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb53d018fc9294e7ace6d655fd8eb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03cd6d1fb8be1ff767b4fd3e56d991425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f0dff187d4943805582f359786293426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c9751638837993ae7a6d3b623e5df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a495006190568d78e5376d592537310428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d8261d26b5fe6ffe67e27431732d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deec375ab177ac33e02cc0a8051374430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1547d7f92d6667ca9adf7f98ea73ebd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624991a5f910a239d59676ab80de62a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744bbc59a5865ee7b78c5fa2f770bc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab448e95409d208c177f473d75a8514434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aa6655a36e7d85ad65a678e75bd74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b02cc57f9a01d5ef65adf5b8e083ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa42fd2dddabfbf2ae4905fbb33454437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f78e630743863362375438a1c8a46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff03739796a1e586885b56eb4ba928439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e0389a95c948449e52dcba33a4bf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f61a6e67df9b5f2882d728900c1909441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb2336404e73aa967a1d173a3097eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346a3c842a6e57fa631d3a930bcb19d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d696f53ad6e046c8d041237b0c4b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8716f387027fcc2e862e151435cf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68916e696c88447819349a1a562e25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e1393fb10ac0108b13b20ade90dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaab692a05f5e8ca6092c62de15219448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e1d57812c4b9ff27fd66b803f97f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae909c908faf74d02fd41c1e4f8d1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c41fb7a055d2c0ee8e2a8f1f8d9e57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1f0ebea69a6358caf07a2b20cde8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae973c2b20a64dcaca93af1f753854453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca7f320c68b4489f55ded360be9124454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf45cf3c5208cedfe12024bc540998f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a742e90b1fa4f464559b7e25a389e29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac90c7737b10732731efa580996ef91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1ca462cee16d245cc60201756ab7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699a1a38107206926e7eb03f610028459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa27ab1f408064126397ad0d6fa19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11390adf5f4bf5dbf6eddf3dcdfb75b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c94d6ef3988c4b317dc142006f195a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952bff7b9d04e50dfdfbdb4cc1f4314463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fac22ce4c375a1a47cc0fbe1c9b2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abaf3011bbcf5cab79d59527187b5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e5ba7d8b99189003f3a8d221c0545466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc34d7aff45d6740321021967bd1d33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c443004c078a798cfb4da366ae13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092fb744e3e1ad84a645f6dd6a0f6c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b7a2c23232521f29a864b3eb21f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdc3728dde3ef273bbe5592857c665471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359843221eebbc41acc1e23cb60b959472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f66bcb43464b0171eda97a6bfee30b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737df5f00b5d94cb8bed84b2d3d762474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073771a9066050419314a0ca24d8bd89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316735401788d2e624636ef9ae598883476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cef620a8976c660e2afb7e34247063477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ab71adb509896a8cd162ac378f51a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336ba0bf922ee980f825725f319dd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb7560b36be37740bcbf1e8fe0447480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae573b006b6e3dbb828748e4f710a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1369f56326fe4d53a85e74296569482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd84e874b8e223412bc81ebd040cab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843eb091d46059650bc1d9baf615f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166c1a80c758fff3104f0fee6e3274485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be13b594fdbc1742c361c2fe404c9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd07f6a8019d547ec00d059e10a1a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f426ecf7b3a123d3120be054ec50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a83eab08ec0be2e0791f2824f37847489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b1ac233f6d4ba1ffc6d2881b0f9c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305933a130e0a005e645604d39bb1e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece8c84af96c7d95f9d3de3fc96f8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a88ec57ae71613ee5613c18b6e13f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2045b6a82921c8c084a4f365d8a1df2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a68ba69eb1ec7a7fca2c4e3115ab61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e71fbfb72f96ab6be87b6f9bd4d23d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c21698b8908a8b81271335f01583e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25520c91cd1f967c4ab24243e8c368c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeccadf0525c7efa97af4e8e60ead3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e76edd5465d746c0803927d8e6203500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd0f3939f6f29e89fe091c9334e8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9624f9a1f3bf96b83c8a9d9549b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144449e7fbe66a3a47adc6dffb9fe70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3d6c73130d54116b5a3d72b1f0868504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320317c9879847a6ab9dec2084a3a29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07eb56b6a44d6bcba08333d1a09147506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb48139037a91080131643c034fe2e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5dda2aa2b0d9b22b1970a87bb5b94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33756d86e5a6eff840f1d2fcf926abd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396a0243269b227bc03d49885a390ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ccc60d2bbd744fd38fd77fa32142511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f458698975c4b94301d993f0b6d5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ea1bbb1a4a1ee32be22c70d62aaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7558efa0785711760fb2641816520514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239f0beeee2f8f82928c3049a593380515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc80a1bdf0aa8e9ebef37ec22e360f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae14c4994283df4e9b2121ab5405f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2242c36a119f9f6abcda351d5c603b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec053c3cf80ba57d3f0524e055a4aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c266b0eb82f895a2c28085aa1a4b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c30c3ae7367d84b8a2787dd9e6b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba63548cde94f7b6b3e718c7386aca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a814f9f27bae1fff5aedec1d54af6bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fad3044a5cc55bd465ed8e63a4094524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662633197b6a8f9878df3e110b38413525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50047bb4beeef47027bd22e94f24d025526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97462ef535054bb03ff933ef6e99791c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48312041f7e420339c90e17f979d8c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c8520d3d841729a9add0abc43b1bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36826ad32783f1402e8e24782bc539530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e9e726da11cfece20dbef1b9d946531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0265199239b7d66d63117fa0f3f49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980faa3a5f41bac16fb96762253aa6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a19fa76911ed2abf4c8c2e3fcd861534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c29cd7e6eb62c37a8a9dd78dc989ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027fb547fa130bb16ce94cc5cce4dd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62921e1afe8830aa7280248d7a2a7e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead6b2c586b4be18ee07c3a470bc66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2312b1874a80e49185084df685d993539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50c05c280e9af135bcfbdba053e6f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab61d3e5477acea73a9ba661f53cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f78bf136b19a8a9fe8c34a3985ca9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92151772c362a6fd1c77fbf9bae96b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d92e42e0ddf796854b7e9b18c5612544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a50aaf16e8ebf7af1c5ced00dc60c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25affcade2246c803c5ce6739a6bbaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae58a8d9d25baf417c07a70972dbbc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353976ce9a14daac000c304c82de70c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaafe59a1233a974bcd3164986b034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4725d23184ebbb0d3b8463d0d0bb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a68a81da0cfd63d60fdedbaf5fadd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a93bebc93a87a2cd2b7a12f3b10df2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8fcfbfb5353c3a4e3a4b0acea12f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360c96a123f9bc6136a82c73ca3fd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f764d68e5b9fb4492c19b0a5e7d71b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8875ca6d887b209ee3eeb782287a17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fb900eaaae9ee711ea1fc997f2f42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef47974ab55fe032b3073f366fce9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd105a1f54774c2c6cda007fcba7d5e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805208dde296f6cb21514c74d15d94cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f60ccb3da46c74716848be58f4d0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876a0707849568065975bffb0c8d554562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87dae39cb1ba8d01dee6cdac59864563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e01884cd5fc2327231575808cf38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c11629ffac243ae1cb9b85cf73a97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c2140458186c86a0f03b6d96a46b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a098d1b14625aaac7027b459f7bf26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967ac45a4903518403f2480ae1995d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b23b0c2e329f8cf250b4e48c4c1226569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba81b7ca7f4a8e55b25aadae3bcbc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726e3ae47d962c248ee4cf637d7bc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bbde673bd1b8e2cce69037d1bd7ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2605945c8d73fd2da958561e752c402573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb58bee95704a82a3fb6b7a636f3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6347f0b67a17da521225df29c8d288575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc15c8de09d7e99e4948db1f8e9d76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb733374c110d6ccd7c1563176bc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016d99a4f6cfb51c26078243da56ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecf2131fe84f3e2bde88aa5adeeb01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4373d194ee036104d60d2d7b630cb52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa13b51306210dda5504112a46861a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28cd8600c3ea98f8db91cd2513e937582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c4c3e867951d00f7c5ca1f5a1a9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6df3bb4b4a7efb534322bbc31b7256584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc78c5853e8f26d23e2c843aeb217585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efd713dc400f0758a005bc1f91b477586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ecb6fe51ecb1eada9e053404a2593587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc883629995ba6a2230a8e937524994588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352378cd7c84d57dd127c9acbf65d9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9c8d74768c0e70e729b9ea2597adf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae72d5a962e5937f6be2c6fa6800c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444b56146db37a9be853b1332efa517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec53c86d8ac910206ed4f2036e1162593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0e3fe4a19dd17c6215dee045a1dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090b6c820f4e8293fa7a400978f96e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934347b6e379529b735866c5daaa5dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb12675bd02de7cad698ef0398e6b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb20ce18b005287eb6c08e80b5c12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05722d09ec83119399dc55dc9455632f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e185d011407c60a9ff8c9d56fcaf42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564679f1056c63b99b4fe47cdaa92d3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc5013fca32bfe7013580fddf0c91e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489247e36ae6797c3764f9f69aa006a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b815ec8b19945ec2ccaf692dfab95b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4032c944ada6a8dc573b38938f7613605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669eed180de523cf1d77d8fae0fa663606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbaa4f3a71df0ca3f9f1b6f88e3df6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f291c98361f65564ce8de25877642608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5e4f5670e6c0745819e22f0afb24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd130204eece223e9d7bca0bf9b85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0ce53b5d15931f3d1e4fccc106da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264caee49e751473a05674197b39be0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43bc28272b0bca734eb1357c6465ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9f423a4ab1b3461904110b0e852d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d737f119afd0e0c1f9b000bd3ea73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eba30ad9541cdc6805eaeb040e4de4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536ed9cd37ce63816644582cd6b3543617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973a248e1e8146ec3ce66d9366e968618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fc58a7911b071644117957d89fb98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433be43137723f1fbd058911e16e857620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee834334dbb9d5d6723016ef44982e30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a146da9fd023294d3c6472622fcde7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed53f254f9687ca0a3a64c6a0d5fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fb35113e5b56ce76efbaf2c974cf3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93386040dd01843a12f0c2284073392d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541dc77e9d924a59f6ef18a1fb374f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75846d3c7b00ba3a7aff3d4b97a6928a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50993cd16463c897bd97891b63349659628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466e5b4a6a322efc5315a88f9ed470a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a199dc8ed4daaa7b9e192221a04c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b009b4ad5ec5b326e48416526a4f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b3320400e978b264374217f7182a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85cba54c37d63c93af160677bf688633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893b7731824c5a5f44904195af845ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b688626e0eb240c4b3ba6c4b1fef6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffbed70019d7723f920cc60abf2097636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aadf41fb18ea4ecb04166af4423a3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe326f2446133eb7f74667c97e69162d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16845c9a8119265e6eb4516a6c28ea2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac93707f79b181626f2e9d4b480bf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a193258546794a68c31dc6a74fc16d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce498ddaf024344b5f75c028004329642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698a42fae0e74cb0cb37f546a5674f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c3a4acfe884bbc9418581b77ab06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9577cc375226289351259018f267645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de57bd7a5e6ba0b5c07df1884df697646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722921e3bf3fd83c1e1801c4dd7cc28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66ce355e8ccae23bfc5066f82be19f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9b1ede652f4a0a9cc42dadceb6223649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb4bea72d748dbcd32a86af3d1036650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb9bddb62383ac19f7685b156bdc58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a437cd685455b8bb1574f7560f8f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b574957dd8cae65f3f3dd1441d4cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ab06ec3dc3423dea5ff4efcef0508654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeff0be7b5013595794069e829e6bc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aecc1d19d8c68461c1c5e896a4283f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73910261ac2273ed40c7908019a54e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023db62d7ec6224a7fa56f706dd79ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a24f6c534bcee23bb43630de41386659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad64f4a1a71a60207cf05d02952f6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c435f3339a0dd17594db8e62c59fad6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbd5e28aef5927e10b52ac4eea4141662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba05b7a7eb69d89d7138d9cdeb6f2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a316fbe3d3581fb724a86574147def4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f38cf4b20e6bd30197c01f5a19937665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50904f957d1598c0a067571364c0cf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff611fe465fa5a0294fcccdfd4f058f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9dd0ec25c66420f4805bca24fa470668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7344d7144d3c4023c036ebbff60df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf443a769ed38452ca8d03042e94bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0eda894ebf100af2a350eb2eee3e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047371985e8fc0a45ef826c2811d11b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2aa90b16b455a349e53bf8625e94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf1fb8e01a3192af18b714a45eca37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb480ef3dfb0dbd9164b72922279e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303fee58ac3922f8bd545f581a44ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba735aaa75fc638ae42ff70118390677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34be5ee1427b4727a26d3620e9fd44c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d900fa35a92f18fb2d013bd991e79f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e3fe3da731cfd2ed80674abd8a6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ddd462eccad41558a2f32b863a512681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6255fd0306e7601242017301f3c10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665714105eb40e786f1d10bf14facd15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c29f04bc77639bca41d8b3add6614684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f62c8c8d57fb54b7902d87c78e906685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f645f722bce09b282d363c49115e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0f4bf6c55f95e461de5083d9b9e43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5ca4e67fff9782ea80d8608d81719688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a74c26ee852f2569696a5ea6e49be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5ef1f6908079a176027f697fe810c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244868f098003e2fef8614f9c30441691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d184af5aaeb121960670b3ec0bf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55d3ff918ce40712e3aea3e1b04efc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2a29d0a8dbac93d2784cb024bfa84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d40e81fb6fd305a873107b63fd778695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6add0f5b5756fb7c785830a3a579696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db52b537e0c2cb18497f4c0f4f6cd80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ad525392a5357583de803540d847698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2b0ddf945cd811043b32ae81358e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f9f0b32ea686a5b5eca3a7aea7e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2236d3ec01616533f6c6117140e90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3f8887e7ebdaf6e00c04c609a32d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5785da379c3a8230d99af91540bbc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540807616f16aaaa48a063e043d7bea3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f615ae1d8b489066b3e42f344a04a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0838ff4fe1035baa4febe6540ea7a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f5c4cadbfa9e20a034edc71732b82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4ae2013a13a16e8fdf8478e6b82ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7ff4c388ae4e1fec559e0dc285af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f9a88b76ce5c3457cfb520f88f0ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a29ddec3cafa5de6a5ecb91f0227b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21683f2367e450bb196b99f292658b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab54857754edfdf4c3a8e53144bb6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07faa2190e95ceed1a36ce38a133e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d760ac8a1b42ac5b328f31f17ea717a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbef1da1696e4e30fc5b2799a393b72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbf152e7c59344efeb165c8ddb6c27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082c99bdd409b06454e31226ad455a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04b44150a1e33e6b8d2ade9a4f10ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134c7819690aac3834676b2251962f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663f7ba150520e835f58f9e8e37694721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa95ff0d52560da0fef4fceba2a735722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cde31debf78737e30e99f89ec02d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f36f4bfde538907980354ecba79739724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdcb329c37a68a89442b3f8f8fdb87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de310806d4960f9dff53890fba5ccfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff60318239b2fd0c0c08b79acbb6205727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c09414a418abb19059a04a509be6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e945bf5c03ee78e3f2901a81c330ddd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66c84703ad4c9280d83f1fb9f9d370730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8a7b8538b1234ef50f7b006e1f2ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ed62449b1cd69e1a91a48706adfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f3f4d0eb8af807d8c16f09ea90814733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222818a421605b3d376c49bf99761552734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa01d307d0d28ce02006d851aa3820735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f24618e81fc6b9f524269b6de4207736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51476496616e05d81dfc9677acedb318737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9509430411eaf390ccf0f204fdc55b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c125ad11f21d7ef0fb3f80a36e83200739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d0c89adbe019931df8e01c461b57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd47803cc2fa643934c2052dc8dce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed188d97a1f13624cdb3de7619c18a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f93e543eac7bda9bdcdc18e406dd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d73d30d44c4a20eabe4bbf9b2d034744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9635193ba711a2a828c0a6f5a0a9c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d3355a47b66934f52616c8282592746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c7a0fd17885565c928279234049b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec359eaf995d7e9a6c90116bee32bd18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a18ac64bb9cfb21f949820ec35ff69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9c8e81020122aabb0dfb1c1b1f9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213394667d56c6b1faf520270d0b26cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c89dbcc5ac5470ee89e192057841e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fd914d2b10651f4414be7ce59841e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1ec3030ca4f7bbcf190b51813d58e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05ec334e455e4745d2f8361423af8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3e40061e0492f129bfb8709b694d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735c68270d54b246fca77c1254aa02b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ce6852fa32b3d3257ebe4b9705597758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b427774b618d269f86752ea1f94c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f78998113ccc88015e78a08c55d155760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe87730c90754361f58f355ac7066ea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf5246ade40adce18a9958265a144762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de480b9fb84eac7aeb059e507cedb83a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98111b0182c64ecfcdd8a7b658cce9c8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4120aa2a95a8bd7eb40b7127b19c3a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a3066cf5dab1884c84c663af4929766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a55d7c06196fd4e1b327de6fe88c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b7f0da7fd27af97b7aa0b13ce2330768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803278c1b7c2b6dc8e15d157a4fcdd6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81908c4661da37d15d3f97744d5aa74e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b431ff14f5599d6adadf949b011e112771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbaf1d35b615fcaed00824d641f2e0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3637f61772ce560b8146109b815b7bc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b70f784867ed7c9294e4c5ec6a1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2f75832f5c92dfc1c96c23c2c161b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac0f8ce495f8414d80be62544b14b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3055028e3701e73a4ce79a13ca272a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2fd91f587cd5e643c99a6d0b46693778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80020ea5dc9e783e655bfbadc1341779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e07fc470763f5a2557763fdddc9ac6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45dea6002c3cd01baaa45ee2a1a8eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecfd9c23e78af227b6e4825776e934782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba63f923b835ba01fc34b7c08e5bcf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a6c85420c5838be9c059ff05a68a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6047301eea2245e84988d0e77e12924785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda78fa7c691367a1699cbb3f241a59786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059dc1f2cc796f90ea030f1ca5aa01a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e69de9570615bbbdb9f9840df9c8e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89413a819d72c97ef06773819295c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6822c051ac0c5496325424a9599284d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05f66c46e9cd70dde59fc6e544a66791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8df4e43d93e621f48af9f04ce088f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d21493ac5a3162e8d7bb2b6f381d16793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e0291e28896df536e7feb1605d76794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b53a82607fe8ec26345776fe9afc9795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41983af43e71f9f25f0cc278fe23eea01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad1831716818ac82271595c744bfa12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa153dadc3f0a290da374c935b9f3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e77d704ffc357cb9caa35fb3ebb274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb8bb4f017834175afb02b65ae1095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a70612fb917fd3edb40d16396d236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d6a1768d379cf0adf5ac80eb949027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca44b647b9d51713dc91bbc370a798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c578067f7429068bf6461b463abadae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675e36c12c167485f44355b005c14fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ca829c9c8ebf7a0a3b63191e93c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148838b4863250f8589c8d5d66532e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64441ed45980aae6344fde3f4fc4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e8aece16c5e3b9284268ee170255c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5f63d0ea502a9a0f2c7595c610ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da35b443bdec0c3a20c03de6d0e32dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a390f7bc4638cd4d1aaee81d7a75917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdef4f84cf5b81dda752b107fae83118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e57b0337467eb87f29c993fcdcc1dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40412a137b894c66f8c289656c826de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cc87e471b389e987347581d938bb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a677c8770fb25ec7ae94730322e23922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f55b18c1d6151374561bcdca31d5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36885cf637230a5b79673564444121d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619e3b39d117ce500ab9c6d9b4ebaac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d7be82bf77c68f039b8d7920a1f3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1072ccc506a7fd4ccc158dea71e9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb024584db0d55fdf2a3481eb9967128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c7046bb5e2ae0de65738618e73fe729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbcbf58351d9c93048109593fd9d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42467778142432d554e80e6d6ef7b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb104228e8ac0bd6d72fadca0eefd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0d820976957e3f619dcdafac5270833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9471381bd4da8c4ca8351c441838634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447acb9c55567d64891352c8a5172b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b49af01832c9805311e1fb72be8bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71516c2a5b2ca61743269a2c8c2a28ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703085a48f71cfed8bacebd4da5b4a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8c626b23084ac8e282f556f9ab6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98e3317360279ac59bba6396a2105240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d13d9cf5efa2996f6939b215345641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55e8db49c1eaff82d71f75d49382342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd6ba571b630795260e264bfd1700143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa714535ebf02327b5075024c1c772a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8c6b3f18608fcfd686e674db1fea845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db428ecf9bfc3c033d16ff7b5794dc9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868731b577766ad4d84bed1c45e53a8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a52e7e666e2b32add0baa48bb029d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10bac7fe2f56673c392f74cd6a77f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe6c7d923a883691bd2795aff4872350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9fa65c75a5e5f17d5490907b2322651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e51ca42232ffb0b25838939004a9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8d1f84f6a0c403d63130c729db27953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e0bb6a801f22ef916900d4cdd6e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1844612e9fc22110ff2f4d7b01fb2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b359ec2d69c65fa6523c4b838d607a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9416c3f62868af470230e755042b3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e5e9e0c82693e8b69b15ce7a534d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deed0eb1b708dcdb978b73056ebcfd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d4ec115ce48799e059899faf1bb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45fdf09ba3cef054fa3218c6aa67d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed588eba47da428a50efe7b9d92bcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd959394e287079b13efb5801bc1867063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4a8ca37734ac1ae37394b17b099c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a31ec78b3ebae34b5e8919c9fdd10965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89631abf2734e00fbc61819ddd51eb8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2910243d7c60b5445e2291a6124a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59d86e2fe33322b999c4d19d6148cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d451bb369ea7bf7431590f34e9c8a8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab88a180f46c672807909e2d4bc3a5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b5e96c59d21f118f5b37d2908fcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdfecb794abbf07bf3ce5bc46d9bf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1c52ca8d30a7aadc30d290f4aeca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a637ab2538cebb41367b7b3912f5b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774aaad96e34dcb15e9be65c560aa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23267e882a03f78f8b976711cb0e9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae3196bfd396a528ccfa0b74c4adb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8cbf1b0720d9ab97834d3e632a14b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b75bba998b434f51621e109d30ddb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d22db98ba16189c723d7bc32142880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79c1f6dc1fb6d7276fcbf41fd5896d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9381cac877669623ed604c398b24082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768f0a9f698635cde7ace3bad1a81ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb306fd516b61fcf834530fdc313c9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1cb0c45bc4d49c4d7f2a1fb01a35085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fd5074ba953c0cb31c97bdbf8b1cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6691b81a4221d84baebb69662df7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb38ffadcc33d3b1f5acabb1f6d36188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e532d251dc6f69f91779ace73718e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b6fc53eec0e1cce77c7e4a60e910790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33da72a50489e264a7ab3302677b3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67cc29c31a59712558b0fcd14d02292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb39c56d2e70fdb3c857ec467968993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463cfd15664b1fc7767e424dc79d04594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdf95458944bdb6a33175ebde3e9a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae1b4e510082718c7452e8ef14629696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f566c1cd4c9a64b0af5bd905987997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae9a69907f1d407eacdcad2b0460cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41b5cd7fd908ac17c82ee11d81d09f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b733a204eb2b492ac89b9c074c77a58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e648132586d3c1f5646ec700f7f5ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4b19ed45b704524e213af626db4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7969aeebcab1a74418c9e85601fdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a384f9164517d121ba2d3b184f46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465655ce498f389ce49819e26d648f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6dbf3abb0565b151904ee2b15dd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa927e42694cde0191c1d29c31ff6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94100a19f4b1ede44832557f1ec2673108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d0d1d9fb80e1c3270fa89f72e0d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f50dd8ae88f282b25e8a284ac1a04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdcaab557424fd6023141bc2e04cc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07292d52930c1e128875411dd2499aaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b89de913a481c5702b02c208a5c5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd193a2fe9b24139e41e018669a63e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a16eb8ed03ddafb66305c3c385f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173b8af3c7a446769f536574311a17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1a8be8f6267767092f47bf34add68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e19ef4abeba2b0806f3e7e665154f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a46f46a650cae8388b11bcf2c0da37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a094defc538515c7d1632d3a252189120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8463245666f5424a583a6eeebac4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b8a4a95d86d6745f939f35af2e8c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaeb58e00fca41b5704fa85564bbc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ddaf28130fc98658c6f277f6b2ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88da82a15cef486ec05b227e0240ace125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453878156b6694c634dbe9dbe9f2961126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a0dff81f1c6f88f7255cf8512d55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6fa1a695c09493faec2c6d3e1a912128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f585a4da2b5dc9ccf5122d2c0dde98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2b75ddbaa23854966e9623e9f62c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37658583d9b406e02b1d7d1e619f3fd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b42660ed759adc22eeff417d10a36e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed8c2e5520aa622992f0fc016a38d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dddd637c5afb0644c7e5a1c53c2b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a10dd8dcbebbfb26b05160615f727135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d97648c83c0fe80e0614640f6f298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda9cd0591bf0714ff317e8c22a62a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f510fe2ebd0fb2358a41633e392b10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290be33e36754c26295b10b00f029ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a64ece7387afdb01cab62d09d41f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da52353f26f2d8cc69df08959fcd89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca74fef8d015222982457936e3e333142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ddc01f290d7322fb4e09f7802109b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820bd093b973ef463bb4a321b302921144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6053f4a657380de3a58992da2365f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42266a92931f7e719b0e094b317e541b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b5b5a8f320c4166719954749a7dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bd87a7ab04b25ea4933f490275815148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573bea257cca3d6f0b1df27e47f7588149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4455cf25a2d2c365cd7b24972a4e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c858d93759f39c634b3a1a9aa7a01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252e410aca8def02f1bf50b09cce498152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c02140abf09961eaf1c0f4311c779e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f7b85ef0ee842609a6a1fc4da730f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db48c51a265af5b63498aac89d4b2dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628529fe84af77a404c6c02faebd05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a51803aa59c8378be166aeb2951bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed42c7347bcc7fe49c98f4dddb37d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29244adbd37492c676750fcb2c08d8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10645038db0ec69f6a6a6b4875253fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719545dff811c06e52f4751e863dbc26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e134bdbe830c33a2ea910086ee6ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515b948c94d571060558d08ccfe168f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9251e2df4ff5914cb40a947ede9132164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96179ca286b75980dc2505e40f76bf6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615d8c0facab7eef38fb7468ef87a4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ad4e240546d0c5c3382d5f7fc20b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3da22b1331f1eb796711364d5a22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b390b6bc028a88e40c41b74a17651d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358a94d59f11cced5b9fc3a8fabc29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e24c2848980ab57c9bfc9e08fc314171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986acb45f68cf9efd8fe0ea4657cd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286086a2763188e6f6571997daba79bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400059980bdec73885009b81e58959174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ebeb7cd487103359c54e78c633cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b9398e64283a1039d2df490e0ce84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3685a336988e0f5b67768d463f4cac4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d99553c6af90b34c9c0f1bef2d2f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b45de70bbb9bad4637ff2a8100e84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed7f47b84c49df1734f27efefd34b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce13dbd8134e07856fb261e7b26e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852486cddc2d041737700fc37b7d52cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e367c91a23d83c7063ac1206ec2cd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a4778b638631e80611e05ac3e2a78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b46ed9e7e19b796be7a18bf55db444185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab85ae7292931083d9d075056c7d5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8bba57cdce9b9b41c596d90c2f755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09179b7eed262c3133b4ae78f159ce9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12722977ceb712ef44b89aea3f7f8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac201d332ff590b1cb2fa2865e3770f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e423462a4f2a8f6e1654c9d55036f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282575cfa7b706b776b0bfea6de0c86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de360e4a206935c6036ef3a91ae14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9392dfe5aadf73b21cc3f057ba4c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b8cfbf8e0997d75410458e9288cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de042672f224a8e869aed0ab68757391196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f290057b2762a19de2a22e764859dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fecf15f547ed4ced04d6bca05636ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549295c8fb6d137b4914ab2c81397d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef07fa19c9a59792b4889b1658622200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7f33fd78346a0797d710abd970343201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e9b5da2fc3115545cb72a19b71ce6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869ea8094f354e139fb40b9d514d14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c7a6c703ef551f17b80338d6b5850204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be2fb92672720e90973c99777a0894205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab009f608d38c303b0ce8a1c7d8d5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2bb90430921c8b76957322db62086207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b1e73d1b5029671f123c5976269da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca766a7291e14b469b8a56caf274e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ddfdc56771577e1435a0c4b8a481f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fdd3d6bd601a61f62e95f001a32a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492475ab8553edae890e5eb108ef3df4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa93a3673c1c795395cc9e4207df63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e276c1af7485a5a323e125d50e263a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cbde78146293086606f1c8def24a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d4b399f8635714cac6d7c9cc766c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9af28bc498bbc4943137c9d3a09830217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf4ecca874c125b41d1af6a944a70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ea2b196ff406811289ce2ea9d81d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3f5ca1e1005747466714facdb046e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9d45e87660f377f02955cf2b9a849221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cbbad65418ed2659981c3c10417d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c052c537c28733ced48f6471deabb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e97716172abd9fec0e75ad914eb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5167a9c2906e85d208e44e918f222225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae85ae8324f3f0b338a050aaa57b4d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc66ee2a84850819761a30d2d9f04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553d6f48137d09e7e060afadcf0dafe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb97abe8ad0f3c509858db980d1a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827475fccb64c9c4c57366f7edddbea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ae20704baa5c0271b179763e81fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295d0f4f62c1a836083f211b74f46b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3e5d810e47417effbc7e07bdb361f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772982540a0445850da23d6dc73b29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12173dfb0fe1fac67ddba6e19daa4e34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef68e7b88dc818af4a587cd07be30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9e36412fe1694f93319bf95a096f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37f8d4305438edf53b07d82000339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100d48b7c74822da966c123dfbc1851239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e307a54f2df01926534d4ab61a9918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a13ca0955de6a4e4eb9333dc3d7016241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb1b5c84cfa7e24a42bbeb1cb28712242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b89b8faa6389dbd0712b5677bcfaf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea315c8dc1ce4d4191c40a8066a7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf575bfa72bfcb8494286b3247f64d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961668d89f8af8edf8da2cc84c9fbdfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ff403883d4e45e5e2f7c425bae8f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7c39d9abf294a4947137ef7540c7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ab1470768aee51a1d3ace8edcad0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83a2e6e234340e5d703b7f549904c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816c12e600671b5dfa93e77d7f26c23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da541d847bcca06c5ec29cd9b1bacfaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014abb48f7b1d793aebe3cd6ab676768253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a937fd40879bc0353e633f9a01398b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744648185138453da252f6599559e74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de1babab7afa967f11de4cb858816b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e50f3275f57543d90a5d1a989f4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ddca6f347005d54764fd32f7e65ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c68892e8ec81a7faf7b855e9148da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c5f5acbc04d56423f5e53f3223181260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7700494cfb622c000376a17a068cbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbfe65192638d305b994d7275c19fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c65e829dc8bb16da94ac479626e8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0345f0e2ba22c0da070fe43562181264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707523b80c774093cc21d4f7c80d14e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ce857414fb86f6c57d35084eb1d70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde1bd32a254e12d32cb5f87e2fb4cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd15cb2c1bfd5c1eb959209e30ef5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4357dd6cd312783f989cf4a5574f1d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8601b3c1c954d2db71cf23cfd211b63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89762e94d7676a782f708e2da9389271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df00f7c960d3d89e08b300aee16743c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac42b9db497094956e7cb9ee484f420273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488c3dc751143e47a840d1a5a1f901274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b4dbde7230df74fcf45adbd9c5e7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee2bd4597161721fc4f9800d8b3bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15547d9759bcd9b1b4740746f9f02b43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1347da80233eac048b269ed65d2c24e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab55e32453db4bf1390a7d138ef64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8920633455722ce441af91493724a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8f5e7f52020dd2cf449caa969c6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723502657958cd0c96d991c854accca8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c643ee1a685fa2b53dd11b97c201bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967e39dbaeb94ba1c8f18067b87c53d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b858d991bea3bc588bba910f64b615285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b46795284608d3c102e24a73b0363286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c585f87b7c6981bd6adc589a79b66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9428b89897b4bf5ad7d39cc31584eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6010ff357fc1d516c4b5ad387032f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9cf638b309aea70538a361592d825290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4156babb73d3beb317a9f0ea9e2aacf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f449a2fe7184640c6fdca0d540af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0654bcb11a50ffc35e7f65bd7d7053293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9fa8be6075c2d2cf8133da61f9ce8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8982448b18a578b9008bb48e7b7439295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3fa6aac85a1578ee28beaa2523a11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e0f9a78a57862f10560ad5a242c6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a920cd71beb332fd924b1607f014e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a7d7d8ec9489e2150415b3712c83e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d362415aceb7df5ea6a3c47093c38de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bc57168a501b2b7646a3c6cb15d37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a56c0780fe9ff3def2b2ec41c1e0e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece74161167343b57043fecb3567a03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d2f1c8dd0401d17c9281d4c8da2e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3ca3040d4fa16b9ae3d71f71c0b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c7dc2cee48afa2dc2cfc94c3b6ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082bde8af4163b0bed94e886c42e74f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f18f75324d73765dbc5b7f3c946be7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa6458405f5a560bcd4b8cf519e25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224450c197409a2cb79d9b054940046310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385123d2d658899594e41a46071188dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31085b8eb31b6c15beed3c591081fe3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90fce8ecfb5452231ba65ca0819580313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18723d325863a93914ee499853168cfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a51a5bbb2eb1d3aa8fe33266f6c7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6eb895bec8f9f3b97d1500cc5df46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99b42db53f43185243c8f38b862836317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfb31eebea36cf278d288e5c5d4170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6f24fdbe0578ad5fae6bb1fc82863319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adf771a73037a44df4db0136f06e41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdeabf869527602bb38e583a7642fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665896e8e10aab92114cbe7b49300509322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef7948e96c03f176fe175655e3957323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860486036331234cab07716a721f14e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e7842cd8828a38c62fd2358e69002325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217cb503acd28d578a973c9c098f981326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decedee60c9f13074697bdfd33bd5cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad384bf036ef46f05d3443242205a5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89d3c431435f2142b933c80a9b0dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9bcdc9d332be77a7d73077512fbf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1941b5d9b9894cda8ac5eca5a2f1a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9d32d5b14cc4c31818eabe81cb0bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af35e530611867cf218f5dc1565dcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4788529eed4d3dba5b1b2dc6b17e52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f82fc6709546bea88c311dd4852f24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57437fc7dca8a0e6f349f45c16bea3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc885e7baddfda3677a70b7b99a046dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b4b192ee385dcd7f33aa4f5334b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6843d53548147b26a420d8b55ebf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59425d19af350f0c5b73e3ab2dfe233b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863457b3cfd9c40d09d31ae5433c795341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f039cb3167db38b768af2849e104342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5671531330b940ea2bbd871cb6ff69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd7abacc70e6e43259e37188fb519e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d2ef510dd26f5c4942b9aa7da465345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f2a2107ef9e6fdc6f5e2909bb911346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f83b28ffc522e09e49dbc314095f69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44e962a5f36f5b9b12fe36551bda49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d3a22ec981b21012f09080122eaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b882ad683a9f13fa24a25dcfb56a299350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb1968096756fce98168b61b3440a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b9d38532162649b225327568757d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533484a50a033a51b7aa3139dedf227a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c4d9ce81d71b1763162108c325a96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c59682fa92eff50f23703498cb55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c6ce0b5d64500163ee06ac4edb4d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a28e7d04bfa51aff34321a94d287a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a087731860537c82cdc06f19a2fd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92172b5868d6ce90442fe5acb6cdc39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0abee509db507e17621bd5652f4cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc660417ea3d0941365e2b9d73e4c6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5ec9af3db71d1d0519ccaf0a021ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482d07fe8a595bbeaae0f81fc50850363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5383abea3cd9595a118619ee847b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1bed4c0821354bb3bb03e8b434e82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41b412f0d7d5f8b168f61e13f6026366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e012425c9537b3e9caca5ee0409c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a26d39e7717dc427ce2362ee3b7f17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a1600ae118723ae4684853b50e442369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac545382b884b060d61839ef647d0bb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d5fae449c1ae1d97da0fb1a048a60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb2a545a1844cc6ff68e82b2d20c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89666f89fce7939c48e40097883c90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c45d3cab181ee2d490912ab413f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be589f389eb362258541f231294685375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cf0d58e4e38d49f1224b488b2bce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f02b7905ff728c7be96f5cd41d21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e435653f9c3cd45564e1647aab1203a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e2e7f4a3ac219f59a2e652f74011e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549c521444b83b3b5d5ac6e6975578e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991bf9aa910e80513a3bb748e568dbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9be673277e4af85e195aa5bf99751382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfc1a19d09f34017042364ec329d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087645f74f4f67a211c6d7e3d2a37f61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04300d78f021bf9c91c5bce77f1428e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307e669637cf1b27e09f997ed23b71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774cb0cbf2b3e47cb4355208f7affe8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196312df2195e169c837794b3fd8018388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ac66df89974f2db74f115a6cfbfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46315c66c00179b453a06f74c8047eff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f162fc71be4f38da6002e8f3a2ba1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8249317133d02f121dbdec7959505a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67b8801ba68da9e2bb20666656693393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d182ab7482941e95ea5a3a814b6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031dfb695d1300fac1781c920e26cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce117c28fd7eba86cd76017405455d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd0a00e2ef66606844b13adae0122397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e962c036202b6db5802eeb4edbf755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616f522955161151d2ee1111a8716b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd3375866fa6b4515457538846da1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379fd20d0fdc5a530b9dc0d6d4ad215401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de0c84617beb12ecec8b395e857579402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec644187aea3955957c89820f74ea6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1191474d697e799f1a01058e1cc71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95500f25f86c9d6b1f46daa96a71fc69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455af63e343ff34d74d64c035dd1782406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bad9014352d3999aa422b2b76a43ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a66ea73a8a08e1da8165cebee4eac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeece66c493357c0e2a4b2e72fbf793d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53eaae76bbba1a5efb1e6ea38659ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f5aae0d7cdb96a06de120a8240bb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb635c8e5d810bea024c4d73858e5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ae3d90277fc6d7fd23a046730bf96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1179c7adab2af67b64a80b794d5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580cc0d561307b5ad60fe14b3fe38d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1f9cd4e26171df397272e975c7ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f9c9863c97411e834a11100168bee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020e004453332191ea27c73a66bb3ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5505e3ab470aa4499eb8701d6714419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53436c1d4ac6f760591268dfbc15faa2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c0deed165d5b5812d375dbc84505421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3b232ba94bee1cc52ea72ef784e3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b4ba915f48edac61e8162335a90f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527447c4225026b1eff6ee908fdaa70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0760423862bf9138c98d5c43762a5d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb91186b26517dce0b19963e744ca6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf7872fbbd46f14d30c33fe43583ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458af380b7ce2db53753a101500f8ef1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a17d44f58ba6ed4b4a935370b864429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77c25ab4e78225456143db0df6859c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f91d5b8d7620c7edc49d047d5d4ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d088c787fa8d3ec1e8004cd9b4c1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4abea0e27c7a1a228132626ebe532433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15b3f7ee47a4c3392c8343b0febe77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ea11addad93f8b8193c2b0148657435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b915314a3461911713a27f8ba8de2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2cc84e795015137a237d3d70a8887437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc3cca59dc398a98c680808ebff80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8421780b023610ed553ad1c5c845c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc086400f86d6e11e82b7aee723a526440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cfa4dc9041cc534a05f9d453a3acf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48204a12a2883c9a0210fb0636fef4be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d83d47c22713d40220322136a37ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478486cc09b8ab551308f19e17dab7ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80498ea552c8df6af025d1b688c0c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb77407ca38830f4d234ba79cb6230446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd7a7ffd6d6fe41946c8ef13355ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3664526ead0cf914e6c9f7ea43d8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343f0bfb34ce335a387c65e3d642c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d33bb55e82013cdb086ae3fc6e0a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713c46943d0088ea40fa8c5faaf2978451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb11e3ffc8f6327f676a49f2e40d05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674f1fceda4e1e4cbfd42cb1421a5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1031a286d9d342151dcffd515628e3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426149b954c31084b325814d8b660fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfea6b4745925d345b3c09263b49df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a86e2782cc29d733bdc8dc7de38a1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb9720d5181a82795e44e8de0d7d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e44d78bbfd649b0f12e5a45266c729459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac1fa3990b7447ceaf3fb38c23a88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdaf023ff515fcd74c3e2d07645f94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896826823f87413fab7dc026b125367462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6154a09c16903394ef67dbc8774140a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c7c4b3f772ed2361c4632335d7fe8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4eb0a647c3ddd96be86cec2b7cda6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007d9987cb34b78ad943b68dfbff8b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dfbba05396e5e21d631bfca11cd84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226a11c8ef0e51aa1e1379da259227468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09373741f459cec230d56122bc83382e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b9086700c1e465b8626a1102a1d6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf450c831a596a21ff1b30784787c41f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb553abbe2e698cff907351d660ec92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7c7d4f0c10806986eac93cd49bb88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcc0c14fbbe743d14e5f3ac8017870474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5804751ec60b2c30e0c016f2c6902e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12977b9ba1194a7a007a047d55f5b06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a12996b18151046d3ecf316f1be6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c51e273e6102688c9c2b96264aec7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eebb2542742be88979fd0be9fd14e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04d10ee6cb5cfa339c1ff04bab12a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb83c7ee0103d97fcdc6145050b95e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482809499f035554ae9ff7cd436b4528482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebdbe8f0ac4e11654bec24b896db8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47fe8d64b9a86889b4fe7f37958ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57257547954b0a13b052810d6d57e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a87bec513d2d6f2e95bd17abdfff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca30ad224a6a7f2625664e1f2dbf26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536aa17a98928b5874ff0401f87d7d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1752f38dda59b2a6f6c43f63536f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2832fd7d461544f54b561808007c1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a42de385a7dc5f95268a583756f41d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8e375c02634b98fca5f537a589002492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7106b8994dc666e9148cd43ee93518493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285dd03ad06499b8e44090c150903c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0b5f2d0bf14fa3652bfd86947cba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d730d3939546a035db1af907b747833496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5971abcb389dfd089243837b4504e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e83bb540df5b0e7b84f2821230deb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab588d9e568c1f5bd87b481616a1ef8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067e42e33fa8827dc58e45c3967034500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2465b8afab68a66beee0cd19153488501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3d3a39b78e6844d365fb4674b9b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba0ac9552af3e2bc9a204618a3df5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99028a6da5a9c1fb1e8e50fd6de087504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d267e84e0fe02d9ae05bb28b99d50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb8e5406a0c5796e06a5d021109485506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e5006f0e5605b37965ee7a580bb75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85895509b2ee4ec6b4fe79af59be5c96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c15de42e8dcbce674307b6d5d25265509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c867db814b738daa9cad180e5556fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe74d7840abffbf49e653bef8a30fb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea828a53168092325183ad7680c44c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3faa04ac1d696636dd38d4810883513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267def74e7c9df856694cbe62877049514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7506bee986183a22f92c6d6a87587515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d5217221094177b0cf9e6f21f6977516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af2584b1040ca6c7a89f67a05f1a20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f973c3c62e70ff00d092458f69350d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b26456d243b7f7c881ce2fa02c9f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a394b3acd6cf32f79114fcda09ff307520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070819383e1d74281dbe73f293ec5629521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bca2360e5637b11bfc3aaa8ceeda5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f08ddaf39d81e3490f8e17689609c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da71875da7cdf981bb875e37b3bddc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a2bb77a1097657dae303c9c7c49f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c222ca9946c34476268f9e7a267e2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca4cc65af31bfa5deb4201b66ac9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476743d02ea87ed6598538df75cac51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc054f0610d9900141f10cca38144529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115957d6f84a984122f35b383f13060530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978829a43b8a3cc6d350c399940baa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc72666c4b32fdf833346cfe26294532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03644ce9a83922dba50e21f77f31ce22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f45a813c46523aa131f98a5b93f54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87797c6a3e841b0376cf43f5936f92e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158de1acf6ce90cd34a95e4c28c0c2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f168a7e726c2a7389a89148bb78ea9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce93be161c34b1d2e317d6f109b4046538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49f34f9f03467da5f007f31439d794539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d50e4d2698a23cc154132bc55683f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f34b83c27924f0f443da2871cfed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3efe92ebbd3233e9c10c117e627310542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd72d3002264be0bb2a27bae2be2d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c6e543e73dfcd55c61b8793cf2f3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de36b2dd61afb6e018ed9eaf7175695545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c895a0cdad90eb08cd86e3da77d69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d1ee2da6cc06dc82f0c1f91ce3a88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b4d1b7d51fba17b70837a7321cbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c371711d2f5733e65487cc6e0de58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a1e1167c2f823f8de146b2d83dbf1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f14e66dd2b8d9b48915529bd4b884551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba23abcb23c30bf558319178f519a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043ac41b685fbc89ac5a19310d51f26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd049b7ab07ffbdeacdb9f52ebfa928554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc55959e84d0e1bd099add92383811555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839aec9b30e10b01b8961cb5a425ecc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8684d950a9afe354de69dd17b48045557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16756af6087d21c5a1f80a209587623b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcacf7bec2a12e4c0585624bf05263d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386a78493ed0e5bbac3d288936f2545560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc6e8991d00771629ac9a7e3e8ec7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a971f46f07ec344bff58992d483e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593df430bfb7e6159b911f6c4b26b2d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaab8c7ba8441b15bcb84f06507fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd59feafb6ea52f38288d95534104565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b0c35993d600a6c23610ba9040c72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb39c1730c5a40e50176a42289a6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03586d032ec702da02aa8092915bf5bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322653bfb3b17c14b85e92e6761d36ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dbda682133127c34663e0b3c73797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c2afa95ef7e8b45391135d820c5c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c945a4308d5ddb06222d7a38697e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474762ebbc999e84a42a7c6bd56b6cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39318d13dc675b86a56a37163ddfc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ffa830cbe8f305ced8f94018b5dd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5345b1d2e07e4f2e50b14eca087e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d3efac29ca0a4013d442ca336dc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5039c32db19e3c7581e0587c74d413578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e164f791a9dba28849996f2d15e14b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4875d8e25c363f24491f58bf51e5bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b59c6fc922ee94dfed455c6e4c17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4fdd74c3ed72c17edf225ae531632582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e1df7736021c1487e878661ab78b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3f079744cf8b305bed87245be3bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775375de2a2dd26df6c073058fd8868585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee720aeba6539424641b6a5bd4321a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207649477fc8fabfa486403ad9078f88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0352670e4ec868b1e74a013fe105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb8d2abfe1099bc0c930c6fad73957589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9342c3032cfd0e919c63258ec7f3c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457de6b0f8513a5b7bd43b6aa0a56c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7d9babf2cb0132245280165c6153592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b6e0bbceabf52b22b0e148c33e58d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1852e8df1b0ef6912475d33c8796cbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10481e832d330f911de94dff968cb207595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a35dbd7da5bbdcf977ce64e766375b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4c2b9fb89d5c297db342caf846895597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d6c0f4df2115374be9d168c82e74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0a0b9767d4be68f8b9c5ecd25ad6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42478d941465f16506e35d5bbb5c9402600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c48ed63b60ea179405e4e9aa337ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448fe7792ed0b56943c8bdcdb30042e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec99861a18821158e8b5b27a60d79bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357dbb45f0a8315a802980f890389d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371f983ad371df5bc5aa476870eba3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63e6be387118b97456f82b77b42bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dba3712c6441527fd3efe8d1445f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59a7a36c4f2e97b5324108544e3d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b43271963c1a61456c675fb190da10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de448d6d8b12d5dc90b80d4d5104c04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600dc5da5c998e3f6a3a798acb683a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800f54762f4178bf54c263dd29cf3f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be458d7faf2eb3e07ceada87076445ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21fcab1345c14f489655789f6f854b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf48a44c6075d9a2c04e4d3813661615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd425642277c9091df219008e14484a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1dc624073c92cc5b1e166e6dd34e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116a92f1d52d33fe8199385e6e9937e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f4a7ce808806fddc8a9741e4e494619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b85fdbc7e341e9217346fb4eb3f525620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3f78afb7906ab5b3851daa0f8f222621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8a635b5ebabc814edcce7d7840da0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a26b0ff23ccaa997cb8391cc8b64de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad7b3afbb3f45e437c6cf3d5d7c26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e018b33b006e532900ceb6604f906625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb02487260e88b915ba27cdd7ceb42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f51bfa8129576db3ba9f585b5145a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f503e85dfaec9328d6d461320c060628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2d18b3a4df380829c9d1196212537629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183888109dd2101d2ce8da301a89a033630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70cb864b4049fdff8e6ddd2c96066c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750b8e5c204fe97c0c097bf29f1b7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bcd2af4379bc0ef60f82d1d85d608633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421f781d891f76babbb338d24d4c40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1720585e2ec58b77c7cbea886a67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e04d4f8b272a79fe85115687bfb54d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d2d0bc647326e26537cd4a7efa24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366fabdbdfce5cf380c8f92a8d2593e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746083c12a775978e028331b744b87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e15c96e8b911596ad46deaa89526f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531fcaa1e225b3a24524c75b8426d76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88036aefbac5b4e014670be7f8af69d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302787f32a01b90e6ba3538aaf45b205643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de73793b13ef9556d0f43371dd958d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913dcd3d01bad8ca035bfe63108ecb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc6d8514987a2eb9588ae584d70c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcb37826718ffc128415c55fbe12c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16234ffcc8b1e746f73ef5da02bda0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663ef262935940b6cc7a065ca0fc010649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8470237cbd2681ac2a5ae6150213e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be37cb09f768fd0f9e98d153c1b205d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9596aae7530980d3dfdaf4f5d5759652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61891bb7292c7bab87a9a5883960b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb260073cbf44f73d781626f94d96f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84fb4e0ef7f1a1765dc1d51b22d519655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44d78162e2b6154483fb29a19651c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117289dcd7fc942eef202696a3e9e81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4abfd99d636bd48236c7911b840f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d16ee93c7aa3783aeb4e1cb9e948d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959abf25a4f2a50fadde874ccca0f91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b97c9069a66a2123ce144c171a29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70795ff4f35b3447b57754dd59bb0500662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23517b33c913ac3d5433f603b7e283663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69df7f4a79aa8c901ac479c5716fa3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248926647ad0f6c6c81d3f202c5415b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9d7daa1faf63127d456fc9875ad9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabbabbc4d9c3501709f743fd37a500667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f00bd32b3e37082dc8537ccd8092e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5124c13e5e0999f1736e26cf774bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8328f17e656f81fad73a62ccfb958670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818e8083c09f4f92b3ccd0c694e649d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec6331dba1c879bc88f710e1bfdf1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b6b562fbfc32ad03a28d78c54deb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e4157a454b0d2fa17acef6aa32edb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39116dc8393e2448f97b9337cd1f04a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae1db3112beb9b1ddd5424691c86e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07972855d7d08cfd775bf88e3805a117677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6156729e6e600757786bf4016de898678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389cf2b117db3200fa8fc26650d06d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869dd6295b52eaed7fc463265932717680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d479e930dfe7d4161e363ef088828681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ee8acff18eb45df46cc2e6dfbedd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab49c0d1e0f0ab46c7144921cd9153683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fcbd49ed0c1ee67c4df5719f6ac8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf8b29a26b1ed95cae55611716fcf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c88ec51842ca5033ca5d554a37eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee143ae8836107107bcd05bc4679505687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da5fc69da8addecc78cc185ddc2c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a463d287a9bf126c8d534bb3c414a46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64f3c45e58e3161bbfabf030114807690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085897185a5f5e4afec0a2c892d464c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c48fdf9579f7812994f671f7be53a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7da1cddc20be2314315ff7e59b995e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4744881219c062ba2ee7fdb055b802694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcebf8d627ac2c8a045766783f515e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc965bba2d9fa733b13742680f78b314696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cca68b07d5276e773f70731da204d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888166ade7c7cd3b21c021fc458179e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b45f7ee857b9839ce7784bcf44cbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7930fc4f3d16310b14ec3383d0540700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11fdc8535aca7b6287a298b6d402e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d2d78d7292c0ab88f3594bc547268702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c13d26f20abfa4c4aaa10229d8bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdd20d8688e04dc933b14b4a6368f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e879d24e03fe86a74e7023da478b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35e3fc8f9316d3da452d3020a2791706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374373a8ce55420e79f87cdaefc30e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d9f39939e0671a82eeab30dad7b30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695e3429c2b46cb883a481fa2b3f227709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e59416ed1508e8dcd2bd425eada23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff1d1b9d090831fe3708c9f5be89aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abab2a98fadb6bf8ba4c76a309efaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07a036de5d7390412128170c0f0ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae769c4dbc60b5cbffd9554d8070e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb6f66ce209eebf235707fa6e88a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ee843a949f7e2df36ee100ed9bce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44ec0fcd13cb6f53adc201771a0739717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718c1c160a7f03d1107b41b00f467c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d484c49859c93e0bc7658c7b44d72f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d9d745a664bf95f4af39a4258596720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91afe3f3d6d7541741cbbf0b0638f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c40f59bef6a9f46f26f932a6d39cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db656994a88520201db51c670ddf153e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693539b8fb55e791a64f1a4326f41f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95f8b0066ceae32cee14563a706680725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd16128030995be3f9029ecf1ed99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088be8a53b445ebba6c7f9fc614a1ceb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8019c3a213f91ff0eab9fe60336fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dace40b3601faf28ef80b2f8a5e49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50908296d25352340e73e167c384f96a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0a7fa39ea68ef9b0a90e95eafea9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1051da2afad49636c0670188a2a36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f53cf6583ee097e6d97d478f8eb9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa102184f9b9dacbfa01c140fb84d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e29b3a9ca4f991a2361114917b59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad6aef98d9876767a52a7df983489736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11ae23a5f226289e65a831943e8d80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791bda9fdd459fc179c3d078078944b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55853b03cdd3e2d2afb36738d7db6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745831a738ee87efb20642707824728740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aaabf09ac2ab05d997a300ba177f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf165cdc3b3fe979a543f870585371742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd19ab67ae66412be2854e9e1dcb64e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a3fe5de134714bf890348f92df04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063df7b2f69dd7135dc79910812c9e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53fd8f3843ca913dabfe892ebde25b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86653ec46a390d3b341aad9c59d5b0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064feda7369349a9af14964d2074ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bbe3961c452c41fc9e49d33d183b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dbb0e38bb1e718f3de1c8b8c6a8fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf156acc3a84a855de9ba1af842a6eb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c31563c389f469691577c61fb2c50d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be7a4bdfe58b0c5647880473308d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba8fe15b3bdfd1393f7b9a906c55a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3abe79b22f102d357579ba1a8672d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e47ef18df42eb331e3c2c99e2e1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e19268f6cbdde2b4d805369594093757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e695cc582005136ec8ace5dfe660a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70cf6f338f716b7eeb5a27738f9e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fb1e59310d7427cd3567d1fd42465760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab2a0c8c22158fe366daa918d14ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d005fd6aaffa85bf5db10a58a72d61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ab33a80d65bf3f4caab44529c729c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aae5b99fab3a999df62379c2c8d25764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9d16a4aaeacfef6e7ce47264ef211765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b72208ed15c98f80b4fb4b663978a0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2c03218d6c7191729b9c8debb6516767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b3c9887c2ac711dc6a872ae5511b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889d17b41ecc6fd6ba745769f5c8d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259d1a8c1cad4c64d3dc0dd7e29808c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65957fb2f64263b22804e6eeee83ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09a31ed95f2b1c13d13dc715dc4ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00bd383ae6ad10c9a1829f206db698773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be97db8d8a5854cb2ff46aa1491812774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dea1741fc81c8e009193bd4812803775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b2c964d8bb36e3239ae017074e2e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b13e513a5ae6620ccf7e2bdada9e63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4bf8f2cd24e1c96b9e21faa12e25778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8488b4f67e5537b56c060bd042730b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171c8cdd1f29d8d9bc51c3032c22489780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc2b7c2156d008a4470444326041a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42534ebb4ac8a777beb37910f26ac9b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be694ea9080d004c1c4dd7705f9ab0d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48538f6e66d1f8b97a3c8d9fbebc98e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfdf1133edbfd5ee095fd640c87131785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a91cdcdc4482bedccc7d967fdd76786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b96e7d06607555709540d5ee490ace787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76844d815591694997b8af5aa951efd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558a85bd794b76a059bb35aae22cd0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6ce69c2a5af29778f64960a7f6e8a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8447082fa93b94dd50657348d5f5bfc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fdc62e55c46f9ab028d85fcd27e4f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169db9df7d824f4174f6f7aebca49075793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b719b9dd85f077b19bc4cc2e13132794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a3e6c62ffa14eb71b3202084381b795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>