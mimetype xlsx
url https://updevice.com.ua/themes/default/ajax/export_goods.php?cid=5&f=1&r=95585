--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a493e07fc0c74a18aa95c305ccac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0adc5c4cd13f746410a182daf888042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc3b5a0ee848a9793e8953164c47493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd221e21aab068e07617469a970ca2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4a06b6de3e0dc33a3ad51a348fae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2a3eb9e975cb42fbf4ec9b10a608e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40aa730186749743c99bb9a05feff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1ce7b195c63d839d00135faec597b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b514df351f301391c4f5c1caba369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc95ac88ea32794b527c8062abb4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc2a47a12a5fd143d5783979a0819211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3373f7bf321fdac5e068d028c9abc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7032767283694f679f50ed4809409613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b7093d135f21466c2aa1c582c83614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d752786a8209259e9549083f011015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ba1c98fe15243604c75817d9b9e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b2a114a13e553eed5b636c282021117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4df2af3e86360399c802aafd3863918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71fc186de031699921e649146ac7fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf96b527fbb74bed4a7eb0919163e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae47ba04af7b7cb09c2e9f7d5df1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f35388a8650ad65e210fdb1eebbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9f09c1a1438ca882fdaf28d62729523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf87d4ec4ba290a921aae54954850724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4355a5b5038d070568470441520cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020ac316ffb9838bb7ab6a79a96d3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f719a3f4436f5ba1701a99e67ccff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a37efedeb0ae9ce44c71e89931b99728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c5276f317f5e8a957dd130068b92029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc51e3e7a05531d7b5ac53ff815b9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa8f30386e24cf13520033f6dc4c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8d6ab547d4be45dcb464b765cbcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fd8baa859ee2e71bf6d0930b18e9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a2921e74c83815799334a3cc0bd1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b41374aee2259f258bb26f47f28fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeffeb4449287a8cab2b01a4273e2d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42ca6d4e46df6648be094fa2b96af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6536217661c06ac1af542d6614e1ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279ffe8a1d58ae6f3c776b9d2342f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0243f4d6897eb9399e0317f1f4514540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd771d36e06873d29f4166f98962b49041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d208dab07a022f0d84d655e4f307642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472aea61c356a8abd05dfb60b00efa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a07d9d66cec3a70c2eaea4dd60780844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306983ed9ff5f8f4151d23014cf3328845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3cd507c0eb177bb8a8de4766241c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fdcbf14faeb9d924e22e1ce0441f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ccec13f4cf55f3a17187feaf7e43148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0949e822ef51c280cf8d329d221256849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41aa20cdb2e11d7292082ea038208f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f743977d0035aacdf0ce53c5987d59951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c16b489f11ed61556458743eeee852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59cbacf89eb6bd25f378c954850b2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd3350215f9f8c5fff8ad2444979f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a341961d0f144966582901a2381319855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08362d4444c2bcf9e061600d65845056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b0ecbb69b0d720fb9dd8ee8440b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f55a22bbcce71ee1b35119f97c9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425acaad5b00be9f8f60df53a3541f8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875850f9d49295a1164ad798002cea0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f559377d6914f490ab7aed799161ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2381d7b9c0945ec048a35be33dd3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c9f580211d55891ec5a7a555b2fa063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cb58faccfeeaaa57449369a3026a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424270274e98b920a7afa9120fb9753365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db20dbe9507e9ff3265b7eaa1bda1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11535984890913f2a90aa44a43858e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0da5281074af4d40592bdf69c8f7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3a11db563c380d987098c78e369569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad979ae281054d16fa39be613f4a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d506fb0fa1531d9ecf65731e9b0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fde8028d469eab49729b05b800beb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba918e60bf3010c1b921b2297b316f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144882613020a31cd91e857dc08529b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978a8b73850c46db123a9636638ed975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7f1de4a957ca1a4a4705fdd4c18cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dcca775a1b8ca375f566c9acb87e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6b2c2e72d55bf89e86e32c122674178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa8220fe7731f84f44de0fac0480679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636105714048b825c28cd73719af60e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d183620d03565b385d7a0a58d4da8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc554031ec04cd51505ffb8013b05582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b4567859b0f65657563b8673cc9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f6bc1dc690e0181d1809bb7be8abd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c36bc78f2e4b287737cba2dcada82385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a638e197cdbb3f21c6a0f2ca04de06586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4031da3f70a375aa4ab33b952788187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330aa67c0a0ccd469fe43dc293f847c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f55a0828d5f33391b26fed4a551a2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2cd49f3367296485c5ac5ee2ffad290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a93c7cb981317f5c9001ea8bd15191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602cfb1cf26620a68c46c0e36154e8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7eea8ec9cf53e793af54b7b59ce8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a888ab4c5f4667831b9846763ff5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbb83195856f82b4c27be27def320595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b13790beef825b2d70e4149dcef096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b97ed1973173a58319fadcc66f16f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f85bd01dd1d7e1532c04f8d072c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2497e80d8f9a172baffb79ca8ff4f5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98032285222df67f10929ad8d9c80a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace8271cf04217efe9276000bcf13f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f3b3fa3dbdf4515e1ca65f113d725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9723b273625d160210603ca7df4589103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88caeb4c513309cfdea94fa2b163c85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664903ad95117ba9fd4802f6e22650c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c01fdc591bfdaa8b7015c637249767106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313d2c4807ff636272e6f210ccf306107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4e3024d9134b115c1ed95406918ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da816dd4e74f9f2c483a10b4323fe6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5f40775cc0c039ed0c29d0cdd3a7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31cbf910b976779bccf91612e2527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16252a8123780529f09b9e94a15b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d6388023de06f77e774a730af064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805424cf7cae1283a6a7d7e49b6c652114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb514d150c30e166f98694796b1014115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ea454754523fb6891a19696930feb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993d9b0fffe44761dcf13f0c8ffa7f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255aa92be869c8db11c2a3933f4e804118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600e37b697f3b3acaec08d9ffe1ecdc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29384c5a0859be87f29bbd3cf7f86d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035f0f8c2444895041484cbe3deac4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c2083d3263c777f3d45b0ac58355122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b04f314cba2059400eddada810755123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac4a3e67e529a4eeee36950fdad4ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d839869320ad7a093ff9816bc4867125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e21881b77e9b7c7b22e1afd57a539126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b46d83235147f726c031f70e969e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c303c900ea26ff676a23dff5a2cb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b8c7ef338885e30093bcb0150abb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3176e3134aeb9739e1911dd9b870130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04cdf3f3c75f44985907da67cbf93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5d9d184136d653ef45d2580ff48e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af2500a0591bf15a799cd8e58dcce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b095f93bb30427b2c954db97efc1c04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12df9ad634585b2fa06972b0b87a71d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c5d8de43799bd8d3730785c72511136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b0f477b1cacaa8f8a1e56bdce23c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b389d08f1ed63034615b920ea75c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8672fd4ce8c8f84cb05345c1eb9915139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa98ec6a7d20183334e13e52c5a73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcb9f0bf975d35ee850c4d10dcd7b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623f74b8f50cef5f7f48056f0c90fff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36cb9c78547ae000d4b8aa6a9ba4be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcd190da282719cd3e095d132fdda0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1201f2297609c35714203123f85becf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bde9b336702a5b2e33898dd716b34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e555a15a60af1239944a7ec313728c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2d26ff45b237ebce9d291e07702a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c907fa7d14e6664843a22057bfee0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba126fdf595ae7fe0c2adc070184079150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eafaeec95d4e89b50a43759d8a7c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1f9c13c1b4aaf3ef38eab1a7244f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abf2f4fb0afa4294662e84cafd427f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b4bb31030b75e6435a1d8df0f2de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fe170a30332fe04b63b2a5bed0ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae625eb921130fe1f072efaea7fea544156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630ba01485b3aa3ae26e411065936ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7d72b9d2da6f0afcb33edae86c2fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155aab9754771eccf46b191ffc4ed20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24edf3a513daa7f65c90af221fc736160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06f720c0d23de74fa3471562c0ddbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ae1e177492ba3d5f5028e80a19c3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a95300bdb9e1bb2486eb5034f9ab0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849f6286c9e680f84acca9609a01af5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46068dbd663691ad1ee0073e7fa38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5274e80c6ebefb3bec2c7df4bb206166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a453e590ae05f60b4d2b1e0061685a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b532cb1162ebe5d6773249b6ff088168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd0ef52e32d6afd785639aec31ad7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d608fb6cd77728ef30ea3b4e90374e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b7c828477a08744da956efe3e0379171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af73e3cdec86d44d0b5fe461bcffe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9361745467177bc43ed86f67854f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c364411f74fb1a75283afeb60e0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf49ed8657cba37b17be9d0f74714e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccfcea4e01eabc3fc5974c623061e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a81cd05c522d969060daf06c062e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da000ebc7a4704c83618b0b9c543052178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b39c62b84efd752d6422e51a0502a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e2cb8e77801e5605d13335ed761a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27ddd081a042747cca30a0ef5f3bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f4da7575b283a41207271afc74ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f70781a51b7629ac082a82a3c8982f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8bd75028a48524ff74a24e98aeb17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386198ee4e930cdb112eebc68e3cdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cceb9d1d1055f92fcf4bb726cd7d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c57c7ee0ea458f161a6d9450ffb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e104a3727db4f18fa2c9bcec00d31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a71b7343e38d52b717a7f1520e9dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5454ca567ff94df104c98f41bc3fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e5b7f8b058ffe091cd4d030bae21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a9fe5e0f8aacb22a91d8c4ab3cce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba57df26a0153ae10f95a3aa6ddc2a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9505fe9dc93643bdcde4a14ebadc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bcabb76a735ade8afdfe416b79e49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340425d71f7db8427f11c62431dece3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1830fa930fd261867a39469a5b79c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af073bf85f0bfe083acb1a59e7c2be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c048603c27151194c445a7c9b26712199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c520f845f2b674aef5cdc9bb8cb04a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2561e85260f49f3efe3a149b18678201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f9e38b7f03f7acaf8b396f7333c8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384196a1ee3aa44c938c2492f14daeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961381e3fc109856ef4f9712413c76c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56389526a39cd7fce027aa026c1b50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d7f0db6b1bd385f72bdf1624b6ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40579be768b71fd663ad42e3e4e6710207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85933895777c8925783974740fd78b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1fc996c73e69bcc21aeabbd93ef5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ad686601fabcf22113f3c6cfd5dfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3298635800227e298336d04034b2701211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42573c34ea6d665595c30dba1663dd8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52348e6f30ad1204b27396e1765d81f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e8dee7d31c90ae8a674f39f8e030a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d79ad0ec1e0d69152d19e74bd4943215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbce9310532d9d6f9e710dd45b353d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be352c374c4bfec3cbacb1eb226d0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63330e619f113438f669a9b7caa4f526218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2593a2cc0a59eb40bbd36aa167c9da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d7d3281affe0bc7a5c2e4ad514837220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ebd369890705047e314a44aed4ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cdb7c1add7ffbbba1def24e340a14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b23b6e4ed8330e54d07b2e866598223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4b594c71c86a5161c26c57bca360224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6159482cbfac0da1f6b907ba290d25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dde4443da5f12d76356c294971366226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e261ef0b69e82917c26cfc892849d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a62357e6670acfb97ef4deb3f12b6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeb23d3ace85f01392a6d47fe8ff89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df78dfcede80a94a863dec0015a79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea0fd553a0af6edfc9045337c97c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c98bb2845cfbdc637efa30cbc91c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634f2f14952d3d4c65bf47e2339a31b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a227b0633f596429af03cfb3f1eb3d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249acc6ae8dcb9a449c35f37ef64873235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70807210cadb79e8971e3a499f5d5b11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542b5f3c6d8e335e3ed3efa7f602ee2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325021c0cb3aaa87ded961e2ec4efb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822cbfd4d6408d3eb52ff495f5ab5f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859fa8948f25980c1b2df8c73b4bd20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732299180c9a81140b7a366848440be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51d36106124be6feed1dee02d372ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a40bad92c7462e948bef615fef0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257290bcf561594254062f17eb85d3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1c5a0533026f017faedf66da39f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3ed4e8e8e804898bab7e936085cb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48176c79091843d8e48924714d92de6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790470ee74a7a0c7e5a13f5ed19134e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d5525e6cb614960675e6aa6b53320249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187096995989bcba0c4568801f55e95f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197a5bc3052a22f51f7d44fcff730a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df81eafef546c02b280b261f626b460252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e328362fd8be8722c8c5d94947ae40b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cadd51b7e6b5ace4e19f2be72044b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82be42b3f68d2147cd55d9fde614c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa44b3d5ffa329e374750e92e75e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdeea75ebfd5d1ff9870455bc19e86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f1026fe281a24108f3fed99296ab8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f335982f636eb6e110609c621a621259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a641de365f6a86a119aad1d1812f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccc6b94f411d0be77f1eb8e75f18d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de369b0710236114508b74eae7f06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7502b55d3bbec520cc6e0f2773d54b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68307b496503bf68d97ab0efe65800b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845cd3ed4c74976d059aa5f47ab9f86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8295d8d2201fcea3e2a4620c016e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05d4843e9257e405a4ae79de4e72f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf6fb317e9ed3651611ac1593ebdd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0848d1fd9379ae7bf13468d70c89da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec1f0cbc276abf6d2179ccb47cac4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eab1a4bc949850bfb9208b341cfec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53046641b99c9e1eaaf25d53dea162272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b1392cf305ddf2c96d6f9bef113b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d539457df9d18ddc931b49e3e1eec86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba2d7a9ed1b4f61fbc21a2d150c46d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e4008e72e33d8cdc6c7f3c7715cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695485100532fd4ad7152a5d29c5dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef102e3263f5c48b55a7a35acb9a07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4168086793c600567ffae810fb6af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88e79c35c69d396a60fe8af9356fd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dd17d1dd5146914791da8649d5fb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8774afb89228ff5f4d8f307aa85ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6da8d8ac55c5f492e18a815c1b511283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59eec0a6f63fa65ff3a9b3684e2b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba9c592db91b8a1c5ec5475bd0151285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33bb7633b209fe11047bbe473ce13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f979f4fc3c1d95e8a23ac11477e4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e11c3f5d7efb3a4fc526541857421288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6179fc0ac22bf3b614c5b96a6432289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cdc210a5cf066018d21269dfb0c9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6e4872186aeeca14a5425b79b668291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ed2d3c089bfef783752356c3ad07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f9a84c358ab456b544918b636019293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f92d20c9932b0ab24c54968ebe719294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d7014b98ec170d2399efdbb46f6ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc2fe7795c3e2ec66ff9f299fb9e45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57582fd74e7fa17c87a9a4a5706eec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b37e7999e9b481e4cdf2a91e78218a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de25cec623db9542b9bbec8d68416d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb0686806ff000de16f09f81a4d1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115f661cd88831e1b185e34c6cce273301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3ba45f2ecd29996cdfa087e5749be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35139bd541e38c1a9bbcddbb85064892303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc64fae95b49c552cf3e07b2b9a73b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900a7d47d1e576bd643c6d75f10b0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4b0cd6f035a446d043f9af75c0b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb0390508e1ad426dd0f3138fed1eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a41bac921b8fadfc7300f8f76a087308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658126aaccc7a324c9d837c2ed63c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5b4e26680a8df829e3d59a1413774310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972426c1bd9178703017c732b8455781311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a5a0f8092fe2b8b34a920f0d8e76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3473076412a2ec3adc5f5234c5aee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba8c7de0d9926813a7d49e1dd3826c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59430acc5b78559344fc4a775314434e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948948603803fd844aca5da04722fabb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ec1ff1768d0cae41a896dd7c5b10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42eea085ffb58b405206fffc44400b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30062c3e860dfd1a1335698c53394a61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd276a9afeae112888b9ea98a5dbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f941db471f5053901966236b589950321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df869fa94d9f448dc50c93d90071e2d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c991a35c64daee904ec621e1eca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee795aabe67fc09129cee039f5be81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7794663df2791bfbac71ea49f1aa53d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862b81f14df74c0afe34f59dd79d05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da545501c92cd6790e06943d5c93e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19f62bf6f1d78f9278ad3b66be66f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52749b9f06cdda771414ec2ce7e8b5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7c484328cc6f80134c2bec9e66a43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef71cc8ad6b38b5834f4ae4063e9f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb4836fa19d4f42a2ea6ac04a9109332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b94a5c7d0b9fea7db32c08f556e23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920b91db3efac5d2a7fe18746128bd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de256f8b2e8c6fe5e93c02208f29a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadcc593554d1497aec2ff6fff5d89c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4fcea21e15cab1059523a9b517de5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b167cdfdf5f6246a748688b8024c84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079681594607e688d9a5e0633f8ae1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b5c8063e2a68aa7b2f3bcb61207e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaecca93f3f30f9395558869e14021b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921214ea283d6c5c0172b39208193b5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04badd24c18c64e2fb81fada47e1904c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa33449c00e76b9cf5e19a8748d823344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d77333516db66e66ee9143183c3b5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d4dcc94c8546eef6c30d9cdaa1f7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f7410afb1d371e308d5090159f09f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232fae4085294424723c00593da8d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03168a31e3507c605057c31ad37f2746349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02790209c12ef352083192ebf9a985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9fa4ed9f042357a107db9c1d3f655351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554910c9ed9754877bba6332e2a1eb55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84eca93e4ad3e854f40736670518c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318fae980eb2c905c33bcf19bc21810354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6dfce8c39fab46169b9d0701b9bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb9ff60f63885853a7886e6cd6726a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95ddfa02ca1e6baf7be738881ca2c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e13c097a45004534fec3a47800ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4737c2626e1d5a3e1989282be3dc567359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77773897df4754954ae5cdd45fc0774360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970083883b9c4c7c2f44bf2b91398169361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024ddc974f05f456c582fee0ccbb612362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168334a2373693f6406a9c9ce6bc7214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e7543a500dfe32e0d9c14896342c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb70eb68dadaaffa81099ca51283bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46358a638568cdd058782801423bae4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3fed5d7f68932b879d2b8ab7eb5b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb82b7150618cdaf6bfec52d3d0dfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be488e7f51fb21dd98e62b1460f02d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb55f8e12ddfb47c2b52c80353edbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5918a86dfcf48c5e47132c8cd319f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b838685ea47431621041fc9d14c36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061952ac0b94d8a39d897ac190641e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592d0530776d44326c0a61bde669b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3423df3e26a29e63297a2ccca2da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6bbaf65de51145beb467bf474ff85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045f81ac6b98dc7b04683af2840c71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d34586b2e9044d9d1a5869b3bf9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c18fed69c61db60cc166be13adc11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41989b528d9c7a085b5ebcab298ffa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7314f3a0e8874f93f107e118077fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe551e9e1850eebf1f5ce700d790b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4a051a671e730dc55e736642f69d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713316be852abfa7d43f656f83b4006384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2062b6f448b8fcd11783431664d37c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fc54d9dc9624ee11cd70f061d2a06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e58dc506af6f74ea9b702a954ed51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d28704dbc388c61dfd62873e9f99b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c0ef0ad3c8f422f93f10ef3763dd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6d9692086f9bd1c38138a2bfae437390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33a6708c4f2f15b55d8f2b22bf28d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a0bd01c69f3bfc121f12bcecbcc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd995f4e9eb11304377cd6a01f973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaae31b3a7d4ef07c6fccc3551ab6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae7c9b85904d9f26476fab8c5a9d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a3b588f89eaaa28f6512cfd9ded8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db475046f5d2555bd96652cb64f980a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341dd1bc7fbc141bdb518378f0dc572398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0913204d4bf64c579236f6d4119257399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d329776b9bdb9f5f7db37fb689b7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dadcdddf0c431a47e320fbd3e3e71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30684de76d4b24b590f56cdd17a958402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1152dd0a61373a127cd363bdc8ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b568033896afc51bf7aad327c8486e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1d5ccaab31d66383c46fd14dd35ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ed697eb6418edf7b073f53b50600406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe4092e4def68236754c91215f670e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191ede685f6e1c3b3a966c67f850e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e5021fd8412f8907b92cd71ff3b6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c4b5ba83e0866215a347dc98acc77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8143daecae3d732214f3c61379f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8680ff48d74b63cc34d45b6775043412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610cee85d6c710efe67f955e81905c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdf8b10175193b24e5dca62f71d8ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e3d7a8866dcd366f4137883c0fb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46250e044f2731563e0a7136859862416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d429f8e27c8a045369109f1ea0935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a7329f6165d0e9a17181757ce3aff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852257d94ff18440a23041f1b51423b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de618bc0f155f99f97ab277af6feaddb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871dd337eafa373097e3feb7d1a208a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3840ffd03e267d38c291765c2d80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfefceab54f44078141e2e881191434423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fc300b6dd9c800391224217745dea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d9f3d5c874f6a4a87ca3494a853fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088b3769446063aabf9c4551ad5e50a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119dcc9654d92741b30e92f2bf7d83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998086021b627f34dc55f123540cb9a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e67aedd10b180bc50c364648dcf2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad600ea1092cd8245a2af20790ec0db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cfe81ec2726e3c389f0074d07eda8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9e8d1e276ea2993750100ab6c4027432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f718d6570cbe97f046b06ea87121433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6bcc80bbeccc15896302ce0c6415b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edae4222e11b809c3dd0c3378b1379435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e3733cd51055f8494d30986c0b8d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8775af8a36bea80e39be95227b052437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d6bbb3143600c7a90f94f8009b0c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df69f909b6ead84dd61d4f159e27a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578550f09e5403234d830999a8bfc126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16b82fbc2926e43c744a9b36ce342441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e346ea544db14092cd74823678501a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc6c4b3e64721828b25b4d6591b524443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f6cd31869b926ccbcdd52480c9a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c027ba13561fcb83ad2783d22087cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88744c7b1b47718fb502f69e912b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f96f24411c1adc3a3b4433061c31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7f08537f998a1b5d6a42aea92dc9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737f9a021d8d3d13124e8906f285065449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bd6823eade7d71b00c965c497620d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790b1b065296ce3637a4babd5c2f060451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ee0b7c783f88318c31f6260f6c2d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6811a03f804559925476f532badfe1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d94c5e2284ad2759e8429ea11131454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5e5ac464815c3f992d54606db9ef9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0119b56cb187219ded66c9c166cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c00fa69c3e61029f461e36ed366a8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f819d48477a3602468f28416529ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8526f910b3e32007f5a25af4511d68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8098ceb6a07a4bb653cfd5d6849bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b33c8aacc92531471b75c9d41424461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad1c68a6764c64dc1889d872bd6d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb796745496bf90bf67d289201db68c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f167478e28c90e2190fca41a2f2148464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452e033a419fd17fa95b1fcb9f73862465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6631f2ba063c74888f8fda862a1e1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201863e220ca2a385af26b0dabfd1ad7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd91650dc100326212b199985c4d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f28677fae57196025e70fa878abfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de8d4a6d930dda2345189ce085978f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cb9beba3674a555f7654af0a5c5e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a02192dc5e53c1d11d83102b1b8fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e463dd0df9e5c53088182fca2d9c64a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd79891f515dd6be768ffe9ab319e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab76e51ec933504dae44dbc4605943475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a657af9a470ffc662fdf23d5bb952c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723aeaabcfe2efb0d5dfd5bc4db42b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf1587d6bdedb09e8c87430befdf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab0618dfdd3f080a70230c26fd310c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47eb31fa72c74b6e56611ac7f20639480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9022607e0425813a4896010b2af5d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060d4ffc0b683ebd7a1a562089c55e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1745938d15934cd23d44ed426049a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8ddbcac4a98c21b935bea29d78897484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76893ac312d973120dac46f248c3d38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b80bab3ad78fd151e4cd8d3dc9b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae872167d6b108694fd7636de0064487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7256448578995eee4d915385176b66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd6aa95381a14869a6d34da1147894489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070821dc7099c11f7c2fdf8fd869e99d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189534d87e34cc2ae216a908c9887ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3a776a15cc959c6539c5ea1326ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5195ff5098dbda08e877f448b85f2f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4ba9c7df0f7708e7cf755522c76b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52abf28a2b662e2dd156dbcf88b15d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfeb3aed42a885cbd2f1c950911d0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190afaa5d96f598a53552f218d99c00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8fc4e55e0df49957a1eef3a01fc76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a4bb59a27dd3b10ec5cc41bfdfb92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e6718bf74c252f941937caac19b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caca6fd0a3858de22844f9ca83dd2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce5c55c57ffdedc94904b4df87d7c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22abb6bf36b6ce66f3893db517d9529503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d6f375a11d67884327fe1c2860090504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a07fc697bbca033dcdb73ab8b421d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e023139e1bba48b0e5cc938c6c6f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b1de4ae47d31881d3270df545794a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1596dbd17da4d06a4b0ecb794de1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e566e3c32af8502df953c186d3b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0497b4f3ec6d37def0a3bdc4796d666510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326e8d0f30ba2830f3da3c294a3909511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1ed9267d1eece9b7d558b85565a68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc90adcd841dd14519a0acc4a98097513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741746c93f5925c8e6da3ef436608a88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb364d007909a2e4b9e78a4a30c6ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431a76527d4d7fef2c24f0c2b891ba9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd10ef44f3cdf947ade59a9d19a8ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79d8eefab70c463e9efb89719d5959518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82379a31a9ceb992e1eaaa4b1244a3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306153d2b6f72c12299ab6aba6bf739520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93e502e6c2b3cb065f97e8083620f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab1fa16a85371358e1a215bfd921aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afc9509f55aa02c6b1c3d217a01754523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e4ff94ddd4180ea980b8aee115cb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec87ba85e9d7708e6116a80265d1ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378c16f1c849b75afcd10b14fef683c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40094cf5474621dc45646cee8d68f653527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0937b308a10cb0e72fab94992dc1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d926cdd2b4ba090519fad556e99d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2016c3715c6b255e76235becc2030530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f4ecd664997e571bd2e923f9af79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d1fbf8b72f9103ef22612236f2cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f83de24d201d8f70499e0baac9ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa627248816d01265eaaa27cda1e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f089022a7f79dbc1f8f1d99ce0a76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21230e22d16243cd90550ed2e0cf6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db52e96139756b3b17bd3ec1d3452537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed04104b9cb70417401d5c854d69731538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4397215364201b7eecf76505442fa3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d6e4532c31936d033e3875350f6d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34fe263247239739b770d6a96c227c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d132a83fd86f3e67543ae282abb79b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dbafba8d9292a5afbd8f6e0d840bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c59202a0a053f6a54a419c2165619544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215458d49772b36e953c0fad83a67a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdcae0019f53c2465742d3c3b6c386546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be701dedecda31ad2cf9af27df0682c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2562f35e5093c44912208f1276ccb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bbc351714125f7e4b95ee6b6d5e56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b63d1bb8a65d958a04f3234ab3e64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a3262ddabb8203121cb3fc8bae67f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171bae675987c73d9ab24c59357ea27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501995a13659c65cb73761200c789353553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c5371cb34521c5fdeedabc26e8821554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8821aad22395d0d53874fc4f47a327555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7a4165585412e3b75797dc9e5b3fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80155d7f7e76c6e5f6b514101bd2331b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5094903b2a0a355687d697b11d9e1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209533833d2f6518a4f21d8f06f1ffe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b3e6e9921ecf1bb6c127051f0ad4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f421eecb77d11e0dbb7430e9d31bdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c13e9ec7fbfbc67f1e02d487256ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608c23f78a7676a9264534005ac630563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca72c8515b2ec57099f9c38591d0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b1a762d5d37df6859c2d9ab3162e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33681415c439dff26b98716b22d0186566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e8a42f99c492bdd622d2bab7f803b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468439f68b53bb16f575a1eaf5564c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229293fec5c761ee8eb8d7d46f006721569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2cd153153c92f05d3584163f4040570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5150c3647a7d55dd445cac905968c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d627740e290786548ce4ec7b0c232572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e60287cf784be1149c1a2a6623ae01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e6cf02dc2e82c69b2f6bbe61a050d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f8f0bdc584ca90d732a05dafbe3b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5deac47843ed0e163bf5dfa938817576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b1673feffedd854f257206a7b7abf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847d171eb4ce832c6f704e1e8485b10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9949c7ed1451e5d4eeba1b55901944b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742d58f6c04cfe47350c9a7ef69b7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bb2f9d95638a6dd1d5f78ff08f19a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5fbeb47495bd0149eddd640e162d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c98ec77e4755bc56f0a300e074b6cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105ffcdc6cd1731bb47281eee30ab28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed763aea629932abcbc32f60f11d2bc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155924f3842192a09278f8e5241ddbb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecab8ad89a64e7f6f223c41c4cf36f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5949f547e13fe7170c8bd711a9b495588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42cb7676ebb3580a0d34ad78f4edae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d3653718d9dc32e9affad2993230b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2fe71d5293b86e5bc0758a82de69c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8ecdd2d2c521f2ff19d92a68b58bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b47c4208fb7cac1dc4893a9605bbb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce67520d442e72bcebd232c565dd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385d8924e120030bab7a156d94aa958595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64409bfaf0e257f3de56b7d61d8052d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b74d61b86c22d7365e248f5c97444597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf0f6785da1d1b136144e5288440cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6515f873ae2d18d8a98d5ed2c4d58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000f1cadc4294e022bd0fecdd4e7b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911be4cffd6b64b85bfc2e78374864d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b1371470f6e675d248dbbdcfa1d59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b9db7ce5c4788effb8c668dc1bfb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fbe8672c478a374e8850aefaf97c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a926699ec8042f6554f239612a95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26232fe47a360fe8bd2d5d3db6661df6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c837e4d13ca467c8c7476ec50ac448607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71114ae3fc9f2b596ff91bb22fd24d5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f212cae03a44db2157b655296c2bde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea427e3934a0b0df060d429eb6d103610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53060d3a67cdb28ce7869681880561611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f13c8ca721dec93b610a11a4499b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668387bac414bcd8de73e1d8c66e48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e1dea778d1a24a7665d4ade8241ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bef649b9e54600dbe826fbecfbc7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176d134bd19a9b8e9d41c1994c10b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2148fd4ec50e3c7cba2f868b746557617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d12ac224c93d34e05846b09367022618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ae323b3cce079ad5abdec7b09399619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094af99bbc8b868a6d2bd84ad51b0333620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93c69ac647d86367f6097a20244a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88cdb1fc2261e4579208a8293cc3a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537694487c141a491a2fc5820bb080d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae53ce245374b85de932ab514157e17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26f4d0c69dc7f48c63b8b9b821ead4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e445940f12b2bfd0e4932996fb5ca92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b363c19f572ca34ba58fb3c0e3a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9642e542e88603c572c49e8da7de10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f2e0c7d990532fe227db4dedd104629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2e392ba07d0c206ad9803287e0f95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df8399c3e26f8e11f8481c03d34e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b2779d37238b537fc878f5ea6c836632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cd36255c46180b539f038c76aa9b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e500872e82a413a50f4eae48089d03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea16dbaa93edd9dea1b2cee743c8bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a089664462d2339a27a56b00f36efe3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fecef5f4e3e88c3803a4b3fe84716a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd13f3254bac1b7a6fd089db1bf69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c11b638be9a8b2901dcfd43c6b33aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b2e64e3f421f39fd2d4ddabca3c5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f93ef32840cad86ec56b73f67d8ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b00d809105f39794673eb46a67742642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b1fe0b306e4e70672b3e2ea609eda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34546e8477696c102e51fbc03c8f5cf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526c24f9a5f2e4f4f5199ae86511499645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158cc7c66d1121d9db6959de0dfe37a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bae9996a106e661b0035f721195a3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c7542276eef47ad5a4358f68d978e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f424c2fd518225c6c2ac9b27779ca1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0b3a5cfe6b2f5b8bd9eb4f26ef8a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a801aac40fa58a964b0ba97f11ae4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1e4048324e9b310ef5767fa09c683652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf5f7523e4460b4a48d078d58496b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dea36d3466795c6f3f76be5631443654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399aaf28367acf21693ca1f169fa2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025695aa611333287db50a702f92a5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ea486aaf844e517693615b7c4aaf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f048409e6f38255a419f9e74a06742658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b98ab83f137ec2c177553dcf164d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ed0eaf3b4e2923e84e91ad1a9f46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d5aa42ec50b59d652d46cc6b08b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055def9c3549a720534565358b2303f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f17bb4b013cd2a62fece91b42c29cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f1bf4eccc0635fb9b2c7838d9442664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf77c7ba3d8d72ab2f7c6f1130808665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6cd378b963fe4607c70ca6681e62d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507a2f1894854439bf67a4d76c94dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14779e1f87db95b045e4627c261216668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622d66f2ae68a8890edf1af5bb45e9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a05d463c89aeb41dc5d3eef9609cca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f9312572588e28af37971a336621c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82319b931b540cd13ca8b0d7d4fa46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fca7952f8fa544e63ec59b83b1a92c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc1f3ab6c867741417086e19fc558674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea6046029cdad24bae0fba2a62e08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc10cfdf06cc153a3717d93f777f4dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899425a6296353463de00ea2b0e188d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f677c97494be7795fde7e11b681f8c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a76bc24b40d99bb561ce973f843ec0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a400e53565194d63fb9b75c5cb36e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1687a68fae10dba0ea1c0df55c1f588681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ebe0f0d1159ea5403b84e220e7118682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d492a26b30bc8137733cb2f53d9094683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bef8c9ea044e49b42c56a77c4503b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becbdc9846317a50c536a97fe7d5b81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde28ac6d47b2f1136b6fd20c44f658686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d4cc322cb3e1bb7a2f539960e0ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92092389e4d9a050558c082795ddf875688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714477752d9c1614d4f43c850bcbf0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a622291a91f0f9d5d5e547f3fd1bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e0d9bec384cb5b9c44cc4337cb96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fb906596a2c40de2bdc411afbbcae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de460daaa01660508fa3a6a9e7bfbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349d01f30e07670a211e2ed192f32d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b655bfbe11fdc4f026ef6f67e22df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b1619a01abd087bf414f99e2610bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdeffaf2f91102c85e3c2b17382ac4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7349ed11b69e9b4a7ab1dd671c0108698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff42e955273520d59308b7242bafb03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c0c3d49f4eaf43339deacd1f30e3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1852da16de16042c5ea75d7783ece9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5683616e0070b9a144929843b9c29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54bbaddb71c7c3d5d5453d56b6964a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67a49d9abb5406a00f7e210d2abeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d3bd173c2e3a59e7b7cf1ba73521705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ff4da2ebf3285606b6084d311f1d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f423f50b2fa5c06293403e250cb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f38a5c75cf8189340c0278d670a2c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293e5769b4018721ba62ae278bbada709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e1854160aa17e175abe0e084d89c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813ddec8960cb96e7ac2a17b0a865b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e79a26fdb3f39ce517d77c10b9364a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea669da1365299786df6542f6ea9c78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8eafab548f4edb419dfb9ee4ee9ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99009edc98d0d606c6b8e7fbe7ba3a6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d90d1db49a050f2b228c036a220c48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e629c7314beda589aa537ed2ab10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d34e4eadb7637c65424cff41ffc7e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfd5e6268badd19a90f93ee20b683a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47f3a299ab4649d5348751011b758720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee1a4bcc84fe16f32eea28170b5ba9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf88e8426e7649664c8a3164062c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77189f41e70e7d0feefb3717e0c6fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c8750300f20e3440b5e3754c99f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e696417b69a11a7bf523c9fd5fe29a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa62ca20cf5cccade8b8bdda5b772726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e24d5cfb7e22f410b62e2fd096db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22672f2715f9410395dcccfa6949f7c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3934f603d876bc5d559417cbec25a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf39965d3f85a03657fc975f2a69ac7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc752292b51f2d97275697ae146c78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e871430c5bc6be98cc51d3a1d0c85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82322db1ee269bd72d3423702704c2c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff40bc633b803e73ab248d441b59e87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f561bb0af98939b484ad75995dc560e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad47104b8ac4144ba8c1de2e5b9ccf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c064b020c73ec6d8796e1a22d23b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c7a20734ff8c9da80e96e8747f8c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a3dafc9ac4d99e3c17fd515da2f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255ed5b00050b96927fe6b3f59dbbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e94300d8d86ad17ea2c6779818c00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12509062406778e9dc4220af33389075742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180765c88ddec4b8acb5acabf6e80b53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9dd0ddafdfa755cbd097554a5c64a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e3d7c1e1e2c49376837153ffbd221745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436914914e4b2d9bc88c9930c235798746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb99208b6d5cef75e59f19cb7a26a32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760fbb09e67072ba8c0d35c342df407748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29887206e001d545e664ca7290f289749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426778c41573024ed91838d632d184c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3eea5f8e2f8496f7c092e0148ceb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645233711793d786856ffb9b414cc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304118de46f61229421c43c627505e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955e61b95327ed1544b336f9708b688754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28459392c98d1f556ac04a71393265ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba043497e5a25df0d320557fae485f88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096624ba1636fb5bf045e355cc97c24c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea3e8bfe658ecee0e369410734005758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aaa9a994af428f522ae80f3a93a89759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803753849c8fd5f32eadc9968ed9629760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c402fd8da17edaf269715725065aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4531e1884984661e3d13cdab5f81008762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c44a13f95d56dbed31b100958dae9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127f85f04221bc43455f3d1016e9a77764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f602cbefb6b09d5775c218769cf93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f63f0eef852cc59761fac7d35d5c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bd503e7d330f16d824c87440c49e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695ec2f194a1fde05e01ac9a43a7570768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760b6e6ba84558d902ee57df50e1dab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86a03f4262e277b885004cb097fee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792d62256dfddd9905074475529976771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d246cbb2ee1c28afe01eb1e6dbc3ea8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6817efb530179ea17b333e6adc596fe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192e0a08f7e1ea26cc1ee563b01b0f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e12da9db2dd28ba358d32588f022775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde21512ae7d0451a062eadbf04def776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5458361b4fa4d246abc712d71dba3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94551e854907cda848cd4a8bbc7d8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1df68f35de0f0ba280d3d9aa7a152779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df65f26d9271913e2b0fb830f4d0f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7076e4b95cc63577765bbc9cdf491781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad4443e9115147a1733555d777608e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00404caca474dd4471df873dd205f08c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996f32475ebb29e27c028d15e565b7a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4458a3e307cd8dd8e56af574407473785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ce3b05ec825f20ee22657b9dbf8e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da025eb2f2e64acda90b73c7b1409e0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df1c8e98a74c4467838d2c727dea23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd675d2ce0aeec227c2f1758fe831fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f4b9186c83df17830b4e4702a5343790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae3179d3fcc94ac21fce335ef4d3f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0aea0d3f1e35bae7ce13c3b225dbd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe102f29a704114ed5139e546a1513793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fdbeeb769d82a473a3af16223f886794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0966688b7cfee3db43ceed3600119e7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac210cacd14a36553dea727915f214796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08091371e217ba2287b6a540d6ceb5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec8cf66a4d220854ae92d6fbff49e2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c44612f55fa26b2108d518d1e8f4e6799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2139fcc77c34e026855f444de342801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002056e32897cd19876a2d53745256d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288a78541cff901d55528b1dad28eae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b50d9fa2f742de28e1d747f141b084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad39b9955a01e1af513f78220503c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e899df6a06b0687104cdb2b8ce5c2526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f35e438f00cbf152e5421401a9b5ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf7a4072a87539348685478fc137d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d513403621fc21533a840e558a35a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c54ba3b6f55f9d35cede2d6f4014c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52a257fe7dff93c49db8c6ac43c07011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dabcbd0e57df503b76b439fa0d6a2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23380f6d4c2be4518f86a0c8fea4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f27a3b995a07cf9692235a10a628b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0b83f2bc2027ad549dbe754feb14015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5342aa98c3124c3981f9fa5baa75516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce9ad83f11e42027cb7c8f48668bc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e0331c4f3db4f352b84dcff10f2fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42013cd8f7eae67155ba164ac0c1ffb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395063abbb4cf17d203119d524fd6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721823c0f7f4d6d09a00888bab9998c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f15b1aa4a8988e4400ef75413d37d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2f627d86c678d82f427ed35580fad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bffa413e868ad39726f96018dfdc4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477516abdfb68db10b1778881d5883625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f36b0d3641b21674a2b4d5a162886e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f51fbdaaf29f4556b7df88a62a28927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806409357ef21be84225e2bd52b4d5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed73475ace83e6c492d0aa0724e4a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6e70c78960983bd6e9f57284e01f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe296ea40e476a42fc43861dcd70db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5bf5204fca1322d3dc9e3afd2ea732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654baea59194891786490fad156c3ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b97c69362bc297080410bbec14d4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58f53b05385f236c222d3c39376e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67ee356ff577247092139a7caec50836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8f1bf7bd74b881dd0368bb771456b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d61acf5aa92434913dcc7662e97b9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0642c1a9b491bbecf6da616a4e11f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5bff54720dcf25e546404e702483440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e9c08519d08b31657ecf6be22af1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c226b22d7955c0cb579eb9b5605542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c3cb33719004c685bf03330b114c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f8a67b056eea9153312336cb4225744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f63cac48cf7a1c147e012b4ae6a8f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd069b5482cf5897b2b6bacb98b864d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ca4d71f8d336ba20b271cf2ebc36947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b3e63ef6bee74c47396426fd444b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acdddde5d6f154c6de8f8ccb7a317549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0266eb0a8695a275d39d212c2cefc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7f9edf0b799ea7b8de99230e2643251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28951fad43d76d3fb907befa8da5e0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c898d523d5acbc070337ecc76982a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ba78de5208bcc8935da44339dbfef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a2651a440effd07638cf63afc0d1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59326168680960622a37f487e5c8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267aca6f7970b9e64a10a54629101d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832ba5274515caa6e8f6b07f9c6a2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784be7ec071a66ee1190f526fe2f71059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eae54cc9d1b667455cebdffbe980560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ac2ee9a7b4288a147ec86e49aaab361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0e7421d0bc568846cb37e01c6b2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124a687856780b18bd269372fe077263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763fe503232f2343f895df4535b4e7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a519f7829bd47b1a7d7d49abbf7fb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4240af930540a328456071859635966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e752bbf944c05e8986f99028e11b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff693a24fccd7aae9866d68459e436668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c60f9ad248f6fb9826dfa7f03ca369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08557d5323b8a5b49fd36f87607fba5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c37262a2c503eace83ef690feec3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40baa53f37c033c6d2e3331f5d040972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c723f3c1bc04ee74715b1c62b14ea8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9b3da1f8c1f706b76b9eac8bb9e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835531bf3cad4576a71848071f3524b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faf70c41e636a273b67e6c8bab39d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea7095fc50637e8a31abcfed8aa4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e2fc2b774f941ad27746ce420fe4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408842034cdadf301c9e95927310ad279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4806838a3371bb747bbca3912cf430480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d8898b73a43e75a46702dc490633981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e57b4c9fd67d132055824b078ac2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261318a5c142daaa8420f2efcc40f7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab870a8e218df04257a2ac184d59484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126a23bdb9f769fc6d306dccffa10eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809223328aee26f10ec363d115227286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cb21944b80266a0ef54f245b3609987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afde90bb614ab11ae4889d85e2eb8c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ccb1589fc0d704cd507980fd98efe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ca4ea0e7a67ed1f133719485632de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f795a2c90cbdfa88fda910c14d388291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5caf34519964eee59542cf371379092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458355ba79d80f6f0d6bea84313ff1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d45e0d066c5b8e77dca21be7da0a9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd9bea2f602ede24fd889c4d1917b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d507a833587d64f601577929ad588496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0d04b81c573cf4ed91dd34cad7f9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed810fa0a8b3c1a163f3487a5585ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e541dddf2304ecb4681bc0ddb0c9e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb5d4c076ca816ea37fb86914d71b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6005b62854ee45a3ecacf6b0cf40f6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3388d70781b633f9843cc480ac116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca817702ad1b5e68e7dd188975ac538103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a017f09d4a8bbdf60eefd410c0eb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593be20029bc878bfbb0e1e037d7d7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c66b27a504c97bf89eced416e893d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749618ded180467c9a7893303425aca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bea8e8004acb8929918de2b0f533c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc49fa7d9d8bf0da634909ddf6043109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210513c466641eef138cff1269ededc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee84d58ae87dd81bb57ddbe970ebcea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c095ae3a943ef2440ab951243584a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6846a6800c48b14f6360d8e65eba6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d4246bbed32f92e2822fa72ea216114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b17a6d5575617edb53b3db6f6fb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837600486f8bf3af0e8d918f232d8cea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3a8acd65fdf6ef121d1cca23c109f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3535fbc8f48708ae218f60b02dd9c75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557513f36c22510a80f806be40b17b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ff39b10cb724200430b127c3a6192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbe940f6f3497d3e7857cf9b2adb21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e859dc98315b435dc6d06607cb4eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84852ed4e69f9a9154be0dffac54dac2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f30dc4723a11480deb9f0a2b41d3cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593098ac1ddad09215790495c53cc926125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2ac4f719dd3dbf1d3f73a4fb5f38f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83664fad119155388ef283510b1cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7567d2eae234509394a62c7623ea4dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf00a9f839d70591886f9df84f34bc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d017e4b9defdf3f53f1b43b2f05e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5dde12e1c3742674b8bd63165fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593a586ff758ec718332c0e43a8ca1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b84c92d5b7496b314c8b12a5af1f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863449198f583f80fecb6fe7412621d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eaaace33cbad5ae6a821daafa4eca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568789726fb80ca9063c1821b4ab7ac1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2cbf259996c34f36e6a9b4703d552137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e949ad827240ae5e5abe7759bc3855138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2892449162976cc00aac89a30de0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52fab222f69d1ce41a992c47fdfa15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801abaf1738e56da3db0d41c21fb6bba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb456295f64e65624e38f4228488e4d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a534dfe70a57d52d2ad42b69948706143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679217b787cdb20485723562860df287144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9dc1e8558f4a76b0bcfcfd0a584b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a8df21b756f1545c79c64e4d506a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2abccf3f5f0f5f25bace39dc7ac3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331ba4bf7e70e6fe951a1d7025e2c96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9e4fcccfc9379ed47fb348cfa5aeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aed82ea7c923b7522a3645edb9f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeebbb41d5dd7946a98570a36260de3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9aa3857751f607dcf7c96c2652539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b14e98b0c51b24e0e8285bb1f857bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ac83c963b692253cdb30da6eecf90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a637b0a8fe5f0df6330fe60231dff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47797747ad93c1edaba3079924b68078156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bbdb25b1a9453e72afc4dc396cebf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03eec616ea9756ea8644da2f5ffb55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4be8bd1f07e9120742093ac904d0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41103b9b05ab4d650793e660522f56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7959e1944e26a4bd6b9d6c9ec0393161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e777ca1e4b408f433c0e872b01ab4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6110873e7aa8981318071daf42ea43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788da0d0bbb8ed5e0ded4ccf1ab50ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b7b2e877c9e7d78bf27617a1db0f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528ba7ce741bb67951a5cc89b0f0658166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248acdcc67a077a06aad504383d38ed8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce91ce8f5e75a868d53fc404e4732168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df889195bc329aef633af4838c96c642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af67b54fa219f7bab2b35c92b1816170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683782c20917d75e23fd0e3d79736be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c4bce745acf5e6a856df7fc37893172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd7e1b2ef0ef7c26abe6e01fe622dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c4ebc4db7dbac334f44cd391f7ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f9f1cded24196513cb27eff10efa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298807066df709429d3fd14e01ff689176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac92986c7e720486e66e0adbc139d3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c49358bcd9d1f424ed8f7716f95d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f45f88a4d3ebfcb9a167caefcc1c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4435546e49b7940b90f2a41d6ddf64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ff4cfde69105ff96dbcbbed9ed299181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0c5c5db9d146ab56175c6455243db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475555bca691cd66b4fee83c2657e833183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2664e697e233bb2cefb215f92e8fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0f801b28247d00cd30e7850218e2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992556cc5be74f126ffd2a800ff7e5e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b0971a7d6f3df9715fb2791d5fac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dba60159eece4ac4d068370cd8f09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21833598e69a86af17e7707b90467992189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432011190ab411a9ede29dc7dba6cbd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf14f12561bcb9ded6197feafccb3a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77f74b624f1cef13a9ba8cd9b863d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c71654b987f8ec725b17ba7227ac65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c95304fa3134f8cddfb766e4f813194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359341bf8464bbd8a55ac590b6af8e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1a1fe7d7627751efb285ca6c47130196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc0aec047abe8f46724c0ef88b2987197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c517394edbec59d32951358440a4bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa3130545a51b40723c7185d3fcb73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780314b004bceaeec426910b9e268dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb7384b5cce7a3038bc7f994c44239201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c89b533319b85a41bb597665a245a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c560482527960ac4f4105380343ade203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7670bf72c3caab88bfdfd70350f30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7950052728669875b9fc7355ece6c31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3d2dd453e4e3d97a82b2c6ab4898206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c60e832ccb7e24fefdd71b13e698207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418313add072e9d72bb4ea79e666720208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ef52e3b3fcaf6e85f3ec7199eac7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89399aeff4e174d519a6085fc414111210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ec317c542a3f5ae4318f1d0ff39b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e789a639bff6ce4d778d15083c313212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d0a6419685cbfdc2231025b460750213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fd4d22388f02126efa9252725b679214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281277c33bb6db537968d236f7da2e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818290c7c8177751ddc825a755c7c113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e04ee570c117dbd86528130d864a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1fa61e46b51efed662e416a6f4c8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2184fcac725871d40a624c4a460dfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7690dac83ed5cf521f8aa382df940220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a80ab7eb105f4fec8e339b073728a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b25f6f315113fdc78274883d6d88d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309bcaa4536b1a2e1d9d49595dd8f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e2170069b6f1d382f522e4ece2ef1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95569a2710612d22d2a99304d4b8b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40416c59340bcfaebca99852e406cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c872aa6eacb22da68eeff3a487e8281227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7876d29e4c566adb5da4eae46976a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ebc91bbb6dbc22ca0d6963d1f159c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63842f97bca274f1209cfd0fc517d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b68b563dfee6e6d905858960d1367231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfe63dc33521cf25703f921b6325d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b200955977dce5c28ff212f0d3208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69450d31f641d3a97402b113f78d50a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955437d805280580fbdecc29aff9f71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7ec559b3ea121bbbbc7e5d9dfdc68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230d5206750c17dfb2ace8b7463bd7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f6874aebf1eafec0d692e24dcf7dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee5692ec0df55ebfcec302ea5b0e97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf040e61cc4aa86bee0cb685afb66c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269ec77381c757c2445268c4540d864241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bc45f46225b6e0eab956069e1dfda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2ff0a803c74aa51893145d3435562243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb323a5eea4ef3a4f022ae97e4c1f8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77ee7831c0ef8ccbb1f238a2621346245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9408b2712fe777e17ef165852962c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaade44e8566b6c5b0b249b72c5b6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262bf699d3016ad6d5d41a0279b8fa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392c0290690b783984ab0f41f1869a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86208ca0a52400db26ad19a327c4d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaba23f467b0dda180eafa0d09754f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c83c33f0ee444d08b7783e607933b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81272f387427286bc9bf4409230b0d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414eb1dd07ec441d1c704d3980f9b2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfd6b8994d8084e32a9f8eb14f39e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d17ea8a50d92fbf2812e204c73b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c587b7c97d6d8577023a55fdc9a4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af946c67103eae581e25b574073f71b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efccd7981cc361ff6005ee1223b873d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2eca0c157d919d6b9b3096f4f417d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b116b6894422ae2d86e741da958c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce0e815d1b1d51c2dc4ee2f678876262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964f7cf46bf3d1fe8cc6de9de6febe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847c79b0475b89f0ce674a5e39f0b98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bc92b3ef376c728b32d4fa503e60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caafa58e3baa1aa4348f69e8d5b5f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243981ba6906a7e8c0403b330c5c0f93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b972b019d74408c3d085362a118f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e3504b62bc32359e2f5d8ae9a114e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78984af40b65c985680e56a03b9ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad8f654314aea21fc513e305e47d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b8be8cb90f3255f9c5416548914a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede73154323828c66b7739a808055e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef5161ad3884f53f38b82d8975f5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a29d84c6acc86fca6fdf1e0f5edd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6332a1b9b828807cdb08e6df670db42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052299f311938a904fc293b58f7e18b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5300ad16eed738762edb12cbca7278278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe81f554b6a018355886a4c82ebeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f292bfbd6b39c8228b9026b289b131280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c23829e9a02b4f1c93480a980abfd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3e4b66580c221d931aa5e334d0cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e7690f9bd307702882d8589567e44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8bf2977375ea1c79c718f78854f75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8a74f04f8e56db6f11115a77dc491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2140c25fca20d8da917bcba59acbc3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49f110486a19336496c3f91a3297c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc3178a438f772e7a83e7320b816f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b4ff402a4fe04ab721a4ee34871b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f252705fca8526b4b6b1d21e68ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901a58562eeb3a96d34f8191d868d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f0d3681391b0c2ddbed7d5b1465f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f1ef93b1646697821f5d915b9d42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060eefddb8ca922f668ee551cf2ca6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f8bdb2b8e7aeaef6c32f4424b27bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01622dea09d9bcc7c356da02aa13eec6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89f384316be805c06aca2be45ce65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561c392e974507ab3d624e0de5d9201298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d02fdb5356af001909b1ef4f7237a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22db2fbf23288afd4b727b9b241ec0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895868308d4809f9819fa627ca2f2f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f457e4dbb1dea68d851ef9ca086801b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d2ffe6a8f0bc5c31431e59d73841303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa53567c44e813ce0df984d9c9e67a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c2ca0da62b0591e27af1d0a36a846305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb5abad7f9785b4aebc5f19675fd9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995cad38b6c2a067260b72fd158e031307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b036f8cf169d0c8c5351ee4a6347e3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551b5cf37c83ada49511d713ab3422c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f6419528cdaf729185dbd8dece837310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10824df9eef5b92612b820946c55d3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5ea133d7e9fe36e0ac6b548b51525312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7dc64abbabee5c0045e22d990d754313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc3fec118680d95d22366032298139314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acac21a4a51ada2cb540e2b6a9e53e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec7fcd1a3cd299ada69bf3e615d01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f8befae679207d6204d982beab18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463320666f1ae22b32f109423240a308318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead94b7171b874e2d5116495275b441319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca735464957091dfc1031a7280f23c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb633eb49c7cfb3c863a321ab491530321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529015bc2a260da796c1cb9efb38b857322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57ed95267bc58e841d3f8de55499e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbe53ab1519499c8b7e578370f8a17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909365714c4bd472f8adaffb9fd04c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cdb844dbb96adc19c22b3b1187f3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2649bf8daec8346388a63da2c838a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783291773174aaa3fd393eb0c60f4fc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726c7dc3cffadd5a899e156f73cd7c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcd3de2101edba789d537c50014e7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4faa586dcfd29d67746e7c021766b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07c3477a8feb9cfedde26748a69669332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0b15e0c9796f33e306819d907c923333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab290a0ec224005ddd214112c74fac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d4b2095ce1e8dce027efb85648759335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4a7fda48334a42d6380534bd09f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86407f9234c4857ef8f47fb015e33470337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ab368d3d1e295891bdef37e98ddf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5149bd8c13a4329fd746ec02a96f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5fcdda7b08929059efc0500d4dbd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274742b808805feae59896d1375689d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22447352512bb500f36b0a913d5459342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c807c2d55fc76c3cac470e7b972f8ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dcf5c3c479271c0ceec7253845eb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd39d4f11185da6ded1602f77c855b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8442934bd5975254f1a362f3664f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2eb3fbe65fe9abe7e6f959e77a0b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470062259b6ab23ee47be26bb11ae0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f3966d46fb43a7e0073abdac5963349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c62cd093d67937b6f94f4aa639abb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789c4e55c4145f1be8c700f9ec51fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6f945e2ea00ca65aba07bd36d0999352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ccc0f44ab98e3936de40f1c450bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38e1bcd0914edd81f82e4576f68804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f73e658ac2bc4862c594838842233c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171f11898afa053b683105f33e2804e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00729b191be1f51ed4330a2d2f755b12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5709898cef229aef591726ca171866358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd473a7c6953a09890e99a6d89fb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed90fb4a84fdeb381030e363d25dd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b464ede2d5200f1400a5e089bd02e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580107bed0e04447fece8f0542b3a43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1b17faabe231668034563383e9945363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837c72a043dd55bb3ee8f3b91555ecf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410ee6fb2cc45d3d4e9e4182a3e58ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a5ffe8aad5db9963155ab35dd5768366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6cd941a0e47111f6f5008922182a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d0ec31fd0d68d3a1c2b638d9c634b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f313a3957683d0180f49844d7eb7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86b8ce2f917f8f468671bc644b96f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce937da7c0b3003d4e127231f972e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65555f4aaa9a9a53ae1d940ace3ff19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e3961d0e166ddcb0fca115210014c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3373c67d3b5aa28c2a77a355bd63b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be689846b28c87b282f182a8eeb8c5e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b6ffdd4df28d36d664184346c027376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49836abceaa23fece63408d5b9fda504377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50355732b21dc2d61514ccf346044002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23c9101781d93ea8fc86fc05115fe6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af90a9ddb38076f5aab97d81a92d73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1fc4a69ddf594d864af3c8e958146381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fa8d2593e94255c352aecac22f33c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c0b5fd8e4eea259f5f6f836b68933383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b79a145df0bec55b248b2043003c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185fad82e63d8458ef21d359f925176385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630edf3cd388885b2ff923435cf8b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f211c1b8381d90816dd00a2b58e73b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5912a4b3b792e2e7039b9beeffbecf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723d075b778df3974fb308e7634d97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff002beb1b591d8c10a17d65ca3c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f04266642db4797962479dab278c0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625244dcaa591ed1aa63b3d755e66b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e23c3d2f36192d96cb2a214ef7230b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda76c70c66f9df86d5aabe262c28ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce78479d7e68ab87ad7ce42f1206e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1a290da5a4cb585fc74951b77c85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28cf790d4a104221d6f5429e7222fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7470f50a45541e3d293781066f02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954509e7420a1fd39308dbb4c7c14c6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc5951944831df9de8e815e8bf29ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbac3bdb8136271e43ba591eedcf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6821ea99e277ff49ac38165b58606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016ec8b5f17ef7f0b08161335c83a2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c361bd16704b4f1014534c415e6a96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c2b219ca8dcef17de3603d425d45f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc627a8f63165d659706d99114dc099406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793ccb36f71313304785f4b35e1779b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a3c863f3be7e5926bcc0978e468c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863ec28f032baf4ae69146ab76c561409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8352beda8dabc44b7c01b64d6570410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb1e1682b9126ca0197f8e767c5504411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a6f0b1c73f029886f141f14178d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b747f02b1a36b8e0c6e4c361363d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f55743c7c3de6c903ec61379de0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101c789967bffe2ed1b11f77440bb80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480709350450d3adb657d507f4953e4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32800324740100ad9fdd9015388799417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df4ac3dbff658f4e330b08fc433d8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4fcf73c1addd768e273ab6ce6ad9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9057a46feac6e011662285f9d199b96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bca31eef823f2f24594bb88fdee4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8cb1d0638df19c955199273d006ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57278d77593f9692a71f81995cfb7da7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d34533f1003eb5df910f11decde8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319e551588f81e7d3050107f9e67cd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8276de7624545c9d9c37269d1ef5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded09103ee6ef4602d1954795dde32f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1426c07f34d9ab61ccd66d41568879f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da79273068dab018f657c4f6589399429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a98ddbc14bea1766f943d88e5299430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807dad533735c94704e146f13f273e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f536e09eebbdff0af4bb8d2496d858b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a6a22f228735023b703abeab26ec9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777bdee0e411d6049189fdaea4ba336434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46eec28c3d525fcfedaae35341f362435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ee52c59a53d5e125d0b9c068160d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28fe9c793100c266f625aa72a472a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603525f324cf06e643fb4cf34319fc67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc242bef8e215c39538c04b1e79813d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85991fd0dc77f677fb094ee2b53dbd30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19857db906d2674ee83ca67a763e14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aa2a9c94e249186172d9722f64850442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5974cd13c2f1b31e896baf008cd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a86ec3c0dee2386bd27fe1ab675cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b51d18746fa895e496b7093a1ba1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b785967dbc0b28e311caf2aa0efc58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665d945e4a87400f69385090564f81d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7ae5d2e7c6eb6e2d9090e43ca16ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0606ccec1e16d0a575f87039282ff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df6ff774508a07558dd0ff3e9c0e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c52bad7109b60521f5ec813c867b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d177372adc4b3e8dc59ec116593864452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07500fc09d4c7358941e36d4bb7504b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7d6793df98a521fbf6e75f651ad85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5a7bc6ef4ed41767831d9b1035bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340839af3e7f0d64cd57c6afdc0e054456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e164b31d5913f4dc71c5b967eb64cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a5a38c3ee4f44f271669c5111e02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857fa6c9e45693de0207734d28775a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4871d59230606b30fdf3d25c8cf45d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519803c4739dbb29d4e11276aa8fb0c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca46c660ac10abb35bfa456663312d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182efa13efd1a2659cf57a29a3685274463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba08003e034e5ad9587937ed1d51bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa689e50b5bc74d1eb154c2020a7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359461abfa1dd0e4919196f1a8af686466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecc841e0d40f0a1c530d7c1cae82b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b36ad98c76df83d01a881e402f7e55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20389b199f79d3ffb289bade784c123469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bee56864e5f031773c527ac7c6cd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af449129bedd9d2197abd6d927c94c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f963f33804fa846069b5a7193f6e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f88e273ff44c9b8af38e640367f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10775ec342352d9906b84348b14b373a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b996a50c34829370fea1a29bfb8a13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e8e5f5c87bb1acc29051d96d0d10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca26222a32839cdd0e364645d805d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f6beb8a2dc65aec868ddb43195a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274fe7fb962c18109abc71a4cf19e5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bedb37efb1aac8a951dd26af40dc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f8e10c3462e2ebcf5c4924455964e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cffd338d297f9fd62a9d2fc7ad239482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69735a719e017add45bddd88c09e889c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c24909f4899f8d656a63ca87e2e5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70298445a6ee645f9324a46bf29303485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e67bd31df3901cca2f31f3c85a25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8612a0e6c5a851a4cb7fe19070b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb12f8d359361017c48bca0805c2ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b0f647c75dc76c5a282dbbad5a1ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f0eb9b99b0580f53aa0522201319490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df72746e63688eb6c37d1e1c87e2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2001f6f114f14ca810b1514ddc4799492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc102f221ce9336e19b6ca62036823a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08921bea7a6e954485926dda1b120494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d92de99afe5caf470ea875665adc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf0c271e7e1474be2cbbafd43b8fb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cb7bfb56f0324e68b1f4d0fdf141e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf3161c76c3365a35ea437e29bb57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a649c91af22e76dbf12e999f7f67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee2bf0b8407c34c58807366ca34423500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e4b2f90db1f8de494e3d31a24df77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5127fa6754a9eb50aff57f8261fd8fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f160033f2539e6899825335f962fce7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b5bdf3ef36d67b741cdf39e3f5d96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872ba1530d68563321c69d444932bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc82935dda94185c72b27b912f6a0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3fd06add35d4d76366037492e9c25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e382147be4252fd7f1c03a991ec9ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b7daf6b9534a9368caddd445cf45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc50a455bd5fcbe423f73c17ca5aecb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661df4bd6c36e8e899d7311790d189511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020cd539323f01982bfc820099e81c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd06e0d78028b5e185cace700c398b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27054653b8b2365a09f60efc46396fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d449e4f2caa144c3b00ecd484cc25e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88896255ac170744dc4994909e2b07d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a53a4464c40d98ca915c9799f94c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949d6f9b9275a488bb941f77cbcf618518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea76571b0a14128fb909c837d23dbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3d301426cdaf9db215346853281bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0283624417dc095388a1302f3d74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b8990b9505d67fdb12d9b0439161522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcf5d00522813c99de00361d191f0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1773095329f34c1dc66212d5a9822e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe033fabd8e48ab41d4f512cd0256b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04492d64d42f9b9cf858774fab8fbc5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42669bafb0c030a32d4e01f343c17972527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95480ea3db1e367d04463c52568772528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224499261528d18cb9b0b065020aed8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ad8fefed04f408a1ac4db641ae196530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3243177cf30604337ba0a6d059cac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97549dfb17952337c2439172a44c08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996e8145543009d547cdad4d8df812e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3642a4a9ae5c9eb6f574957dbad71de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277c0b73c0579cd987f80a0515ba927535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa973787a7fac63ac6e73598e99414c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f806ab63221005c6d657290533c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e691ccbe231b340063ae69bb144b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2d770024417b33c5e093ac8d53ced539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01360ce6a86866337864ca2d560d5128540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513616b66e7fedaed09818dccc1aace541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c5db60a8a4f05fbd8d6dbd320418542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4b96623f4a1e32b9d61d0fe6d34a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c434ad82c6a290190edaeebfafe6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28807d016e340aa20e2100c5950dc581545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a97ad248adc24b27b32a9e3c0c0ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997e1803b20f8b600585e0a2b0101e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b65e37b7174b6a2038dcd62f90e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67414e78abef9a2edf1804ac5cc2a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd52220cd1d4ab8c151435f2c2e3563550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2935423ee7caeaf1a11967d928f641f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e32d714cdafe54caa79ee5855cca7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527f93230ee589d209bbfa309335946553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718617ee33053892f342fab3a7e06bed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a13156e7f9a4ff4d61ea33e49aa368555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c63b9adb39f66e13482469d20d855556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143273c47cb4c2a58108cef71e6c56df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d9dbe728e5c7d61122ddd0de4fae6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7cc12f09867e67ce55d55dfdb842559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0e8a6f524f874903a1c11bbbda5eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42fb88146d29f80a07cf20638125d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9b09017a20f421068c92e85845f9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6937102e0d745a7a223d460d96dc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d73369661e89a7a19e9c2bd68c71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd857ad72c6f9e5ac232c79a74d2531565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e9924747b81eff9b1673bb415538566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32237babe999d2b220349d6c215524db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f10c205ae320246df82bf6fb5431c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b902f7b8da6396b5325a89612c69c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee9367971d0276a2edfdf30d1a222570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2728c4646aba512749bddfa75050e0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d904574b8cae20e536e1a0146b19b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635adc51cf1d10aa1e7f642600d247f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a10df55bc28da6b66c6788234bb7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01572d2133d3f76b6bd38d35fa4afd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3280ba56fa271dc98492819685b888a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f7313e09d9ae48b3b09368d0d460577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b661468521f4a9d430cb8ce37a0c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a9f8b735a2588178bcd736ab39a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb4f5bde779b36c7aba5b6d46eb5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f6b43b8f83cbc1c719393b4e7617e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a5b60f1bea694c4623cf3a9a5c211582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cca7278ad5a2aa29cddfa58a28036583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bada15a029ad5439a6ac1f164707343584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ba2d38168cfa3b188fad9b5a41a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62e755b37de84e3530cd82e2f683b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade047f47277362fde0e78cc455b046587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86bd19a6e36c47415e897987a445f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297517801e21c0ff5a0aad91e6d1d7ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192c3466d60186062f284840fc36c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf457380d810be242ffac0f3276bc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1fe4919397cfd6fd978b308e0ae27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7271f6835b17a040dba8f18eca7cc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe1487a87ffc1d05f498b7a0ad18a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b3262a7717053881fca5540e7ea20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d1b5e8baadaa9cbf489dbcb2a1792596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106dd0231300de3c23e00805287412a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce62d8b8e7a367ca85d82b73f99254598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd05b7c1621407c09d1c36f8148a79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e416348b1f632922433b8ef25c644c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb50747229ef813217e03b22446cb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4bf117ad4af3a808836bc6b612655602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae284f02b665b02a0c889a00d533f505603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def36d96ab38bcd6151f6ed191ef4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f390f579a9c20e6e3a7c6c137592605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02265713797a6ce001055244afe9cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88267de83613049f9a357820d6b8cfcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83732c3bdad18a48ae90b07e2bcca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a511422712e0bbdc158a2b88b78e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d2b1b3552a488ff21fb6ff6f32616610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d412952cb27ca45f51daafaa9c3550b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd7d9c7b10e6023d4c4197e716ea11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f1cf71f6fca6a91f193125facfdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf995eb8a8efe94188766c6ed3eb9ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6242f4fd5dcb44f21095a79b67b346615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455b100a4415c02eef634f9150d929616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497a6f7179b37b0ee14fc4e9a67eaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4438237b2dc51b95d366d7d88dee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dec8a90256c1e5bb0da45fce31feb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17b25e2e6b10d6541e7f26e6c4462f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9774277fc7a3bf8be0ad06654f1d75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c33fd410bcf86aacfcc6f2eb34354622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9cca8142349f182cb7d78f1e72619623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79169f7debfcdfe6747b1fffe182a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a98a9d8f1235b5fd5943c39eceab8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00100127ebfb7723c9642a043a6fab20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eae75906f97e2f9ae400f29d8044e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2817b16fd025a93934b2a764877595628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4cfbc0fbaa17336107a623d5cd4a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15b3a9d6921810499f91fe310e4c6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94f203801cef3850cad6286669e637631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4847352de5f91c664f9f9959d819694632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965c6c31a1fbf23943dd146f57c571633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5ea4e6bd2769665d59c9532c8b41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea536edb345a0d96b716352f71758635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581f90ee7555db90b72d32b9dbf19f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d0f0d228e1447b41356c5367ea3e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c6da370dab6222b318b704c54aea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4f94c089afd15ee6caf5478e99014639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419b51cc9455d03bbca401c6bfc670640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e7e9db62b9b32ed395b690b5adb02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24ff6cd0cb93178838cb3b9494637f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aff8545f2b730a7af6eaf2ae44ce6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae396d8033f9c9e890a2a3a856eb47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9bea94bcb9a102d76b8b7c18594b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1013331c4152aa9c85a6023ef26ebec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f00b8bd44ed2d6c03899f48abe732a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2cff939ecc395da0fc404be499aff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c67c08e9ba48e5d4d0ee547eb7e36c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f0397d825399a1dd6188c20c0a70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4fe22a202cbedd37cf930a7a20c2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb31808e8ef246a8bab6c67d03a9ad6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577eac30e1398226ec37c7d5d03caf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec2bdab84a9722ead51e9b907f1ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6ab1e3ed9de0ebecab2dd1b187148655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1c6d914d32f40c1597e6e2afa88f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e388a8c69b9159fbdb0515705330d17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4924fa28b46653a9a1755f9a3abfc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a75ad0707397ec3e5c217d4738ef99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7b2949d3ba5d08c2fdfd7cdd5a605660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966adbba28dca44d2c0243374f5544c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86663826143f969d4ddff57e2c40abfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658aca3718a602b9e6a80070adefe66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c49e1fbc78ded57f5a263c7d5507664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d879d0a8ca83005c472c59c644cf143665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe3c788c7cb1d269171ff1e5debd18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf505e79259dcf20e3db1cdec1657667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b387c73022dc009826ca6257572dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fba98d7f05f0cb923aba74f51ea8a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2469f7432ef4708f121a382ca095ab1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2476aa06d9fa1d7ceecb8e4bd77584671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7237b058feafac4bb236965140daf0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd1c1b681edd40745615331f4f6dbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6cde889324e0e33b2e6e379a7067d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3108fff874242462a3e4ed2b4672f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca6b8541f35e44aec95edab9d1b90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f7add7121438e93fbe4a2a18604d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645cd03aa5e7b41f05d6d6a9d105c4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17ae1d1f2dd471ed5d7a9e8878905679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62484b49cf226f7b2e8469b44ba097fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a636b9e953af8a9c703ba9f6ed6ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe350ae46358bf45a47ef5fc4c64501e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b66620087fcf648ca55031772e29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dcd1c1f7efff048dbac42118be250684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a05ace8d380acbdfd624321ae853685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c28d972c68c97259b67b6d1c0c7d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d923fd24749096d35bbad5f1a72862687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd0af19c05aa030ccb72e83fad49be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363f82386e5e10ee41e3d43c1d3a862689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031cf24ede53350c354d7853917c4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f6d58a53efe6d4ec9d10851fba5d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca509c24a4034d34b9c41f8fa9c703692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd61c195834f10a46193b4d0a9235d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5fd31744d7910ab1ca7115fa0562f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabdc551d4e5edac1ed13e3ed6a4f5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc211807a115347668e56d9cce704d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec6f3e14bc2b8e0ef133f14aa41302697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d7adcb5123a1436f74946d6019dc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe1516b8bee53779c0402000eea6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448769f09f53cf18a766f2b067ec491700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c102d4b89fd43fda9a9ffe0c16d8ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaab67c57bf6fb1b270ad265938e93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76fd540849019c9ba3ce0a2812ff1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262aeff9f55a7d6a7e0d8b7839740f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335d34b59d11730846e4e49219dfcf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ded965e9cb285b176deeb170e203f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9536daaa5f4b921cf11ee03d9c368e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4013112a722ec0968d786c49d650708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd6f9e5e42a7c252d057b0077531ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0598b027edc0d2fec82f6d4c2bb1af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8dd105e210c356ccd000f6b04a44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892f365cf4c70422f9fe6c1d780b63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa1f36b20be157fdaed9bf717e570713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74118303d121aee8bab6a65f5d7763714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afb588fe32df9317cdb5a240a777d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1254811de5b7729720aed6861f2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b4a6fed7ed341d92f8c4a7a225461717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dd7b7dcfdb8f492cbeaf93eaaf383718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f883ea49ee86cc38c126b0c3fcbf7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c826b8c51c41458e3c7b19010ca4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0490480d55b1b82fe29369266f89b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a08846cd478148c0e787bdeb5df68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cfb0ef5cc9db58ff2e249bf38f592723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111296d5ef1181383b1a16e898e4339f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f16effc92010b2f10c522c7ed28a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45801516047172f24e2ed0889cfac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c0e66f3549f9b02f38e918c4f88fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154efb557096e02a8afdbca042efc184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453767fe74fcbf917f0bdd95cb841d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018205475820ac42db599a2976ae607e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc1940fd0fe9109c77a8d1a0952b47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed17824257fdb011493925cf376ca0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b2638bcec48d3b4c3658ad1fc7cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a17d1d1e4170d0324b676c78b73750734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7cfa321c7bdbe4e9adc3fab78fa59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825beeb49e7550de6f0795cbd97d6b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2ea281fd267ea2ee648e65f44885737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f099da10670186db5efaf4a99c4a6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f011254eeacb2d984d92a0dcb795855739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba601eb012488a8da8859c2abd2fc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579123f340a09709e1bab14fdad238741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9607a21c9014fa8a44189584fb3710742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8b54fbdfc3ac56739354fe562b492743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>