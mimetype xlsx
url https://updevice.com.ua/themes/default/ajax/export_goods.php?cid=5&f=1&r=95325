--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cacb92cc81fe92ffc1e4b0a1871801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c62afd7a00f06d16f95fef78bdc3c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d05c6e18efc0c56b82fcec5d9d8193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c649277a61b538bc3348cb230219184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27098722d134bdf443a3452b9f1f5aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e523228937baa3c8f267338af1dbba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4045fc7f55ca4bb01b1ee18e5ce2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bdbcbc8eb68afec7a00b1a06c6f0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b136b6e2e2b66021b38684ca0d569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c99b293c6e7c0a6cfd01a1091394010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa939cce0e96f2a23118928b8178ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6550614b45954edb2e5a2cd83c42bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b8b7c99dd3debb20962393aedce7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13648ea6fa9deb6215d182da9e0dd03b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618cec4aad859bb784cf8103916086615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01144522888ceaf4aff6e02dbaeb3e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e1351c0bc28c86011cb5a958822217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92222ca9bcda4db2e4cfb32d6b2fa0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af70fb3f9e5ea3f39a16606e10e3c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec97f0a2dc0fc9909b3351adcf47dd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04e7fb0056e05df611c618be56459f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd4596fc2cd2045528077064cfe0e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ac086bef9651f3f77785f952f20b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b2c404767828da81124ab8d3969224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08aeddeb7cea5b24944319e23ba3db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e736821ea031ef4ef8163fbf1ad2c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a88961641fdc9325889e7d35d09927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591675d077124b2d46b569e1c1103f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9bb0eb38071390a2308b5b51dcd4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f803dd97d7c84ef0518387046f2d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3f97a1da52e7c532b876359b80d2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8e9c211bf2c8601bbb9b60cdf3b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef033ba1878d4c7e606d3656351c3b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8ac613017be2240ba78191371d2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c0582e8ba4aa938b367b3a6202b2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598de4055bb2a68d081839de9e5ca62936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f5e31a3f04ac71cd29d6d5568c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a891fbd61a90cb7e5a8ec7df0e1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215de369e165c91a70008fb059cb1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311687d0c476f0741b059234bfba232c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbbf583bbf0b36285619f2d82d46fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f6b18aa53ed75fc8438461199b0f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b678763619f2ffa24c77301d59cb07343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707722920a6a73ed76b6d037ccfede0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380819b2cbee1e98d4bc1cb35e3226ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e873b01554b8b1e3a9920bc7cabf1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b0f314409f5d78b61f23e17941e0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e0ede40fc066d59b91b35b191f8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf162e9695ee2684688cfceb21f8ac4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe02ca4e4122dd136c3afc3c3d523ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c308f06e1b518c6105906d4c96d6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995867d67ee14a33508939df0976f5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce6a6ac82aecf8226e2a2dedf9c37f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47b0991a7e704414bfdd8a8fa47d9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31e05a29c0233bda19916f08d96eaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95075f17f620aa095ba372b79ff6bfc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f87549f1a9b0dbf66df4a7feae46157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6f597ca3b99d1d8fffff3890cd9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee70dde3da77b41a1707665d74491e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa525d91b22104599f716b728a6629f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a2518ffbb50f1090dba219220dd9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417239e3910e1d39fa5b92d892eb6b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306b5b2dfab39808e503e51801b761163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7b0063190c70d2beaf24896e4a27664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5152d3480d3f4346c76a6f42677665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942f9545b90cf23659484c9f64a052266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27698f4142d9c5668f424c35a9dd6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e521cc036407afa954bcb999a31668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ae3555470b7dbbdb3de4a1222e65769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a305c5f4bbb8409b4b5571cc8a72070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494a9f5bbc25886165c95b38fb7f0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ede5bbceba5e0bab06378521ea6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa1764916509fa5ab402b3260741473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00246e5a160d616017e8794a21cd57ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4d1f82186f0b16f51430a7d0f85675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42f25d0e5267d9cd555f3358e810c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89e22825c2fb728ae3b048414a89bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec468acbd6d44e2de1eb2ede40e9bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd863d0b64b14da0b8263622717724079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100948d5abffd443258be9cea8f5e4bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593717a220ad9b89efcda409766a52c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82182be787ac142a544b9d01d4382e7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90672ef23107013d690d8dc253e8cd4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400d110b29ade9d1ca28a3e4317fdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb64fe653d0bb17a0588fb4178e55085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aa0fd7f7ebb53f900fdd444562fe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921496c2661b33b2d6510b1549dd9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640594718655b6603578162199329cd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041caa2b34da3a2a64e3e9f738ec636a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb72f8e308f5fb45f1d34681a0dcaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93175b6921fc00689648c140c6e40c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e1c7d2c8a9b067524945e2ac663f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39df9d0bd43ec43ac60174551f13e6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5deb9fe390c1417902ae047ccbbac494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f58915d0b4f94dfbb0acc6d50985095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95cb16f66c57bad4d4e06e4070433496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9a6fedbbde497624c44889b173f2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65b584393bcd9e785f42293f4a2f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4870508d895192bca8f421f41cd068e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d86aa55955ac75c81379e8a1d1b05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eacb9451a0cb5a95963906f00faaa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a5b1738697d02e6fc83664df8a04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789aca68b0d33cab96b1aa3c4a701e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360cbac7e3354034d936a5f9fc1c5b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bedc2e45e0d9f9952f559ef5bb17a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f775201043c0564682e5cca5ac3c7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74dfcb358badb9bed0070cfcc2282a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d123ee9a00e195cafa3d8cd98de230108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a4181b711ff07d907110e86359ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d424da1b8b8e0ca28c3f1099c06d84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b8677c00952821f217c5fb59a3043111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8fc127d2df141bd52bfaf43eb69b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c8350eb8b9710340b43833834df81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38369333a3a6ee6efbd5e91100498a9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d241ae6fd0948f51b9ba06fc8dd7b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f921473fbc1526002aa82c9c51248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32f6822e97e373415312dc0502b61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a41917baf1314df6f0b29985536313118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b9576657d6ba59215f22024c7255119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962651ebfcedf7f66365f6a430c5d0ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be94149b5b36200e14310e363955f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299695310979463b331deb5327f884b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e12d381fb283b6fd8e1655ae6523b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fc55357ad84a14ba00413ecbbcf1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375dd1a42e21dc317f542ae9c346540125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc9b5356961f732c2ada3decb6cd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44149b80ed69d3a26adf23c63e7a52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ccc45fc0c999e7070e8974c1c52fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546189b311090b8aa641e00debc8e49e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd297c4968b311adf5da510707424c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d034f993eab2d2f33e13b16af98f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e755eb770e2d3f7f90334c56b7554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c2b8e8015f6671b9d6e63585e07e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b09d2a4e9da664daf24bbde2dcf19b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec0715bcb2f2c49d2cbed60b5875f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443f34e3422c9f86983f47f45beb37f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895f9f0e361acf5ec9b13ea7af71727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c4173435b3e9fa20301af7f8bcc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ee470e76910fc75d32eeb8035972d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76332564c041331e681144789c92529140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9f6fd3a807e44ed8dbe0a50d29719141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbbf0096c64fbe5717b5055d5d7d97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae210a913d55b6bf11aa1fb9f92ae9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1312c1d92ce775821f00324b04497e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4ed80706c883090439202719c16a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c412ebfd91797ee709e90ceccbc342e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b8e3e732c1bd2ef222edce11cefd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc87bc5d112c81ca35ff24d6ca3d00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e1a1dfed93cb073c0959e64966228149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216dd6ecc2cbc95d0aea84b4325e3a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a52c2f1df2919799990a3949374aea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0ee264854737341ebe2f9cb11189152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed27e56a4b9fc5872b80afb3ecb21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538fdceb60edde691c69dbb9dccfb37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355dd9d8263bb48bf781c9fe82b5a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ef7c901e45c48b0ea9c7772b42e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cd9dbeac08b98d015cd99da4c5e15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43906be2d90874afdf836e09f3a61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027797211043c2cfbee1036cdd87544159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7aa81ff2b816f3741164071bab51e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c0d62cba533bcb424269adc845254161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd12269b32959b146f3f1ffb0b3b0d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff7e2ea55a3ce15d86185102d8db0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc1a9b8989c5b52d6d0de016e1bd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f322972cff99f106c01ef203b577dc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b1830c13a00967963d7e72e49a5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba38851c3ee40f7c5671f6c26bf48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb67454e013297ee6944a8da5ba874168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a01d78ae6a94b31d61a3fdbba10559169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5b4a71f707a3b188604de18db2ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d53c34968f8361587a15b7e4a20fa7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6d1084320c85603091007c5ca8316172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702d0afa10a0c5e2b0f21186e775222173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df13937162a41e23de523daf5e2fa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689318aa81e5685937c0a0eef0c3da86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed5e712019e557b4475035efcb33c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4210ca14d336aa8e272181651f2cb14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f1c4539b0cec1c19a54ed5ce0dd6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed89d768620b64855eb9792cae2bae4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4edc73949f0483ec736d88a8a1eadf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277c212a117d79ba41ea85e031d683181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb893f2de84795c9f4c1e8260753a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38522dfe8e6894ad8770e323f79c1b2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159cd36f74ead3767ba3d3fb481c4f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682fab57f52e377d804a5145091c0bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fccbd4ab4cd6e9e319b387996cff07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386098264149138412515e419990c55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73ed9da8fec0837b1eed9b4cc7e5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a776d9c703a48d3efdabb3a3b133189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d7f8bbca30db8d214ed2bad9c689190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f616a6157a33090b3f5145a54332191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d0ac3c89036f680110707ab829130192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c8315e5b1510adc45d34212aaf3cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b0b9e90a993b3b2e3639ac06d05fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0953b7364cb37ffb0a06337e9515829195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd905b91d2c74d09807a8aa7305596b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e84326d6c09de63afe26feab43a775197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8cf234b561081ed8f26f0451710ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ec75826bc69aaf059d0b207ba68c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66ad2a98dc725cdabed687fca6e6da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a5a9451f3dbb3d7ac1ff6371381e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64707a89bcbab3e0800cd1fd73a37d5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a52122a41a6fbbd0d70e7f50f809d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ee175c4819ec092d4bd493efe3a4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b46913b99d4e3047f47a637f5fe7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3f19b2f193c1fc92f3139a80c164206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7041a2a7237821cb0f44028177a1785207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7176b95f947aeed635c22a4688eafdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c3d6a0b8f26c861cee3758a2169c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c26bc53904997ff01ae0bf4ea703e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e431ccaac44114f5b7d27f62021d124211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac299b9ac2a0d845a79f4f4940f19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c441da41111865efba16dcad120d42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6586dd73091e773e0436ac861f81eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9abcf1da69f4478789bf9106dcd4fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186db999d4bbf495657619a879da39a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece11baeec88a1772e189e4b27c132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d871f42eae972a5c5fe3c0f14d98e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c97fecf1038d3b47e2bbd98d812de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641970dc3e45f3904093bb8d01cb2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081632ee31b6d9725fe73df29801e5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb394867b0d86a20f60bec3308e362a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb109634b358b9c87b63b19097703e60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92574c7c3f9c30b5735cb937de076f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0390256339ed66ed98ff33ec064a5f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12257e1fb484217604f789547befce10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8bdcb3c19fb92033435f58a40180f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc6ae7c5b70d4345b1295a84d907cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f6036c859ba7ccd802696d5bfd93a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0054a83940d337b223a3842c49f28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af107028aac26af5293e0d1a0bbe0239231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e721a033989ebdddc1a42765f33a75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4ce9297e7c6247dddde10284a906233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418092ed63fb089a600d817a6956e2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b28a8ab389965f9ca5c7ebbface48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467cd0dc39f4147687db5e1e0020b17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d233025ea52f8e96c4d72e7b2138ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd475d57d21bd6a685647ba5972e2ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a8b67f805ff9682b57598a5de6641239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df259f9c7a8aa40b5ef22e61be94fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca46bf922214650351547f0b70a12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db07443d6cd6fd68910ca2a85c371a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1e6f0b2efa5c3af594da9f388ef42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a3075761c0140d8abfd80ef9abbb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675e776ed9fe1dcfd3ed4048df90323245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d22716e1b7c406538177f954d6426246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263847a3ebc554489f2031cdf741f23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc443c5be281c5922672280ebe6e692248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290e31420e7facd15dc05de8808727249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69926569e01b65afb8e587e0d2fb61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e606a9c66708206c0ec2ff51b3db60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e81c818d982090c762d728c4cba4b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61e1abf21aec1b574a1b5d3ed6166253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769384c8876b5521a69c5c96c7c312c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40566db10520badca227e4e5024aba92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d663603a1b3f31eb42b09ca42e82539256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246caffd965e0f29fc630fbe7baca18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7a6fa5fea27514bb05b94bafea0d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362edb56e7a2ee71eb850d302b727f7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d787b228f199e347d2d7e84225886260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d1c5d789650634c80e6b873dd1c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a279c529246aacde232be42d3ae1930262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69db42e31f7a9f35dfef2307566f31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d71d23c21162071bb15fa176c170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8505fbd2d4adb9585005269ba06bdb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344c1895408cc8ca13317f64df34c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af9bc98d66ab49a72997852684ccf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fc85952445127d92bad86a96a4111268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abcee7b4766eb515437339c780f9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e785ac4229eb891aa8bbeeb4bc3065270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff938deed35a4ff348f1ce44aab3c272271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59fb4cf3df92ea19c5ecf3331c33f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb918e0229fd4ea86a5d0f10b66b08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804f1c76b56c009f14268a8d380d51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5f297d111dba8ce2fc270454a023275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304adab8614d929069a8a91d943e04d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160fd53890b23c0af021018abc7f934277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c055402142a9945757fc49c83ef82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43920d637bf6f6a39fa77f3e7f7b7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419a6c64266223ee1f6af9742bd807280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f17a3ad35f6d3d649049a18b972a85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ff58853304565476bd9f0b000d27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb84392f6a28389f930c01556466d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197eb534951748875f37472e2b56be6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ce88000360424cabee8238771a17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b5ef93b85895f4540a9a2982f19d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3779faea125c52554adcc5f122e9a66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d309a9c8e6f43a93f73f4c56e3770288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47093c414c9dcc4511a8694abc0388da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2ee9d65eca38f5ce6236401afa9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a856ba5cb59faa504e0f618fbea89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef287f5a01f64a445389218d131fda0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094acf78585465e743c00056b2918f94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8423dbabe1eabc66c00a8988938180294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9514a874e7e82a091b2796a2ea030d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8778514fd3e25a6cf72d2fccd11a15c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf672f0d161c9f8f801177d5cb98d10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c094366bda7b802dacc89b3b28817298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846ef5152560dbcefe7a422b14a09f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe44693ef82c065aad884ed97f91e06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def015447c2638a165d4e448895a83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b24ee58f12afcba79b711aa907ca7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5555693bbad2e6d86028f6f58e778303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617741e55bba5d15afb929fa168d201304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6811514ed6b531f7530ea55270f61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a1b89ed6001c62661a18fec08b8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3add43afb1a4c41b92770fec5c87f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66209935fa3c32900c96b8246bdbf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3773cba2d297191928cb1a6d40cc39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938813d164c4a7fc6e16f620e3b254310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90936b4385e482f9467bbb8652e74258311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7193d6ceff36defbc28dc8d58dced312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc75e45217877acd8a4b1160a692c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4312f3f110c950816cc9c9ba4a53d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae957a903a4a16c677aa91aed75f4bae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff00cdf309da775ca821abd78532fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c0081c33f35a4eeb07776627e4f73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd09de22886f0846823f559713d018318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c8ba0f21b22a337ff769bdf0594e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96532514fd6a5a758103dcd9029e54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1c400f886e02801ebef952f666467321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71613d2f532e031915e99d59daceff4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319c5eb5ce5df1f8eddae84db605a55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de83f0504c9adc7ae8fa201e64417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f1e41fae6bfd54e73412e39b40b70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa763ae5dc4bc12bc86091df00687d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0273b64da38a224f13c3610e9750a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c36a70f12f0016fb5dd19ed882ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d09c808064335f12277bbee82722329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63b1fa3610b48b471396a691f868e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030ee6e7bd7e0a513fe3766f5747890331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652da27e1dfbf36e8daa858afea366f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b87ce03a40aef1ef39ac3b6e8eeb81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4411439f1f38ae7bc09f11a216e71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d54ab497c6a4121919cc0c05a7c5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed35a2c8e970e67bb65dc5bef57249336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646479abf289b468568df2fbfe6e352b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14fa6a95c8792458accf5129111ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719439f06d5f8f79a58f98dd7c66fe7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5a530a1fe8b17a2d37fdb870e137f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f227e339a803430e8e47c38c61d31c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ceeb8574e5bd224df50175fc0a915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a21710316c5b1b89224d41889d021343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c442b9333a8f4236d181d410aeb2f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995aea8291d92c876e90ce03c00962345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec33954258a598adc1d03f629b2357346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310e5094f059b680ec513a5ab48dcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e5a44c1968c56e528850ec38fc929348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d8ca76d099d5934b5bf378ee0c489349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310108d2e58712facd2f67de938d8d8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9334f4fb63ca7a5a5c0198139f2ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a754be02f26ebe0dee83e9181e43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca77c607e123d22360b9d1727668f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e92deb1ac47e51b0a4abfc4714eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da461d8d840650b9cfcfa33af8ace355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c2915ae176043c9c374c9c657488e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc69fccb989c48dcc78d4b7d14855b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297e5a277308fa6585ddf894b84667358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970c39bc1477ea8bc5e1f7acec9bfa4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214017b2d210ecc2ea482f7ae4bcac4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122df78b3f35b84466c87bbd3182517361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346452c03029e297b1afd400bfc71d36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501a12a2c0cf40902336ce1124d187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef302eaa7b445c6b13117f232653da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb74f1ed28f33b975ba9500d954f1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaa8bdc8ccc4c7c15458d6a26da222366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e08860fbad46672502480e8ee334367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd6515afeb8cf3c6899af0b351c11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b416e1cada3aa6ded824f6e257fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b80cfc55ff78b897cb9943831a2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0092c6f3fead91bff9c0ff2b5e5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40decb5b38749a686879020a539802fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d623c4503f2713b51ece0c573e6ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cab6cc0adff995fc690ede429dc23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448f329d5da9d58bc4dc22505927e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde7e875b0caa6f5b25576346c2d8db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ac17b5445cc454ec46dae54da86c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730917fdb2888cadb304fa89c445e917378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4dfa9029ad9a580c3952bac941d55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ceb8543c35ea363282a4b82d422be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a07d194155669f119de0fbaed3ebd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe86d9eac1b3504a98681f1a79d03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95442871ce6dc17657d0585a5c66c394383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd797becf6d6c880feaa6803535fac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2783d1a427ab985acf6cc01446876e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7a0aa6c5d0194d115c852042754d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2983e550022a44d2c3c8935d5bffe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74bf7c8b1184b456fcb7c20baec591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf02c3a0ced938291f05ef977cd693389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4df76670dd39c0805e6805757353390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fbdeae42b841e5cb9d19615d77c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef26b305feae71b03a96fef436266b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e777f81ccad84a340966f6133315393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b8f4df61a2b18d5db7436ef6f584394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1a7d73bcdbb902791d7995b46be0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8dff8b5ce022de87a0fdf5e973b95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a56512d552eed8a18b7846fb3bd02a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129081bfe843fb653fd2565f804d2576398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4b5537e88ea04c85b08fe8fd3bc9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2fa89f278260c531eb7ccd71763cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b959ae2d94a1c9a86b1fe82958ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379abb92e76459939dbe763ad91b5de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c7d097b5038b21eb978c81643ee59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4e1672ded43aed9e24d8a63d569f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e3c17f49fe48afc04a33b41a2203405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be520ee46f7fef0e9e3d9e82a9f24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8304f23c9f59ec117129b57ab52c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3b7567c9f7f9c978e5dddea3767e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af2d77a27adf869b63e0ee64e5a34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcf204da4241918aaf9ee8109d5e98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67801478e9ffa4b8dcdb62c88991ca4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217ffd309b5412cea0fb8dcbf7f3b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846681779863492468720a80c656db2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810749337b9c4a043c58e68471315ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86c2c42245845dbfeaf7672c8a9c10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3219fd2c7631ecfa207330cba87fce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f164ed14cb85a1809bff9cc72125677417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca73ae1800bb4797ec74dbc34902f18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa433e9b9ec6db91eb5af71fda731ee1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece405c001e2caa1d125be3a734c679420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c25b1ac1dc3d46ee432656ad98da68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae94660533e1fd7c0f52c19230333a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05cbb6eaf4fa22fbbe9d6a88d7041c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde2b57b8cb30d8c844ff193fe48560424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ccd1f36b3830476df44d6477b31d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db444ade170489b22e55ac48b88e89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785312f0a863b8afa592c0bf9f28fe45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b2de2d360d169db1cb2cd60c9cfbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84353b80d72055c424c01ce3f4f0f0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4dfad7c78ce9c9ab160c99242e685430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da16dd9424d3af36e8657b01b388e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485925878669d756ad793f984674a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42282b6bf48616e0bb3a129fab10a923433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a16163b5cdb54885647ad0f35a56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf44b2a671769c18c282b55a99390435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15bbaf2662b8ae8f2346ca1a43f80c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded28e5d60d9aff32db4a6b18bb0cc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce706edd8e2c55853b762b3acbe84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ceca813d98805b7a588e2ff4d14d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302748898ef376334af74fbaaef2e6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540cdc07149f604a90f755091c6fdb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0deca4ff9e4ccd565709cf3112c8aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fdfc450adc9b85306e7cafeb15271443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da8a599e1b6ed5487e36abc5261db7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ca689447bc3949f3b3d4cdc789126445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab310e339ffee02760282d28cf13f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44142bfa389887d4a29b851f50a9c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf923aec945a58424303d92a8eb46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d9ff3cf4c7a8b452851bab9be65d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777bc086215cc737002ba4b9e082963450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef6ab5b1afd6bfe36004840bc47312451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9e1ca32f18f5b27d9a3158f769d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ee05af5d40bc1fd6710ff25acb08f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4872aa46a7cdd889e5885a441123992454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655a7634251711d052c954f2b5ccba7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3616133fcc5ffbd056634a1304e4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ee9407aeffa81f328e43a053e21b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95730db73bb0e62b98d9c201553475c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa803cad0a49589bc5bcb35e20f2b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9191a7fef9796182c065f63f6d27bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675940b000ca0f23d1cd3f26bd5b0ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0d680b3eccf59244e89304389e3b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7be68e35ca8788c5727f7bc431ced463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4556d7fa020a9e074ea0e957d34129464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a7a7c231849d9d1178dbcc1a4230465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddb3cde0e8a1b47ec106ad6fd18c92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263752f45cb3669c4ed82592d4e65d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1693ef086242e7f7dac113b90f4cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40aac18ae62697b76c4dce2ceb889a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ce28f8fbaf115a34c5272f54ce45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dcead66f2c871770767199ce21972471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8ff4dd0c101dc7c4de2e6b70bb42d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1aeedf24bb4356dfeda1d7ca9600473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605562893255bc7d542aa732e9f166474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a8dd6d894731fb6cb46cabbdd130475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe7aedd05e4c3561f4ee5f26c53799476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce79ac6617d97a959c378c2514dd5b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf1cdb174869b37c258182796261b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b44d89083085d53a7012beca3a3e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db356a4f4cc6937ad800b90c22c4ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be01c597ed1297266568a9f83dfe4e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81205c5cb1b643d6b91618c2e046c6b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eacb3542d6dfa7182fd0062521a0f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e841eb5676d2d118aed46f8e9121586484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f3eec9bf8737ae467e4b7fda2c1a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c7d4304cba05e0cceec7181b30623486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bcf019af47760b94e743bb60de1ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb69031d2eb9e178f9725dbf7439f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8281d4425589a5dbfbca9b944cf9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c7e1e37ad5bd76f67133b339c342490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10244c0eea82401834f239f4b7e358ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f56003c9ea2482f8a113e42c396307492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886205ac76b32709532d01882ac1f9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee694d54d990e2f7bbf15181aaf23c72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78585636b94f131950a648b3f173ced9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e52b160d5d5443d7b4f955f2735c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7812bc6faf4237886556ea217d94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe2220a90b2dea307c88ddfd151ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4fbd689792baaf4cf7b4c637e38d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fabcdcb3960061898921322180e729500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d9e39f4044c796020868fc3905c7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681ebb413aeb9000fc0cb54cfa22d48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e8a6bff25fd32f0d79fc108931f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc48ea8c4a033d947ce6fcc9d760b56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beed25fc2f22031c7a2a1d0b6f5dbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214c6917f203c41b1881bd3f3786578506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b86f5f96e669935564135bd45300507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a731108f21f454660eaa09a6a99aa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98644187e687b24d1b49021156fc4b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f36e2999cce202a15693bc16319f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818843cfc9147b57cb5eb823d6ba9ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940baa23393cf528b66653acb1b8b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd75be3d7bc34fecaf607af284140513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d090a31f5f21e0d8a37ccad103c4c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd7d4b6acd172c8186c75af4263f00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674ce36ae5330e6213220701ea0c32d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e418617cd6ebb162f95a21ddfb8e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf0d840da2f0c8decf2b1621a0ada518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b55b249f56f81f36667f70f9a3dd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69433d66b69d90fb0357a9d48811a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e209c5761ed1249c51d1dfaaf318521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4aa556ec8e2785940ca477059acbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a512029b200bdfa000430a88b53c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3061eec7af413b46188f969900405524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a236246ade7387a7cd0fe6e05a85ac9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7edd433f8727c136a30a01f7661a61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a807656ed1e484d6c4e8e398765a0d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984ce38ceb3b1960efea760a2269986528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b05d8e56f673e302e687eaac0701a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6772e9a36a08dea289c38e91a39ce06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0125d0a6f2effa667af299b7c94be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cc070df6947f1995daf7c7b78fc9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338fe0c5c9d3e0de80da2dd4a34d6f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c1410aa7c9e18536d3d5eb08e63ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5d133fcc87d4de1571d899dc0679a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d466686744f4d2d33ed0c0588913780536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbb53e10ee74d39279c4583cf0861b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748c6ca4a78a327706157925b359861538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876ff2f34741546ff7abae511585c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617bca751d12d70b5d5a8847bc6e54a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb4c37df94523b413e22924b22d09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b1eb154f244de21bfb3d18c416fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbe0ce9977c47de0641be505a0068543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1f584d335ba36edae3e64e7342450544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bf1c9f49f4398bd73c9a171248aec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcbb750b09e5f8ff2e5c5d39f9ec01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e945e153b8e3bad339045c14b7bcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20f017505eadf10e4bb9e1c346093548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c65b43eb0c0d54024da8da6e7538f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930db3a0d866bf3fcd7df660618784e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364508a1928bfa1dd2d91ae4e1a980551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746c6bc5a643d36d9f8709034f81a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a0f6b73585e8332d3609fc56ca4d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070441f97c6c0c43282bc2116a5cd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02accbf2565c0011720b706202098dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc96da116d46b23da4cb68c48823ad3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b34e93baf0e6c4285113de0e35f5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd1277aa20c5405cf49255d475c70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c46a88c6cb0da539c7e63530921121559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d3090ab2d837fdb0afa0ca84c5d2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dc25c737ea0a792ff5950becc5f0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391701de5b2027ea2c8bb7333dd81482562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929a566149844f521d55bf9d4b9eff3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade0506002b3db4066e9d13f375cba2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9ba01460e64e6972edf96198a394a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e036c1efa4a52f228b449760e7e70c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986e2c83ed3ed9f443ef14b30abb67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e963ce75755b4585ad0fa3e30463e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b61d525ef679c6813f532f1ce1f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af723ecece1dc18d606ab7007eaab10c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63170c6796f008808109064fa38a21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f01def612df95019b24c1a4256c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520de7c602a496638dd477fc5f807e55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133c52cc518f3d5c2033dab99ed8b00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ecd0f4537104035bb4f93e32b1f1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ed94472df2ef725f25a48d75980d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4ad3d6a92665419344cfe59e71c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916cb9d5a1901f8fc94de744f6fdc10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928fe6e8b514275ad899f24a9f6f726579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc8f90cce114d00114b7f7eb6b915580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff76dc3b3c64331e6350e549c02d02b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfe5801b0125e259ff8f1d43b4a2f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da156eb59f29874fb9b5fe55c78ef1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce3454cc98bd8d7a14f851684f2b34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0be2700692378dcbb0e0e552419b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0bb9516ab4b6cb25fb157f1f413c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d537d280f4a66c3bdde3bda98abb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e559ad37911becd94183fb10b981588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4799cc1e722a0ad1243441312636cd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda33c03e4a82b14ecb35fdb839bdb21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e972169b470e21167921a6e1999f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2005e3a186e3f852f1022efb5250e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acaa5dd9aebe55bef80996298ad615593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4744d865e47b6f06d82ac3719de618594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96cf427cf0929645af057897b35118595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930eafe995df4b0fde77c4dfc9cd311596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005661eaff9fd953931151495e2644e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3b3f1e6c93411cf1a16101a9a213598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164cef997794966b9cf88318dc836b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff15b7dac009178e27a9600fa54c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae35232a0271644bd1ec98e8991bed0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb489e8588be632f8c113ae1cc7f87b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8bd71e22991ec3b307ece6ca6d711603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c735c6284b2724b983fe515ea957d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3ab5b72e6af534bb7a9d4c2ad682f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e5886be2e4aceb421c533e365ba3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8184ba5b1bcd1eaf922c2b45b76cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63803c6f070837905be8e740a58f9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59dda149deb6d1e824bb77a8867709609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2569dc996fd4917a17f0d04d1b041f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a2f247643e4b7eb46db497d197ecf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472b832631392f1aaa84ee419c3a3d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc53b37d03aae069a801cd40a178b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749fb5ad0b6905eb461f506a71df5bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02638e49a13be7143f5129cb5c4f32a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f6776352124fcc9bcdff97229beb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde6ff67675408ef9dd912a00106fe9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796863ccb3a231ca96d9d9cb9361f5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eca9ce874bf346b383ac275819e38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d0417468b68d4d9fe25c134377c4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee193f9e667cea719df83378e0b8b55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c63b81ffa9fb7601ce93e62bd7c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd6cae77816ed03b69e93af5f33091623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f76460095483e5f80284b87cfc58d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f689bcd884ebf74740c956ba5a9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d6d7b38d25928b40898d4575b971f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7697b386ed04af1e920d0f625cf30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf522e0ee890877a7aaf481c4e40c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea367e293edda457d3fac1ea40724a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673a237058085d43f51dbecf2325085630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44cf26789dc8ebc7d244d285b7a901631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77e7c42b1fc385db1be4e52be29c80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba359474ad509607601aab8c4193ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883573acdcab52196c3f9a32dc0e748634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79698e13c00a95c23e313e2e575b680635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b02f2a99df39f2ca394f926990e2ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91497ef911e0f0b1b2a154a26cba2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba088c408e5ce3d9cab4e42d3e87f509638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321966237a5cb72c3a2ad03074bba02b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc7bdf7298046d13a6b37b09f2e58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b513e3d72865ce43e910b3a60000641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790593d04f5b859901d131bc7686f385642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d70f483c441cc69c8cfec73f1269643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12239fd435026fe0a8e983b731142791644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00572312ea1c86e20f21564c83aa63c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344819746b77334870d6cebdd624481646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980821d14c0d5b8e035aa5715f2258f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c793a51c3915d470c1a35a058992648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e96b7153bdb6c9457ae84c7d02322b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd5c61f773a286eeb9738c6e1e297650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92149e9d9cbf64a3986682619e2c40d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389f377ad55c2e399d77442a424a783652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49182dcf7091a6f4b0f6d2a1425311c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b898484ba0dc5b8b209e5ada63c4a79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c819907ef20cabbdcd93454f370b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80439cfdf9eb1f1773c893ee158b33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb01854865fc9d0b1d3cbfffc4f09f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb2a8cb3db3944c57e6d92d51b3151658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085ab4f12e88697ce289a2204874b2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e280226ae227cd2623152e7b3862c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3905a7579877bcfc966b1229a0db19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf3dcb651b27bedc1e4f6abfd7bd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b0d5246090ac77116e8155b998ce6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eac486949d867566916e23b60337db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80146c9c504922c930baa102e68d1aa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e38d4020e9a6047ee2e2e53b656790666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5ab0bcabfe9bb12a996aed0ddd3a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e91beabf8d2e07ddb519b9e893b996668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62e2bbef2050e9537262aca45ebbac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb97788f8a814d5c37576f1218a1813670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5d097f7636ecd70ae7db286669ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9220a60c5896dcf31a0041e55a9a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8200bd41ff56eadbddb2c45d9c9c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bbef9d85a18d93055dd37e65eadec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007d44691ff5508bd9b29ab94979e05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00beb6678a8ce27cd47f0a60b3284676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075fae96f7e5da276dc856a1b7b4d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49793cb9b0168451e5fde66084ad708f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c7808fdecaaf7630e9b80e75cdfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb4da436cd5a73ce8ce0cf2577cc4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4327dbc26f975588125922dfd74899d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d1901b48a4daabe0685fcf38f8e28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef4dbd5a0b3d554a9e59fdfcc1bba2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c9b69177ba0d53170b15e4e6dd07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721e16c9af7925639f3e5b14b97085685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347a4538b03f68dd5c22a88f4438ea1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce98575dbd778b738267cbf6d8f29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9e11d2511226dc9c4e1def4b478d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6829fdde511e8c22de674727931833689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09e54f09cb098723566656aec45f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8724a80a185e2d942c2aa43edf827691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cf3d63d9d453aa845a337f387429a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c7c4d0d75c583685a5213ed2bb1f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b41518b2506cae0c6b56b9f6c24dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566491eabae5e4bb9bb5976007b3810695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83d32828b64da3d0cda51de0762794696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d490c76248a44a82f94156c08dc594697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184fef8c38474079095fa5fff3d130d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c05dda79d90b6ef86fbf4b9ee3ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd395be74a364c9d11f236cd0a1f94a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571966ac3ed056a3790b1560fcb742b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6abd7177ab6bf994d6beb2b7f5a659702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c6f7d65b961922b0938d95d31753703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e735832aa5985d05324cfe2dcb15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bc43ccc87fb2da35962a89673f84e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff715168ea8b09cb086e93ba9d466f05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968eadb23e3832006c064815854f420707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa6b006f38ca04fc70d0823c1e864b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2e1b7a16f3640693d4dc624ed1d27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a2596c53ffc0122aff5b903eca9e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a9be4a7c4bbe87ee9f864d4924bf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105552c6e2b833dd1560ad6af1dfd26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0c8afac5be7dcc7a7167a152e0021713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c7fbbb90e483168ca6cd48419f500714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce2daf63b91eadde0d0106b2a2f43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5b65c2d7ebe2413164a765a8244e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6d842628bc6d4f29fc95365a71352717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b719cf0ad79f68c708f3af02999d6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922f6f5616c517f64aa69ce600f0560719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c057600111da127d55cb93dd387c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aae5032f315fc17f24db8d787f01b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610922800169c3e9c5cf3658bff792cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833203f161e053be9f1cb76cbd0ab99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e5c75da5f98cf772a865041859eed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3fdba2880d452a6f198391e6d72c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0362b337990235bddf9599d69fcb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a62b5171d051e7eda939924cbd7906727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ddafa75721826dce0c3fb31f7ecb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bedb32554b23ee561dffa2cf333a11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43929d818ff54ae89cb95e398fee4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81fcf3e9d6c27338b84bd592168ca4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb8033e0d97bc95bd690ff9f587eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244532fb779a6709c3f7b90871c8512733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729754c051b720a029a8503536bcc2a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ce0f3a4890be37ba1862053a144c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390faca4c09affa2acabdf412b78142736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b50876fd09525bf8949662bf4a3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e86ccae15f4b6da4745dcdb61579738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3be01c8e202c0280caf3c40275631739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34de806068fd3740d99cc950e489e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877407ba909be520f8329b34e79b438741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9970447d5af369afe35451bfb150d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbc4054488b29fc149d7b2f2706866743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1370c30c0d95069fc957c2cfd5f1ec2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09a802f4abbdca23ad78b3a54d642745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee691cb1e0b16a34816b14e1349ea75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72c4f6a9c741ac8867b80af8fb34f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f44f8621b148bd6b8958c514524fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25071d3653bacd4dc1f5c2360dfed296749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780822c68de5d007fa572908c25f53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3cb2124332d1582fdf0148e09a509751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861173ec3d885048ef568dfc8d32786752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab4658546fb5737449c90f0c3d9fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09930199861889921081b6e02dde913754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9743b304c4510026f68f2d171ae4e5c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c46a8db2e469c1b3cb0f6d0e1a376c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e366b957e1bf9ad2dc97eaad8a1f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936eb131b03be992120d75d28ebf102758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b79f025ead0e3137d4a24e085e02759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a65e641a1eb9734c11d897734fbc14760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14657bc69de1dce2de24f5c29a10b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abfa0fc148e104e2b31d2f625c626762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa6aad2bcdf86aeda1c28f06b5c58763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a883ba31d51e6b235cb215bccc4b447764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e7a474693d278ee1afb88d9493ac5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63c1c90d1ac981d1e15074377bd6f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a452f3e1803a34666045ad6354632f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f981548c91bda99f559d8981585ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca4ca3954e49dc5218c72c6f80f01769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e410545eb740bfd86e2ce20c438957770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1515fb70590d56a0ce19541fbeeeab7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f5edb90ce06120ab638bd86e3b0f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ae46af7b3adb8786b2e421099e01773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2bc05b260a874d6107c732fc28ada774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa829d259da0860f9aa30c78bae8d7d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec66dcea8dead429f9be3cfe8f549e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd954744df260cb6ae23f0f7a690e7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9201b834022222de3e7d61cf9e51ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3023f82efadee6e05ed533ad748d226779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218cbc938119bb25ab7d907d87a28dc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfe41355a462a4abe0aa91563656f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b7a9407845eea7256b46579ecebc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8899cfcc020eaf5031ffc5155a98b7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930f8b2c7e1e37a67f0625f152a595b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9a8d65a083edf04c8c28ce92ab9cd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf95866b702cb80dca1b4b999c5d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf648e3df002c7bbaa35258451e9879787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c590af9f188fe73bb04b302f1f96422788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf780c11dacc2267576b073315c82d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153648d950788a5df2a179a59bc3212790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258bec7ded928442062d79546edd514791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d7af36c00170cfd3b80005331a867792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceacc5f5b97e51674bdd33fc328c563793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73006b9494da5036e5b9eb711d049585794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1426d09dc11c7a98517186dd73c4ee9795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c980554f5fb9c9e8b5c79cf7e8b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a2842e2a6b487ddc67d9d51d2c5532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822b5a759d07f7584d88ac5c61bcde63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebabb223b6a6e5a8ee2c26bf1a62b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be4c2dffbecea5f53d8215af1e351e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f804be0c88965e20f250991c123826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09dc994bd184c0ae0e561aae1879f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ac10290d191b9d364d29491f54ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41668f1877f8ff3e63a36e9c8cb34eae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f5d4e9f7dbdb35ab949a3d8bb8b0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d63c66fd637a472948e8f3a990155711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e82be713517f3630e6f532279796a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0c1e0e3fb94a1fd65fe7c074a6e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ead330213c3da56f26e834881e4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686dd57d8f0714be559bfd971513c0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934168f7250e8ed99bb6711b1e3122416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223c8572002fa67328b46a931afd9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28602fb87ff1cfcc6dbf30364a94e47a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4654f80905e1efa0ca49cfd420dd6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec63c9335cca1fb16b7b7f0337056e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7eaee2074ce17fe5ce92e45831ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da63e85603b9c6a189162749b287f0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de55d8c99dd888d9cf7c78253cb5e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb7de1cbb5c533ddf3ce3ebe3dbf9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f03e55e1aa9a6aa5db2b91f6df5d3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519f53b8020575425b55497a7819a1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831dcb55ab2558ba8294bbffc3d28ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268df5e303b6ae17808e50706ddaa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6291f65a476d4749db952f9f4dd2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1376444b0c225e261e90bd8c18d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008534f59f26e72f884a7092e26bc6a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212058889e04121369714a1eb44c35b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e20aff9aeebb211d63f19a78b55a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f239075ab5bda92313ee2c2328ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d67768892ecc873940d849ba9f8cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e54ac156b87b8c0c57b3b3b982bdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9378a8dcdb000baf245afb974dc15d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a9948cdba91a7aa672b1684d3dbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710c7d5042e24c6dc680549d5ec8a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f523897d21cbbfc17af612c0e33548e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3f482e0ee39ef1aeb05f07c8af28f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f0c9f1e29aaee8cd5da7e531e30342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9cb6a26ac0db4cc6bec08eb02d62543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9c4344458d3994122a8f942a173f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a5c8539b31fc239748a473bb56d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a7648f3ae50b566899f03f0faeddb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2081237da52d97235c2bba56ae3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef678bac5720e1c1deefe9736edb4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501932e411d2b89f202aa2ac1fb3565849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1ad5c9d46317c27300397042ece4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d179d7a495c3001272fbb3fb7e6956e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93590dbcec256bff0d3d8fc7698a459752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6b561a2fdf8afb731a9f789a980f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b1b19ccc55c5247ddd05e0ec773454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f13f486bdc7597c5bfb3d7d0d457855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a5b2a07386e55695894c1b3c5962e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db41a98adafbeb4b2d2768fe98455257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caba9edf7089f4ecc6b1af946c811958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a060fb28c109c813763af532552959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9710733331973352fdd3be496758260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10508829cdacf1bd2ba4a0ae3b72de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560862b0ec6f46dcf53fce0b4e27dd7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac632c0cfbc01b306377dd39b502ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c36f117c1f679fd4c4264f96cfb6a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adeac52370ffeda1fc1ca51ddf3e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d117c89ad60800c495c0f170d6fa0e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91636f9e89720a8e62e6abee131d110167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df899d359899d3f72643b18619ea2f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d4dd565708c26eb42c0996d247e6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe097e8cc5b6d6be1b7f812224afb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313884807acbbce69243942f657112771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc270f346cdecf1ad8be1111d10dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8897d43b672a181e63cbf99f4630173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d92348e88e438a1610becb07efe97e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf637fb7b925a828ff453a79254bc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c45123c7c6f9b52f74e93586dcc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b020e09a9033f8085311ec68f171577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ccdad0d10e131775f354e274022a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194fef3b5e492ab63eaed758a8fbaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1d30c65e9a48c37dfac0a9bb3756280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275daa144a92d8f6fc5c513f7b489af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708958f9e78ceadfa9920a1167cb7c2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be350aaf8a2601fe643152dbb7175b9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea8041881449edf2811aa8fcf9eec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560969b05eaa5a249f0fa7d560f04ca585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b1de5ad25d0ee3e52dca9654313f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ee16b199f6e0df0939abc829c823287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851ec3c7be02fcde23eff2cbfed5efc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1fd99d097c110f86f3b954bc536f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e339f232c5c1641a4c7ff046a4763790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9310dc12d7bc7a2c722e0d88eaa1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e0722ebba546d2341b51382fdcb9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f735eed3570e2040f1501e7e52dd0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ec917a565a2316bcc071d2ca5f3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a625ec200a9669f8b506b43467ac7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382ed8a82561fa9117b1fce604f77a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83acc845b1ff51623a4cd317a4740a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3697b2d0556f7c949ef8c25483d2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6b0f5ed0fcd7de419e8a4bcbc88fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdacd5ea4ee8705f2bf701243cacb1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ac53e5d10ff654406492cb48b3dae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a0853db46bb0995d15ea090690ff9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d184decf51a36c01b6a9fea90ac10a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3580444fa59b2f5777256396f249c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3f48eacf951c4e1eb38ee9347eb31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e0374d3ec93020ca8a6e0d149d48e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc14270d1bd7abdc384843847eac74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04230891ac856f0ea316a6286b042e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb9bf581ae7fe2f28a23480f93beea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a9385661b94523075bec5c1fbc9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c113f6e422113892f2c60c5a9602b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea7eb0dbd57cc6fc442b2832a981a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9465aaae78119b5f415393615aed2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462ffaebbfc1c7f29a0954ae2359c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7dce95367211af5c0e17158efa945115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfb9f6f1b4aa5b5a0810a962d492af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a948775da6d60e394de687932d3f88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ceb7c0f70bfdc357f0ae602244a43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc120538acd322b8703a38fb42bdf0c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb87257aeec59f1600c025792b420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28e7e4a82fece3b8ea2cc50e3c127c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cacd3ad2d9ba7fd0bdac51a08c48e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547776cc1da952a2af19bbdd5b652aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bcb7b0ce38606a0a2ca493b991f86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deff203c3c20b22529d3cb0028f797125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef831dd1c46876c3125a96c3f25d5ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16befbbde22e18cdf88b9dd10c2732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c5d45a90d96d7e1563786d3c7608a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa0196ab356c77cc308577d1299fe8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da00dbed2d262dbe48e3a99ffc5b18b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3fbb39033cc5dc57aee0b3b6788c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad94a143af901a5f8bb79648a5d7faf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2add9167afcaa3b60c6808b625910d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e3fd1e1a2721f57051a326a6845f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef47c43dc3b1c9f2032ecfaaefa50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba2a76e36a795b474cf9d71c67d60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfe066dbe0d7c60395f878ddb34af2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e62be4b47e4eebca6cc19e21ec0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee30b05e16f7b7a526ecf8582d007a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b6c99e9a167857085f6e402d0fd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486913de10054d0f3a3f96b684ab8f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff206db4fa8a101e7b268d72c8b584f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cd09397daee39e7c71aff68068499143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ab2d9d4887075eefba719454c69f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a838d4300cf8c9c8836b973e8cbaf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ecbb9e93067846fa16272f36ca165146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0513988cac3df2e49bf1994ddf81900147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120d48b2db3493e2fb9c7b2ce16e35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b271edefc78a85dd9a214d906e6759149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82059e323fc24e137f1a9f1521888bfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02902e4de720f4c2ddb562c9de75b585151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f60fcdcf848d5339ce3ff0a7f8aeb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11065d31608b50d142ea0bc83b25025153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847c417e5101dfa00056ea54bd8cbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6c92c60866aaf7951d5d6e83a3ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca22936110a083db294e5b3cbce139156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b101b9d32ca73066ae90f2cc3e4b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710efbb614e6b53c46dfa98ab34b4d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd67c97fab77e678af655b22468a10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cd4b82fdfd786d3287353cb8a64ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63789932d07a1a132690f5d247e7a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45560d75568ff991ca6799fcfa1225c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a7e5ac5a07b90280870b126ce3c83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03500dcbfa274d46600406986323b9d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11515c83b482e7c695f5f47476d7277f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac36bdbdae6fbdcbcf5ebb94695e56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a9f41b48185055fb84bb7c7818682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3e232766bbfe3ae5c380e773e098168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b7bc385c89452626b71b9a70746c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eea3344da5e7138dbcd530ce77b659170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50855bc232a8bd6c59aec57720dc1b39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f88702a8945c43933ead282aeff8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0115bfac2654067ddcdf67a14c16bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d42c9d5fb0d2cb0fcf21c2e52bcc7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6977a4cbd8fff441af5e4f9cec18b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79250e534ac6a640bb3881c43820330176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708770e63bf369aa6869846d886a552177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f83ec64fae2b91daf9dbb3f20c838178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca68216691e60b916d6ae6e56411c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddcbb630a7614b71cc1c28ede8f689180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8376f92364910fbc23d4402576c6189181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51098807b2827ead9b373b768176bc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5f6ce85d6396dc774089a003b07ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d6ff2c7d43aab3789bc87d8088bc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b5c7a6cdce227b616e3ca5cb315d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f2fd3ea11dcd21c7c2758fbce5cdc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0908c169d7d2a4e71bc0abf9f08f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c051192a8bc65da8bb1e2635e7cd21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893b3a65643b8d05aa118ccacc32da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267756fac39e3361e7a026da9e42c63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567aceabaf9edc50f562af30694130b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d24a7653a9cc88717e884ca47d7863192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341b2dff38435fe098e3cc28b710c3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0119ebed9a97dfd3ee800a8546433194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903a0dedb971a7f6449d59dbed5a096195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ac468eed756b9817a6d4c64b395f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b929cd3b6de9889986511c45689f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db0c4f0d60b954e470fabba2d2d945198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cbe14576ba6bc402a4a910597c8dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f62df50f66103832a6dc3ee663b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b350748963eeaacc8862229ed99e3ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679a5f6c5b76eccfe6dbe5a6d7e4ff6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a943afd3c56770fdcfb917bab4d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a3b0aa123d39acc7439b5f164c2f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e4c99a255e2b67e3e9d0d8879e00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e259bf5ecff20b7dc8e68e2d92391206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f444615fb8e3ddf05ac314aa07dfe4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934c52f4806bb10bfdbeb1071f6808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f269d06a4b880665782e5e0140ce8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d6c8c69d3aee92dca92873643d8c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30d8efdc99d1b6c47d9b17ca7e0e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd6a62ee3d8f9bd372248983ac7f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19343de4df923a9a3afa08ff90266935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4bd9eb4d5b37c5fedf8760a590d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437636946f3705f5ab881644f3bfc9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f009f8f96e8747e8a33ed77ed31103216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034e2a137444fa8689307feeb56f89c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72bc41ecf6c83cc1ee5526533d63c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e17ff000f7bf51760b7752cc036f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb0980200e58cb7171237c0813876b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19957f9ba2f78789aed4834f0f98d0b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779cabc90fdd0dfd9dcc24a0c30f16a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aa22ded0f90277700671efbc84d2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199713a96ce61fa03b9d5c6d34c666d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb70988e90bff8ff2ea83915ef5026225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9ed6af1658d4ab2368ce1a7ec3fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0816b2166e194061e4abf4c607bdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94177b81596a8e6cb818a71076179022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd63d2c739998cd4bfebda87175b1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e1b8e5e09425b305539d532e63989230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91aea12fd2fa532ae774cae6ffad97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56985b6e433ad9f1e92c088c12d220232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a67045b79ad87611b3229089474c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898162210280fd646ea6e0cf98eba54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862424960c059c0e6e321d574b949ab9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bffbefae3be8650bc717937f9372f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a91a403df20ff9d7a6765d2915a232237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff161bbd774ffed266412b4f7344b764238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a7f5ab64c75fb59bba57156ff78a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f154673fa25a42f7b846c5cbfb8864c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade299aa48a27172f5d69e147fa09105241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf688b8ce8b2f089a070116e287bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71c7953cb24d6e6a682bcfa5253cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e6f6e3f3f27a94017ef38e0a3744244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2340bffb71656db93679fe644a8ba6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da89a9254c251d7160e97210fc28d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abebfd7892f36d5edf6bd49c044e6e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217427c857efce85b93ae67b75727b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c664deb4bb77acfe06e5b4301517ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecd5a0f274a914a0ae6f68668f9c42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbb6691213159c054d10bab17b74c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde398aba6f2710fc70579770916d0d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b461db48eed1ced58993bd15d3ec47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb26b294f7aebf5c5aa55250797e42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a4d542f268e3286daf3733f37a81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc994e0dfe66d1f3c465239946fe4ff0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f667987e550f8b733832d77fb9c8bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ff49257d3b1bd9ccc306ddf5d8ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b65a9038a309b549c4e549acd8b26a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e8d9f566c0a9f8ffb3a622b2a029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc50e7152eeb8295e23cc86856fa23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5cd218a5d3e49e7ac64430d15a643262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425f62828e83f31dc82d9d63d182389263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a92161b6887004eef706fbf9bab701264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d41aee47dc10de07aa2da9e5e87182265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a3320a587e0c4f6107e13735d8f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d1b57c38ed87b12401e343c8e81e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554c439c4976355b77c2eac0988150268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce660f3b65034e622cecb5d728d5f902269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07862a9ecbf0a4069e17139427e859270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7b0084b57ee9ff9319aa74c10829d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55499dc856fc7805fd50874595000ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394dadaa7664d456d1111ff0da891ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913259ea2081b247a88be617c0cf55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5257096a66336328011e5552dbc72e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337b75b7757a7e485162d545b07ea6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94770c4acf456f08350b5ac9c11865a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa22ba6ba6d5f10293bf089b6e92e03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa52f03c5b6469b9ef239d54f2aa2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277baaacc61991d8bf92724d41def359280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b70b206b6158f6bea350bbd68461e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c12cf31836dc7ddd0167e806a76e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811200367af8faff9228bf048d3dfdde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446882819837847bdcf5ec1b55635cf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4dd95a381b208ef11c836f22b0a31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec478536d0aa88e3ce84483367d9ca8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685be9f0057bc88e74cadd8580d31b40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3126364d1cd405153f8f1aee14283288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2595a6a267b1bb615e2d29e18acb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243805fb4d08a6a893de49557a9a9c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef063d49eeb4293ae012ff2d3027410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95473d146b9473cf561c053fa208fe2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb57ca8b98aaf4be927b1b82d5ee32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e5c259633574f308ee9c6f2c7f81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32e7fe68d61e1fcacd7b31950c81ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161cc64f86f1bfddcaecb98316bb939296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad24299abe9ca98600085f62a4c40a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef2f3d1ac48947149f8de37ab5329298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0b01eb64cfc2f2c0418ae2f66ee23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4267cb5b41ccc505d1017701ef52a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da17560c6335eb9f6f64404710878e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8253659aa6150164c98143a25c3b058302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab011ae8b0db7acdd283fb5be2b47bd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bef55ee38661b789c45a7e75d7b92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c5d46c99f0ac7f67caea12d322b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361271f6d0f9b30a0d86699b95697e96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82901afed1bf02b21031e3bf6282bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec22d16cb01293ac0e8722c86124d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44001cbf12e259dacbe6505f5f4c0b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c441ae7c8952553f8f382011fd2edd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e4f675eb10d656cc4c9401e02941311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1bb4b0a43a0da77cdf9de66f83cdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327fe46a7a469afd7d0a8b2a2533ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba9433efdfbaac55bfedc7f7a0cad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2882f49d7e8e352b3d73ed1cdaf1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f2f30217b3e08faabd06cf3483daf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7f80e00d69fdcf172ded83533d118317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661228fc07d921be5b8c5ec24273c3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fadebab804b78f36706942533c3f35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe6218e179c3d77bede571c67db3f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889024967ae7da3d6c520d9da389e8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605cd1cf67e2192a69541b0e16e2e69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f98f7141b069fac7245793acb5c0c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d848c3995773129970092180cdf04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee30c88010c54211b4545815446b22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff04a550ee05a8fa2976d717753e8cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bd0b14a7c2c62c2f0876fc2ef4db4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819378a6421f94c02280c6e40dce113328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78702ec5e944b30c6747dd24c85495b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f1d63b971fe9d93dc4d0472f3b6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a576de3f8e264cf7f900d5820ead9b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade199de3b033c084309c6743e344e85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35040de8ae602530e4e5407455ac27bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72fa6b200fac178147f05b87fcb020334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab7d59788319a8cb4d151d82c1edc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c822a4e956204dab25af617a353e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926e2daaa66845f9add32a18d6170ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bddc3fa9245822643e19cbec859c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c8447018ade4653284ea777e90117339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3908fdb837ccd75fba305ea0bdd7830340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf779dbbcb86e47e61a07cee6d3a0e61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2631ac1d33f8fbcc132150149ba48e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b849924a1171a7617b6f0e92022b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892483834b4d0974adaaccbef7fe53f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fcf326e606c133c74184c3b234083345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a2efb00773d3f9fe365b9267e679346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7b2b541052c3039de6f79e2d2e69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2792ab787b7871a844c5dd3d121e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a81b262cff3a581d3bd2535418a45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6912396f9ade283764b09a674fb95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83541302099930607c221a2dd6988292351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf474610588f81c3d223a05cf43359352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b94d6968c97e01814f395220eee40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c782bfd0e75e3a58cb03ece4b78cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f32f3ab736911d3ad6dc7670ddb68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267109b254122979068d8053d8f2b954356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4215ca6e46cd93ae3a16011c598c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102d7cbcefe495778845524f90792ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478b2d00c201e98196dcf5be5ae83da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23442c5ba9a5d8e2261318187943bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89604b135a77d8e9f9f5ee978033eae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235450ad8ff424845a07f96b59301a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748ce4877c393f156ce7a29097ec74a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b8f512d4d8bb67d0adc184a8e6307364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32887fdd72c320552b5216c03e5f8c72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898b913f6297b13fc2448cef08333e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f72510358059d5efc850cb6b516ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba0536a380017c9f3d21d41e11364368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088568886baee66f8642a056412a984369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab53fd561cd61c6387b4c1282ba6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fda9fd12fc39d90f2b16824cc069e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3f85b94fb1bf7d28c855a1f7909b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8042bd52805318bbf32e1cf7552e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9ebed96093b9a07f6e3d740bce8db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b89d617474157a42b9b9ab45967654375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac76bbb202d7c0e0ac8519dfa68ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9febf865fd090e120dbf018711361d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df265b14a364131265e5274da65fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b0018f776302566f293bc335b45d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b473a3b5c204a43ea409e2d6c8057380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55235bee7107f1fde6be588364fc66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab38cc2a669d9ee44cf22a3c89fc89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f81bbceae6245f38772e5e01f90152383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc079895ac33478efe351385da616bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbb81e0f37e47c5a83366231296d6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67970231460d9334a5adc8fd0da6dc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7dc7c6fee88c1c2fb67f4117015cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35670911bbfa83d38c31c8257de2e1ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe205a16eb32b03eab6e216d541479e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb8215a487229980a0a9461fc1b4d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f366e3fbd00f0358606462f8917f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87432bfec788a6743faa5a2eb98b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758b11ba11ef8017fb09761e230cc6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175209fb2146951a7a45d526e170c22d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90480b0aeba00a70f2ccbfc1fbf430a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583343a42a89bdc81574792b3d2c9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3f3692c770e9195bdd3d2a137b158397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef59574d060a04cb8d1a10c64c258398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6f7bed76e8f4a2bc2f211dd7fbc38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee73c80770ca9435aa63a6ef94f9b39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d64b7922aa7bb189f79f18609f2756401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014a2bda6343b9e1354e111de6f2dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3061c16ad85c2bb83a71a8096dd4fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f2bbe15cdbd5274cdb7f3f9396d4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ab17569199b11aa84e3530c406a33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bb98e6efff08e5aacc1e1728d62a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ddee80d02caffa665dc21ab3bc84c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174529afe15d340950eea6ea6d3a12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4113b8e2bf5d5a149e6afc54943c91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d93c94978145c04133760e44008fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1474191135a32359d8920e99871740411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698666493acb32463d02e99fd33d9e76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c45b698ca8ca7f5890e21b48c01037413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af67ee420ae8d98c95ee940fa378ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0071e018769a228fcfb59c8238084415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f819d31d593ecbec9b1ab3ed094efb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c9025e310c9ddbeca78ce5b7a9aff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1da51638bc0fd03341f9ae05a76c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79c21d28790a657781e80bf1ff1965419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4203460e0f8c682fd2fef4bbff9ff59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b392aeb9188277242b908908b88ae7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5290683c27729d63f608fc950224ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de023357176e5593ddf92cdbb160cede423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91693dfb40fd471f9fab77b97f3e7d40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4793c3eed3abb20f5e06ed51ce50e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a681339f3b02f91c921045f406883426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276fc85d606285eea595f27bd34fcb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287422766881ab12efe80671b8ee1211428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2ed4b5ccbf04466dcb61081d4da8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c45624228096364291497457fc93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af68a43824f9708f16c1326419020cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42e084defbd0259a863ef5b70805ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5dbcc801575ffc11096c98205694a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fbf1d2abf2bf83e5e359fd30d072c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cfce231b03d6033f59f44fc40c381435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90303b93f75cecdb73b262f2cf82756436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212daa7c847801a3201f89d76ae52751437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73019779789a2884fe42cee0882be5a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e095ea15b8dcac2b2fa24ab64345439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f562febdc713614e3ee404fd98406440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef5d23f2c2c778bfce2774f1e72b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4afd85b626bbe55b2e14e3fd3bd32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedbea1b289446b1e693f5813394b43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa911409649af9f4aeefd4601d4d1dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc883c7bdee5d092b337997c407fa6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267fced5dee21fd0f277250efc8558446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867a756042f8aabd36548807e72a16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3f0d9837f0fb2fef4bd42918480c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad4f9fe03e0020b49cb02492b2cc73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3ffbd8a9ce20d8fe0ebc1be482490450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e05cbaeab732a9994087e1f6b929f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e037ed6ac84a59237ba550558bbe1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd2d63ce7dfa44ae5b9c89ab972aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07f3abe01a488c613d2256641873a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c96db182a6e18ea8b9e37c428bf5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c044fa7c5175a11dc85330fe3cd6d10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c731fe4273bf2ca8d3d8c3d0906ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818943e40b1365b57d7e521a2929a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa9cd3d8abaf189cf4410b9b14d3c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b4595cc3f8d3631b9759f7cf69ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbd3b76e76196b369bca3c8dfa7648461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e17d704934b8793491119eba0abbf1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b0e38ae32d398324bdbd12318822463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26f8abdd27ff6825d05db358edd8af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d908a31f7a2231d9aa29f03c662c8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600108a8c8b6311948cdd51c934e3261466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cbb9e46520798d6f55429b8a4327b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216d2edb6889e50dec645223306eb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5039f6be350d7a62727834e66c27bd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc0d9856ef3dffee01d7a2b2bb2c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2ea1162e2867690e289c49d26ae15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c6766d3a1abb492f1a5fe2930348472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b252054f7798bbd325ec33ae25c307473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b0ebeea9ea0a951af32d9d665789a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83c061ce171a2cbd1535f077d8caf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d5bcd59ce49da8a9065a2f70045b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efacbfce2910798e51f61387d124f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130b26f4706960f1a42eb2b03f0278f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626588d078890d408c7d627d2f2284c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d247fa7e6f1fa6ab80b0cf0f03a3dae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41633b798cc254c4d853401cbd9afd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f51b3e4993447b14e7d0c71de2b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafbde37ca7d83f4249d5242bc26a5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8676874fd78be61664c419df89974484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2884516635e53ac2e37fac63ecc2ba6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd35ad0784b16b9ce64439e1790c8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a958718a70e171715bb3c20100021bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338452064f40bf00bdcbd8bccbe6188488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bcde26f0b9d2ceb39f174550d7f66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc47b712dd9ad2611e06acb4f8c77a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e50d3ca919ac65cbdfbf2ac4a34e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e32871da5bb3e979f16f328577422492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2188df073fa0276bbb05f13009183493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2275c79b37bb036a8c97e1f945b55c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c57dd8a5d30358d7efd5be37a89295495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deef538c24bd20ec8db79243dd39c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54480ece3c5f9a3ee53d79316cd10c68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3548c05172af354ce2a7c43ea3781498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb163c2543b12545bd0bffff769232499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bbdc5c2ed5d072efead32df580578500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c722cd5f5b2c106296145a2152f3d08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aae221d4a9771e3df96a74d51bfff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a43b402cbc62eab7b71ad6478ac96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf4bd42325c73bb2c4d3c5143f2f28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc06dcffd59cbd58925799e6f6a53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4aa31ff3bddd43ce11368c46efaac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbffdcf289189eef0a0febf7ac396d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921af4687a7a75153686c11f22ae80b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fbd109f964debe5d97c4c5f0905d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187076257af3ccbb97eb723d3b8d656510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7e45fd83e2f814824d140c016ff7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1e248bd594e89ce4a8618f6e640dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727df463308edcc63de903f13c7853513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1aa5ea70652ba8ec470bee0190a04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e37852f647f7c0ff0fc03c488a71a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128141c57184972bcd426be89c8fbf6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd400b71b7c30d58fd443f51a03e7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b3daf372f9499de897ab34e05b5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff3f50f066e723f6958988b7357579519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d90fced54f410afcc3cf2f9b157e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d875afa9c76da1042d69eebf26d11b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be1e92f39ef1f27bd7bb2531408bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8155ffc1e6fcefc847dbb74df4aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e97f6b37634d2d360e599625a30106524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a38cee80490364f4fc3ee9d9c78d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3ac1bbeb5064e11b18c310c0a0a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ea5e2b426ae14dead5d3de689988b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be8e519f7b0b95a536d10fd5b28c6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a596234cdd1bd14bc64a8be24fc6c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85dbad9402fc923eea5c127465b3ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d3b8fc0720079f85ccb9c92b1b30a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac370e04d701e946e2b20da40c95bcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162dd13cd51efbbfdd5b329f2dd1640533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331a04c3b445d2aba8ea37e2c723c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9619ac63e1d2abad32e4578d0db01e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a82dae71d843da995852c50e83582d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af36b1be682cccc4c64a870999a6d5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c12da190d7a77555f374b1c2baa7cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a03ab65c550ff2cd6fd8018229888539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f84f6a951b3f71e3b1ec6d1426e9b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926f20109aff1cf29c1e80e163d05d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bdabf4258d56cc73a00cf6d11dd98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a3cb2f5b3037dda93f5967df3b29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18081cfa1eb96f4e2d8f8dbf8ea501544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e48ce63b47501c2b47e8fe1c0648545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17ff7eda2d3a2fe5fdc12b59c32237546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57920404bedc34ca066a6ee4488c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3c10efe506bb933e8fc09206dc09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34a2e5104333204c14d89c37996b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499def687cdee89983083137b108cc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61255863e9bfd0ff1daa04a45a536891551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae594e637a239f5ee8c9a41ea02394552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b209cc0d2c0bc10da66bcd6106c84a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fdcefb50054f397f3ccea5a6e9906554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3817f84a0bc9969589fedb598bc8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820e6e29bf2b45abd0860c6572ca1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e18a03cdba933f07ad8684266e33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243918441019ffa63dd58bb2e3a93d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7e9ab6d8cb083169844a36450d5a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf9355fa5d30acffec93094d8e3c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f997dc86e419b29a9592937d26fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b4edd3e1da5f6f751790fc79e20a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d94f7435a50deb4f2a48b654ef308563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c54cfbb885043ceeeef81ade074f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5dd7171e4463db4de94872572f334565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91231df0d2db5456b33fcd7ce490dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447402fe9fa99be2797e2b5be3a59aec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9013a4d7392803140b93d40a5d3c9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40843bf0c9f2d43515aa8a07143c2196569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694c00b68f16bd16dca862e9c997271570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec178a4d2298fa6069ac8770d3e2b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a675ec992da268e39947b54db6c53c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0562441c91becbb07ddde3f46580cd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be545450be2cb5c57accc5c932684d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a48ecf0b64e9f3bac0bb00bed746575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d81583ef424e4756591be0d371fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9734e5bf7c8b6b5335c6a130326e6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015baac24cdf7a376956e0c924fcac3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275269362fe42894ad3f6fb264a35c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f61676604b872c568da380ae87a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf559cc64c0ffc4743f7c452edc4437581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151460cac792a99b0286f1eadf611ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871e588d6d2f25e5fa882cab444ac7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f4b051bf21d6466f6c59231db12d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d57fd3a45b40be30c249c22551cf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6bcde9733fbc7d56810ed913a488b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff18529e69be849608eb2274a601ad6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f541aae2006b651b9ce9022d8ec83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde6ca2a8642e136a0c1a936b46cd1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcafe78416a0fe02db91b3dae7defb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c4bbdbccd9ac7a462d79fc57bf071591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f750bd8aa61975a1adde219a55eb52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85fa7ae0dfa17d41bb463a47939f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf8b7ac928e65e7393764f0c8bbd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18df7c338ac145afc58c0cfc8733b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95a1940e69e5242a38fa2dcdcd78ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4f51515a63ca10aff64c1b9f722d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daeeb75aa68b760b44a50976a1d0ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d0fec17ed2c76e0dc18ead279f0f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff2db95f6c7a47b1b948dee37fac18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a5b9456f48d2d0493207bdc87c58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a8569bc487a96ca380c2c7218660f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c03ff3d8ac8cfef94aec4d2dfad7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e6ef8f8a0777732c2f31127dbd83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ccce550cd26517f337597f595a83c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d78080f48bac913878dc0fa5bd0d17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6027b8089075922f05579835ea8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f24f33624a26cf6bd6f35c51ae1a47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70d14697e46f01be03c4c31228fd67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f3e9927d6779af0cd7f2ff393b6ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5216c5cbe3b5dc5527aed984260bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366a20a6b38d530f2327cb664def5a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350542f2ea89cb17275a555252a376613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9285bd793ab79621af1c74961732b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664409c5ba84653b520f8c8898d1ce83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f6716e3c42d51a681245e2617419f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288c67a774ebecfa81ee51577cef784617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec266608ce9cae9e7cb86194cc66e2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd727db18a8e15c81c761969a2a02a6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696bc3ca5333c6da595db0a9296b40d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ad132a54b8938e3a353cf4720ba9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8bcb327ec32ca802446d912c98f3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d44608ec62b1d849b3fa42298344623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9070683def450889b6b257e3c1eec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe4c514d518fd0eca1b2a2837afeb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76df1c93876f2a99b2446ff6ed88ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b1b67d7851f8f84a8bdb39a785168627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24e7a46ddd0f7e0b606fc87c2b1599628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b7a08965010f80e4f4c33a929763629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4089ff61417df873783b8361c9479a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714cf1eeb460e08b2afd04dc46c1e1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a687d189d0305ce16946d78e22970eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e253b5b19642464f1a4e1c1dba152633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077f7b8e81f62ff5d9f2491a62f7fb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa82bd8447b519501e5641119071c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c15c72af9684c238f43279b6267fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad322142d926528367e9bdd825bc9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a652f53252f0d298a385477391e66f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea12e6463a17be976f734f993b8ed5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10abc55e8815a8287c53c59671aab96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b182e4a4dec0f12077eba77e1414c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e115d21ab35bed6f8962ad7749ba5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de647a127baf6c939225cdcf28737a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4679b3dd1f3c8842670038b4d7cfd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1485c6fa768da1d215106215b5f8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d7278160ae3ef00fd2cb1126b5a0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21555d72d2347cddd81dd5fff29cb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a86e438a86344ff5225e7aeecaad4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8d1c59f14ab2764648aecb6ce890c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2558bcdf169f2c7e318c610bca2ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5604acd837561ac0324b9ac948d3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c31ca3f194f5d14b2dbda6a162432652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc107a41bdc12be6cbe23a30fed66d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea78c95a8631bca601c852b6accca4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6ac532e3c9248af6e2faa11271f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf4e0b6b4ad528f91ac442457d41c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4102b69c5857ffc7c507af3600bdb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641f64cde0525d4dfd77e2920aa86e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae83ba9e2eb128be6e850a2bf08cac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b7534318410de3e0261206e335bdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d382afabf93c188271144dbd7b3ee8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb9ea8da2d4d7431b74b734f9cd9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f06c5900d076e83be45921df15f90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f990c80038be1cf3cfed7f0ed37b85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d78b7ed72463a55a2503702252e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d937e93c90b383e683492af007a54d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d74d6b11ca7869ae5ff0363ec45df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21b8a713e7c82b76079c52d98ad78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22653106ac168c8d884bea2f8c3b71fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83524980882222b4e8f476cad0022711670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f416eb22fd5f02cb8ecdd8d6811bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660f429e99886de0cf044b2ddd97444672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd34cc7dc3176eb09f72bd772449ca4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1de1e3ddbd35510db68c691088903674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb12b758daa4f4a2e056e25cffa1d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8cf0eb4431b849299e859669211fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b58fb379545cb468e180ff7b28fe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34f08d4435bf184520ad55e9144c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d04456cf019e429909b36e4a72d310679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0899f753586f7f11594beb75581982680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc33026033fc3db7bd3e7297fdd012681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b85d29037d965c0a7a0e8dc5e50c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aea6923bf414c2b29b4237ead3e04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d501ef39ddb210c53a2f47ba863dfc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211215802be4642edb814d3596ea5115685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88a4ad020355b2f00ea25dbdbdab0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd86ed01aafaccd7f3fcae206f0f18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad9c042900cfe64c6d0375e39080b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d406d25bc540b9579244150e44bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b1deaf03f6db1ebd9474f4a8f8c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd41f37cadc852e03dc7a28135a587691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb032f8845889c070e97e0f58ac41f95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01952850e1d665c0ebd9b069022ab62a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef002c6cb355d716b4a1d3ed027148bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f0a51e086b579dbe6a0eaecb37fbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050b2ac9d34e27b45a7cf2fdc698ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc73747654b9a7a25a227229934d3c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad772df43a9c3d12d1eed6925e3ca896698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93fc8259a1610ccfb951208a296ed1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b332e9a90990b98931b567ddf79137700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8919f00da2a0e3ed8e20e23e295eb42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac25e00864e6d9c5671bff65f1fbac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8995e3639a576ab7644bef7502636c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020dc88f07cd06e4c53e6c539282a64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743b67565f2a0c8200f61c55598c17b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe494a9a3294be73ae398af4be1cc86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb12b5b5d16167ed2b14ed1d8f35f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208da0965d454e54d6b48a6f13d57ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5f0a3ae103095a814a483e8a2a478709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4aa85fd619fe5ae4f084856c190b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aba44458187a64892d567131d20f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf76e526491e7f6063fcdbd142dd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4be7772b40a3cabc64a4d9212c0c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b155d98a5f59cfefb6558cce288ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070d685968f03d40b20e986d0b06a1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008530485694d7a87b8ca32db03ba0ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee353dd958ff584c4daba0b78619021717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe09a5b467eac04edacd2e81b57f99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a8400ff7be00580e7ca12dd10420719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc94467091ff720fce2d6c788399a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b22b41408f70243d3d6c577bfeb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308af64f01884f20126afb4cac7e5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc73925e7208760948555cfac2a1fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bec819ac86fd8b6792ec64e33e09f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f780f8454a65f61a529ecd1db13d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ae4b917575080d478c5dc38b416b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe527d2ed441d44844e520dad5319e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6606dacf995311df25db973f07299728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240edb9e9effafcab1c6425449723b78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd69aa8d16da0133327d63815e5d707730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88f83820dc036c1cfdcf0ad01df11c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255f27d89e74b2b275b7ee6b7e8fc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d05baaff870c237fd9024c190656733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c48dff43815248b41735b012c6c55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edf2cf3f0ca050bf02320f9a5bd87f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b019fbedc023791b69cdba6543502a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954b074ce2734c6aab90d745264b403737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276103a8285b378517852b24600ccc40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dc6d915ad05f07db3fdac9ed55b9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6bcbf2697c6f55c0b3ff2877c2996740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198e616ba358d07ed60a282ee44eb97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e92298159078bb57d127e73c83552742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742270144f7bd880c170d5cde8d77ae8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83722124e5f4ab39aae77e0fcecd83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099545d9cd5ac62ef444533d27bb500f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9f7c29b298cd9e4f8993e63f09e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cd3d740f967be490307a7bac4a8bb747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>