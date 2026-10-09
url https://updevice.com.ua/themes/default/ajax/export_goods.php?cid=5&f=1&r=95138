--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0689098e993a24948c4a05f65de9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea72ae40b5845f3c492e2216e8932e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1caa14ab6d1f9352640c83799d6063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbbd8d81ccb7de9872b63bc3f760d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64357649d9ab87cbd2f18307c03a455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a0fdd648d2a5a35813ebb1df09a3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f37c35e2373776028febb17ee59027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0a4c71d921e4bd8028b5f01e9fb2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf10c462f4b3e694964872803e5e04c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c543f7fa64363ed9e5f4f227edcdb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb617618623c0700bbcec93ca98a10a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d85227a5855906e3de9814e2675cfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf7c6284b3d077498ca5cd75a4660413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6826c047039958e63cd163e4dde71f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9910717fc18f4780b0fb68d48f2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de0571b6f18053e8d35b8a2ca798816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564539caa25550014087a4c66397dae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ffcce3388aa8625309f789cd9610618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df73d8eba0f2f06a8615cc3f964ae6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f86bebf8a21febb422700632770b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146ddd9d6105c719fb99d8ebfcb45621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bae51d4e7b65680ddd9295511b7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448a23a1dd26792a64c2c760d4a95c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31163bf789f7b3db8010394cc63ae25f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbed776d59099097e72668d2200533f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff923edf64968216af4a399f3de58fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f615bfed00a027de53f1a2aa7138d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc0672a76916789538c22da9bdfc8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830ba80dee6f4b250ff1e20e7d7ebbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0943a12d51add38dfa2caf5bbd0d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739725bc30ede56bdb132d17282a49f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fe95c9cf72b15cf8d52a24cbfc4c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d16af8251d334fa98768cb2d20ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb226ffef77c51eecab00e3e13cca934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fc496de6bb93eaf6f37f46d73ec935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a54c799a99cac6afbf73c41e969ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e604dbe16a3be017bc1d5d06ff31da837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bd6436432e7921e3822b6f93d673e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2001b8d3f5581cbae2b6e3c72c1cec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39849f7ab00c73f48fbd6a8cdfc18ab540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0627323a7bea0f30ca0cdfd822fffca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50196315ee8c41438e2736c43df7c7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51924a04139e422df19ce7b5a9f1c9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c16855308a68a7a9b4750ec9c8594944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d251df5ae81ac4df45c3c4d1b44e74845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da1cd6634b9bbbb8f611799430b8a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296170d715a3ee872189fc50a423198047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651355a9e5ba1bb21da551736723dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba00f765c70ab0ee193037c10d8c0d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bcb3bcbb4a6348c60b28df29dae0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7080e539d33b6317d2854bc0f506951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400338ac13e6e1dd9d7428c4fbd82b5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9448bd66001357b710d2a0c74935e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b94812aefc9a5774c9d2a00f834c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66cae1ca828425b7bc6aebd2f1e38055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce97c23e5aa3e272824b89f46d95456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207b49a6471c1e1cdea2e2983c1b85c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253127d80afd660dccd7065275f68758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1f8e9ca9eb12a97aca8e54f165c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a0c39e770aa52047d9e9d975c07eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ee4dcc33f050d77e8b0187d084e5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd51177aeed075df345d621202d0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449253d3fc47842116c25eba5c1b3a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b50d808ff7ff30c6214c8f8356aaef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104301fa81b45a12830efef7bc66a0fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f9c16b7ad09f6db6ab60cf533121166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff344013745faa22ef3380cc33df4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e2a2c43eb0eb2cac01739f225635a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f389a0b6045818f15c6c4412a472d9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7155b40b79652bf53b91e4af9e65b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519d8754b9a142f83001f45b615334871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15b1c70fb34cb3bda042afb6287ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28acf62b293628e9bda19c4e68576c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a2c00423400e19760cb2e353172e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e5eff1ce25bbd8a6e79d9e8d945075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa87559a41a95a581e51a224ece5e5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e2cdbebc1a3448664c4f7f66feefd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c102db87e089943ede258ffae0741178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b756a4cf7bffb06a831ceeb12f9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4491c0b5efb3113862e0eb7ef77e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee9313cdf27f5330abee6cc2fb3f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7767f04195d5133f48bac6055b9a27982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f858f39ca8903e7724f5b56858cd5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b0ae844dff614e4544053791993e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a2683ef0d1994815dce5aaf97bd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da294b1b40b3c769522eb48f6c54a95886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d1eb7bf519c95e02fb2ecc1c1be2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86209f43544e0c7a4e47a6b1b8bba6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5f3408d2a5650bd2fece0a670222d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8af253f2f240830c39d5bf650f8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8195e3e46c97ef4ea49747e4ac6d65b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784692400c3ddc03a2827bf12ab8191392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81534b30e9b5e183b1599a771960e56793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe57bddd36c0a37c94a443332b373af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ab73495bb9d4862349a5acff3652595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c3e5e221ba0355f9ce0044678f6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af99906c9cabc899e2d6259865472997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad2aaec808111d26cf936c2f6686798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039347213cc8beb848df492b0c95a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e2fa852a91bb8ec51ca70c54664c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d05377ec6703d1c2d2e7e85fbadc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc792fd59d300093ef315dbe813958b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3951a9430a27a09fccff205b9ac2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339415528be9115580c6a7bea7db28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe3f6b055712db06a13ff1e844f248105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb753a0dae97cacb8e54f9b6dad83c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4900cf3782ce0b50f87e43d90acaec4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd462738486f243fecc3655df10f869108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4d35ea8eca84d65939c0ce196f6a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa532cb46c677deff03ede57c313a0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9185caf941dd7fa55d78b5a7eac4fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcd29f20f669a6518c762b6fbaa552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d25feebaae191b702dfada7a2a14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef82280ed4528114a17029a1ad1b65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53e18f0f531e5325ea95bca45d02e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0759bb54fa820f15b4bbedb06ca4a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a8c3ab70950546e0dfc18d4a4f5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95850ca27a540b7824f0145fa1b71da9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812d484f0ee61f5f6dbdc41d595c3f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5144940d13f5c89f1eae1080091e37a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dcd2230dae798712f2992af68adcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6affa218094d869ce7b394339c84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce572337275232b815c87532f6c016123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f585d23b141833cef020220b9d41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7552d478fc92d8a5107646eb52c12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780558a4f9647ca7647dd3d14fe65790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e61e487a4c3dde8c66238ff8eb5e0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac14c181efbaf54443d99d4990b11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b0fca089aa305e15d98456602891c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84a35ee3cee5a463e057ef9430417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145280e05a9f699637e6a1dfe63a0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666775a32d79e6a92e3f9aa3a1c78080132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba059ca04439868ca860c504c1bc07c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6879e88de561401b1bdf2363f260b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7c41449a9a8c173f2e73c7dff68d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c6b09422456555b94c8039bcab7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6110f415c9ca072f4d96455cfea8b35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e28519586e44a8920350c475db6c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787144bb3a83aab8f77140ee4511f05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ec2abbf29c48df60d9ebce452698140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dfc957fabb803854fb5f6301a4ecc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdacd91c37fde0c41dcaa3285dff78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a4db15c25a703fc90a9d53b7cb79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e600fd642124204995a83b0cdda21f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631ade906ab44780922f1b37b4b04c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb847fdd8c81d57f8cefcee873244146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7a22a4b2a1740b556ed3ff3056b1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e574bcdb121dd3eb8edcbb168614238148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de6eca6cd8065e81dc84bf8aa8d72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fdcc7fd52d11008cadcd6435a09d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795b3ab5a371459e83496ee12b46bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde32b60cd8982a81d37171cfae686b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ce664a596032411afc6c0bb0983a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9da98d4cb28915041e84995855d052154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06da4099faaa85d3ba16c8d6b9356f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf15c4b7926e5666da66fdd1c05538156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0130c548e05e69d70909928a286c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217993af5143b9165fa998b1fd9d55a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98f0ed7a56181974dea8301030d645159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96fd4fc06429ff9e0a1c30b76a2e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e49b8b4b9eedec0a0431828682c4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03267b14567f71561c5017ab65aaf14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b174caf7a7c358b755ca65421b9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34a207a9f5942c28875ccc8f0f462e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89b3a24364761a05b10de5de67a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f11bb099241fa80b637a4da5f40afb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550233b0e0c5d15670a8923f2b28ca67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239523e56b5258d9ebddf6b583672f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2258b220f924740af462ee33b318d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cd26b989f8efc0d253c64aaa18431170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9ffdfde7b5331c102f9970eb9bc8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea3609fbc3946fe9153380e8766841172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082950b0cf3f068b3fa345f968437507173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f932ab37ccf8a9f61cd61f5d04fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aebc17307362f39454699fbc0a36d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef00849b63cc8ded77391521c64da3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c2fb63e1785d7517683cad024835177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5be57dc179edae875c0f7f1f8ddbc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b125518cf670de25981973f9d6e76a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d94e2762ed94b8890e5395ae6b9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c4a787250ae05e74aa402b1e354a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94be28e73781ff4e186b87b1d17f0be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eba97e0a572446e6967876eb3cd2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea8eeeced20633b8458d0873ab872184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ae8e49f2c2d0f18ffc11f4b15f4f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b409640ab376122ae0281b69938d0f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8c1b8b111adc14f660960ee6bf04a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3629ec354ddee09130af7bd713b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb898e3aa5ee316d5dc6d6f86bf8bed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed907cfd5c2c3b2a7715aea1375d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a177ae95e13ae86e44a9efff5798b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad68916a450c69f97def6d71c00880192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910673066fead7d4750f0b6d1d7be4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66d99953a99e4201140b4f4095075194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb6da590d355f66e515ff55a25051e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce257da94e7aa60f106a2afcf73749196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b7f131dec06d4690c3af4210b92f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6517d86e294b7ec227c1bacbe9290198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6490994afe3ff3c06565fb880aa67dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174ce794ba1dd2b1e538cd477283b03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877037f9e98e28459cde21d615808230201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc304a527d150c1768fc6f71948db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e6a8efbda0ece5b404cecbb97a5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5c5abe0c73b52deedc4c56b5f93a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0addc997bed66f4fda1b52495521205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aba06ca551a44bbd9ba51e3f52f9cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb0c633991184786a1f84440e3b60f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a97bcd54df7b838053a034f7ad126208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4cbea2df1605d15ade8cd0a0971bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797afb373223d066fc26f19afb9ee4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18d2f8fe31d49e876352240354f600211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd6ac78d8bf32fe911157101ab9b6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea918d9126cd640e409c117aa6c35ea6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf820ef81667715a2c594d9bc94189214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba00df8ca00068d3cfc26564453e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faceecc0dcb686c9c32b65dd45a86d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e0f88b4bcf65984f87020d81e7de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bd4b931371672ab9324de7be99f97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380883233de2b1c5d95274747ab477ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12363d018a835d59eb9004ba960bb6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a2efa5b306d0a370e2ffe15c59b52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e347b999716d99f20c1b971eb4972222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47abe262c1e5c8adb1cfdcf93407a1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e3717ecd4bbbd36bd8be8b07f586224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f92deeb5cf858596a204f21c85d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99fbf4836e7217acf487e59e4e0865226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a6741f38012f4f598cbe130c2a165227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7437f8e61220f157add98e2a7289c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417347a985d136b74144a2aff3e64f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef8af6dde0b01aa1e0dca25882909230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce5b36fe0ce5a863a1392fd2f27812231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e628698e6edc1ad8600f589812bceac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa00bb4b525941bad1c5283aa1776a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00be72f9034d8ca5046fc09aa3ee4a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f35605c09e9d4e9af646632573a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3aab7f540fe67c17ba2ef010c257f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c9ab116d63d34ff7d6ec58e6c38d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29caee52be598f9ada2d74ad949c515238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8510c7839342194e908ffc7b3b45b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85fa6c51863f9c083284635c8fafe9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb208bfb95774dafbf0d493ba32ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0bedacae0cd37c4c15abbb97065d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a2d7587faf9498b4ff32435a49e41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564addeb864f8c2d686526fcf3e256244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58960b21fff7d3e495659dc942315e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029f810d1131adde0b3f65d358434be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f244dbe221ddb2f55bd53787ecf7d71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822166130501a1de8e9efec3b80d07c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35496e3443d046cda272874597f90c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb06f2ce99b0c8aae7e65dc3d96f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d3c4ab3ffa45644fe7ac104411b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222e29ba134595f77070910ff2e4df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e54b20eb4561c3bf7b982b031762a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a57155941665b9f09621ca942139254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e72f227837049f633368c5e794066255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a5bd858d588fca4a8dcd722d23086256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed755fa4fb3b9490e2b20ac10716d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee023d1a5264a9f8edf6411f33efe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652545d9d421d14dbb1f1391f04a0b17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc704f49ba1fcc6e35dea646f4aa23d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567fe681ef7670117dfcd606f9eecaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd01312499db14c7c278d51c87b170262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb05b5d7b1fed7a07e0cf9e5d62a275263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da97151e22c63f13a221aac6d5825264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7de18c8faac9ed19d2f5bb153a2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf21545eb417e66a72b5931ef2fff3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8020728c90b2396ce96d98bb410c97c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d8ae62c5a4535ad52d51d4a1280b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5c15c330f345ef4248fde2a6278ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d94d4d4426ec7576039fccfcc9b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad5170dad593a91af1fb3e05e0c343271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58821e3f985bdd411120517a33a90e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ae3846d64f125c12c8b8f9933f926273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853adeb7e7f907910f1a20d0991aef51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa390b65028cfe7902a24b9eff42ce8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86ecdd5148b0f71e285c45ac68f61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee0372e1d0ef8f4d7f3721cddfd332277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e97d79464d228678180e2a7cc01b45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad211666be2ec0dbd5999076525494d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7679c41cebb6cadb08872903662d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1c0c52aa9a701813c4d464c00edcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24924a65c580ac5f12638f8e1edc61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d661c49e103f9c06c3fa763d00aa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7651b02d81986d704fe585080078fc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22754b6b97ca6f01f103993c0ccc09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5f67c65b4f3df58af1c1a7c6a3cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d0ffc117e58c81d53fddcdfc4847287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa112c7402c4ca34ecfec21e6e79e21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0f5afa5ca7619a379deb1a23c260f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4882cfb07d47e263b08973f49429942290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bedbf951d710dda4e27f56f7a7217291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcfb96473b5dcf777bf4a11f47e139292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df8f64ebceacf30ea5db934a9ea49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f2fd2151c68d5c4d946cc76764dac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a55c8c3bd5d73fbeb2a9b7c769437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aba21f8c79ca4c55644e7c4d8f516c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86ad5266a119c8a1a30716a93440b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea7a200c159c9569ed4aed112ee32e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be245ca6258a295b6b7b3d8f4413899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25786ec09000f1d2658b9e1451afb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608f7a21328bb9a31945f404cc035a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa7f106a24f2e987dd71752f81803302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ab74f2dedf683a596cc99d684b60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c944325f47fcc301d0a7cd277bc164304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314eaa36a9a3b39fa3112679f8fbe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba88d32a84fa305f4a3af01095fad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5212fc85cd0aba949324d51bdbfc9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000d5b321387f223c7c68104f4bca58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c57ae626e06cbcae26dd42af69d75d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784532894f55ed6f94415e47e632b58c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1179ad464542666934004c3a6f968311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d92a99ebe0122884770c88f7eb1ae8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1983f88d203ce2830db4cfa7b6fea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75abed41d8d36f279c0ac08e0f6d06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d660728549ac84273f88b928dfeba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df67e9b4b663b8bd2405df077ea3e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c65c4624b6980626b2b73a383b49e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc7e3f01dfeaa0f38fadd2a4b2f7b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70db4adfac8ad4ce05ffa999696ef5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf732db0a93e403a3965d4cfa7f48e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a07407c55dd74ecb695ecf9c2afc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c9b7be4c7e96ba9586b3b5bdeb907322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb342f5a962da9f3eec35daf9653fa4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c21dad70390274202c6df21704e86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978cc50976c7b5d2c08b1eb0fef951325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ae5519855ea6957d4f62525983a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9e9b347e7efcaeecd5b4a3e4653a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4cc0a9e7a28fb7825693d6ba7ab81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bd49d8abf782ad2ea5e8ff7017f89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395534fbce8c82b1d0ad80d09e005da7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1e8dd3035aaf56646271fe2c2c5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ba6a86f9a800cd813b7a85e57ce31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5836892f444c7bab7a355d22c6b00d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede66d935f5dcc760bdd385ce894fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cf45f9c6ca08e53060554d4b2c7f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06e2932d8fca5970434b9e1e1d0c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777394f415e29644473a14800614a58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cc1e64ae7be292ebfaaef52658fdc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e21db20b73bf9c7bf4166ab8518bb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886e451f01a7fd60d47c79540c73e04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b5f3b7dc5e0d6348d36d70a158554341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e05c87f62256ec8da39e1bb65de6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f2a4f9429599c3e6dc9e2795da8e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa342fb191c5134f18116c7c56c962344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1e14a8042909a3e112005f32c6088345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042090366e617d3923e73e1d919f1491346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d3021f67524f80fda380c1e9896f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84422066486498109e746452206f68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b4ef8ed2efcfc1ef85e6b326ef75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c1fa55b08e60d4df3f36e12b4f4b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99004fdec9979d506e1a0be35fa00d1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb47b663a58ee536e8cc43f3cddf9ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16930677dca9ac12786891614581de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1da9e6075a23a9c2d6fe4ebfe886e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8bc96200c81ed2bd9b9fec876aaeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5138e4c46de06880f0de5ecd1adc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e6be6540a5000c65fa25f293fc4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a648f523ee0c8d41bcaea68f94ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78400578ed668e8d8cd40cc28e086a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c589ce9aefc95b5a2791b2980233c08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e5c29de593403d615a0f4c14283a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7295ace1578f8777559dc513e5f7ab3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de6e008f49b507f64dd9ba7dd97214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac547552f706e28a7a332626acdf07b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f2d77669b94673611eb4bb80898d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3271d2dad85ee846fe574a2973ac1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e1d2bbf3207c8b05d6101e62c6d69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1177d887e82b3c336b1a476c3c8c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9762fac5f657bd7ee8d824bbe9b5e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdba5a342d9272735212fe5d640f07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee787b25a97374e9db02da444553cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eafbe5db6069a99f6bd65d39b3ead372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619077a3d639cbd4640648cd60fb0cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd55c3946db0ef499548965d80a85b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45a8d62e3254d12e7cc65ce2ae00c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0879a65468a3ef6c38fe99b5b37fad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c439e31c7359ce6b12efacacdf00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7fcb38ba72f68226f64ff9b5978b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760051d1b6a6daf745a2a80f413d3018379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914070824f12d9cf920352d96dcceac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6cce4fca2e0e223acf656bb58f90c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d22e163a984fa83b661cb8b9a4987382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5616a9baf4361b9c41368e6000a516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52d7d25cbbb8052ce2f6a74b5794d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64e2814fee6f27854ab4a3cd9d061385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f961dc79bcef669a8aea326831de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4d34547d5b5a95020115f72691aff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587700ad0b7f114100b4a008f13b55e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc5c5f15707e9c526cff5d6129bbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437faf1ffd020a8080c766f56333f7e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f02e8d27b39abe688f336182dccd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbd4b9698d7fb9118569e57594bcca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52d6dffb584f612be571e7cc6a13e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b663cbdb21f123e5faadedcb642d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefba93b3aafd5fc1499c3d5c4d414ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400c433edaaabd7008eb421fd7ee09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d237897712fecf9af90316b5b09396397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3709fe81f85ad1ab51f87a6e4befa2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0895bb5ad58daa2f9fcd698144a41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe71ac02bc6e603cf1ae232292c618a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4007c721aec2cd9e7d553bbdea35e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aa3b801a06040ad9557a0c6250380402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcfddc64b315c63cb9e499c58ea057403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa480241f65bd82cc7af5468a8acd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af88ad05b0f440a9f879c6f5aaa3b1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0186501589cbf512b8a8b37ded6fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6fe8fcfea8623d5ffe79e835af45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8c169459a512831410c34145f5b4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f504af36649687d4cb30af884acfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e818c73bc5313b82f7426dbe6f83e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185c9796ffa3888aad9ea3259fa813411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7202bb6eec1d27eaf2ed06bc2b4806412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c140e8cae95e22da0627748d9c9acea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862dfb1b502d346ef0302bcc42fc78c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa14db0d9e5990ea500cef3936fcad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efa1634a6d436b853a2814a8fdc023416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecacb614f61dbccf468baf2be88474417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37d6ab1f70191dfdc793c81198faf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cfb9c7e11afba099a65ac0757a390419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca14de71d5ab1cd0a8410af6f796f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c69a3f3e1dbda2415c78db373a6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd1c48d42c990012b37eccb66d0bc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a87d90169c88c4377cd070253188e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841954eb61ea3c17b6c2ff4c90c1ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258d6e8ffa691c12ac11b02ea5d605425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5369d30d4975d2fc934f917381556426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f46267206f83777edb24c11ad050e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d08603085ecbe45edbf15ead238c6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fc5d0e41de4665e8bea19e6190001429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec430bfe89e45cb74c51c91e1e7b6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be063a8e8edafd41aad2de4aa2e68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba560c3f2534b83b20f8dcf36a2d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d5387a014a520ce55499220d56c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e7bfc3640c1fa27bacaf782cad6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e99444591a36b862ecba75befd829435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dab723e816962e0c9ec2d5daef849436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78242cfa801940c1aa6c72b402561d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304a0fa1305d655c00df13a94055c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665870a7de0a296987ade3f7d08fca21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ed887974d292003c845b6b8c3413440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff8d90fb0980e85c432649ade8a954441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22f81984d4af4f755f0b35658e618442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e50d178d3c8a696946d3f235445a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c2ef8aabeed2a495cfdc3f161132444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03bc7e52f46ffde794277031d9dfd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b232064777ecdc4e3b0ef4beaff144446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b554f7937075a3cf21dd6e5a376fd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf40d6b93fcf7ec206792f7d68b9f18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750cf34a6f2ef7db4989d5bcbb83355449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a56c6246cc6f8293ec143f10c1ad2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e0aaf3a10b132d3ede62d5cd6554451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b0ef5d66c2aa685d2850e38f94ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47432df43ba1f4eba37ab72addd96ac2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e686a5e7dad9f01036ec0885e50ec7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545591bc6dbc3987fa8cafa31e9831c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71fb96dc6a396cf08ea4e99a21812456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb292708db101f8978adbbd85df954457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271142324cb876ee5611dbf16b8695ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c12db1350d7068e103a4e4a75b9d18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0b10ba0b8aa73468fc1dad70d6b7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954192eb8d760c7c528cdc39eb0957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03251ee568ae07329f97224026e6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433f9f5c5d0aeafa11a965e02d983f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa2160de418e8d3a882f86cecb0c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3770745e5ff6249abce7c47a0e607a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260214922390a208cec6bc8cc2151db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f96e48eb2485eabfc8b436f8b79258467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20720f61e056727597828d40e094a6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92571fb8d866f3ae6e4a3ac324346469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bea58b075fb745c040b7aad6b74498470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227311540446edb9787d78dcdeee18f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d9d1e0aac8d3f9d0005b349fb7a1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b6d7120cde7cc7bada011e36beb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c626cdce5c5b15da83442549e7a8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e9580afd57934852248c4d9a50fd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9e5ed063f4334ba61acf301ec1af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e1ef60d688c580541b48f6fa3a68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d1ac0d41e8e03cdd44efe4a9abc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dee8c5d52d644bf31fb9740d52a61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11fb37a801601d95683b85b5136a5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad0bd4a131e21b75e17e9f697715bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c823fc2c6c8ab012cdfbfb227f21311482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425b7b6a89ea92d9d611fc83964f4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f4b08d82c1e92ae28d70a8a315eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623c404d98ed8ca5ff8725c9e0b1ab0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0702c7a5bef503804145f76af604c20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7a7efbacd7daf3dc1eb79faf31dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d02c3365637fd5d0759e179a9a571488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6b3c8cce32ea8482bc2f116b4a84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c454c8acac688642a53737ee94aad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba1c67bad4139cec2ebfd5d91c4244491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc52a255a8f2ffff85fd542cf55b5bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c686c08edfc42fae73d58e18936da4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750fe1dbd2012f85294dea7f1ac5a05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abebb01955060bc48127ddb8860556b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd4de03f45de3aee64218b9749952496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951cd2090d034b51b4f4ec75a326d16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520886ee537a2c07a6e6d614ec513d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03934850fac0a975d7ce836736db3839499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0db0aed8128dee2149cee0563022db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e1c70f42706864f1d5cae5c70e422501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d7190b530aa269a1222940f8b42fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71acff3f05a8ecf82f6420c296f27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c2ef64ace5a4e8ab1f023af2a3300504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb164777cfc49dfc37785e5a7c433d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf47475def266007fd228df4c9479a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bcc5001f4e64ad90fca050ba0a0f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca82c3747fb79c45c094be09cc02a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580a52db2a605085d5bdea0016b535509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ee817e9f6bdf885a10c54bb75b2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910f24cfac04e6a330d866160243d11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595a3255575c24e0f39b44130175a22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc553cf2ddd3997f14e3449806a842513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d926997a1654b9ea29a0226f429e9d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a47aaa62d21f042c3a739a224390515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db2917c4af3ee2e6e7555d27cc7589516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe2dc15ea33ef9403dd0ba6b4ce23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44638ca17671417e8d301ac3c0f273e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64516509e2705ae272bc7a8e80bbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba582ac19f6269892694feadfdf82b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f7111898b945d4bb88dc3b9f40202521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a87c8bece75e46717a018db08e327b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6409d37c3aea3b0566bab45adf94c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb0ab96935fd475a549ac78d1fa0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57651f54130b609dc23199bbab3cd64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f37d6c42524360657b69b01e75683526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261de7dcd8385cbf3f3f317ba1b49a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f105387b0e2572884d48b1e51a7775528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55b67365ffbfbafbf146d5eb85adce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf3bfd4f88bd0adee1043818256c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30620427410413aa004cec2269707c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa18eca31a30cd9e72dd1f2a19026cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2864024c91c01c42676c5e8382c6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d8323fbacf95f4920041abd89491534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed1e9a0cb71bf8cb77466aba1272f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f29d8f07fce811bfb53c8c441a0fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2b332d0bb8cc74072cdbb3db756f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d054c3942dbd8bc32bd8a4d2ac95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591511f6e50de13308bbce65730cc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b207449799c7706adee4d9044a5c1bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bfbeec5435267a7a141e36800c8e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec5271ea4b086a19a9a453aaa5cbd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525059313c6fa08d10f583ed4f3410e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f4319c0b988eedda3ceb3c47c5bd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e4cc9e0cac0a447d325c00e04791545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a349a16581eb45ce089358e5e1109b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6c299f02fd02605febfee09a22ffd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea17459d4730be9d71bd755669c5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc562cf45a24ae44ed3c041153a5f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b618e474efa525c63c945aaf40c44b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca4343dbdd4ceee32da3cbb812139a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce3222a4bc0f16618d21318918404552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705aa4e250d82a5daf94c12c1161ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38035f90c5307fa223714e693425752554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f4274af8e690a92ced59ffc515ea0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a85d76f904a61dddb5cdec1890c869556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4aa4c9074cc8cac1ee75c222596a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36558a40e5849182cfde20d5c328771558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488acfca15d72e388297337b0a2531559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf41a2b75a63768035a4750901d1d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597911bf5956910d81c4c78360924cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875a7c7180b10c062938b1a8d6ffc60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b1a5f9df7916bdae3bca0b5a3366563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49685c45463b5af6b2868ef3401a9b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501efd76a820933c4c6fed27357625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c367483dba21dfe6dafa67328b0e167566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4457cc217fce6c2d16ae0b27b86318567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653fb8dadb5135cb6f5b32186e538d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553cdee7f4e0ac91349bc38f59ae62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eac4aab6da39c755fb1bc181e41a75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad6568fff0b4968b465668e0bd459571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a055a178ee4fe45deb83e8187695572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d59dbdc6181658323d3c9e12270c02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3acc52f80a697cba6d65492e7e24f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055bc4823a8424d203dc127383e7630575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d3bfca736956342c8995c9efec8b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f48c3470002ae6d6085a29b336e672577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c65a529dc25e91d6af91fd395a2ed6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a973b71fb43bdb50e08e904e4fbc569579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d08f3347add97ddc55056dac87e1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c18e6934d70d9f7b772cb128cd9f9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a515e7403c10842a58b5c8e242f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba30d1c25334a25b29cf11cc30c47a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58685df403e837249a5436e03c58e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd51c4361b50ce08facf7826a76fc6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef16f5a6d7e3b96526c225d096aeef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6451f8e8d645848780828e939f3cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576a2ec870c13ea818f0dd7953b646588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ceeff4d18a831216249a28f1d21f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7113a9c21ab10182023602435c7d108590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152bae40ef8c01a135c90ec03d346dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a7e36d63c665a07bc504fe721047e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1666c48eb6a04436ada13b465b522593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a380ae90f66e6ef5ae92d31596283e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9817b46fcccb8e3b7b3d11648367e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dec0e4f7dbadc098d6c19e0c35211596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb189b9f187e6e072608230ab0c6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79621401c5a08fb813f66e7c3b7671a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8193aee1d65ec24f72720f67dfd7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14829fb405d763fead8070afd74d7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf3da566eae1eb3354170ab3b6d5e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddcd20abf9bcbf7d31584ea2123d38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01fabb9a8172a4adf438fdea14e8e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb3ca5225fbc0385ab96a6cab6b46c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99daf5f2ce2cdb89cf7531925b1ab5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b547fa77820dde24fbf91e074e1dd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3feffc2ad6c6d3de08cca139a4c60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab72d80c0a95687e93e611307d4c142608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec17e0e18ecd132770c3a76a8b8c38d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88794e0c15d0506d1fc86e9720a80528610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473ec272b1755893b9727ecf2a2bddd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da62f271126fbe551bf553301d1897612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb3fded5bee8b01c9c67e5894a53b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11515956108bf0a70fe99b414b0c36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bbd0be754ffc1895132e9124b3519615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fff689800d0c63ab3beb5b20e6eba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c46f4ad34cf1d19a1cee10ee3dbdb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6eeff1580bddb2274d48833daff3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e9c2d0d38c701a80bef839f44d45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc6d6c130ff724f35317c4c46b0629620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35200410c18298452dede73bcae7a12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a769ccce9fa6ba129dd536bfb9fbec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48dec14b194d4912a59f864f7d7e33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897a671c8c3e3706d7563f508e59d8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d743f093309f6f94ba9d5a3b63d59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5709719c28873b377243f02a91e3f96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81bb12b7c2061ac1dda9e3dcc7465627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc58dd3b13686da0b5e898db8adc29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32251f30d97ee8ddfc1823d3fb4b77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a757fc2b52a39d2b6211cb2b89415c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc390a3da4b748f748a8364c9562e7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623162ba53e6bd7b9e3f37b32cecd16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb2aad86670082880df54fc324f5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bafe0eca4ce757efb23d78089e4e13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435d01b54cccd817939711027559e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a0b66128fafccf79abc69401476b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8afdf662f2115a275e6029c029a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285b175285b18cb84b04fc7a3a4d521638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cc5c2dc5b3a82233c686af2ca356639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0700820abbfb8a763bcd6b6c883f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d81bc9d462ef543e1d758a520d9c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e111faeb3b80f0471c662858d6a5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682718c2b04f2995a36956f3f1ed22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c76709a968d353d92b7948dbc6a1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0f6dcb6c1d849b6432c99adc69119645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca30e0015c8170d6f3ee3151dfee0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4661fa33afbe19dc5b7dc655ad6ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c32d0670f52bb85e649195dc27d84c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae9200d8e9e91ee82446d97e33e27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3e6cf0923185cc82654c5869dc500650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38483893a352747c98837a4206c79cbf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b00512d37d958e938789613cffb93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5aef136828d35fbfc5d89403ec336653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abdfd9ef486897b3c98a2f7bb71ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1b1a1c64e70468b998067e7ad724655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb8671bb7aa3673d7c2c787c673da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5f5dae8f10d04d38940fd380a8893657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb061497b1d87ebc3bb4c87374aaaf4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141dca38fcf29fe74a5d5a49d5670ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b662d2d10409fb1e3cd80cdd94920660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305ea9d41443e9261f8d1f44530d680661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2a9adbe77553b33ccdd7554819031662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86fbd94dbe096ae5fdfd012350dfd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3ebe27ea985d2319fec92ea85410664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf55bedbe6cb648932237f757b0cd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a2c92819bea721ad75b9fcc3537c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c329812eed52be2bd8a2d3f236fd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a191399154bb993ebbdabe8d0e22d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeeb02f4e754e46856346eb99f52d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658dca5c756d4ca32c9294580bdce07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904e29f3a0cedbcfdd777625f6663f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5fdc9fd1b8b6e28f275f51c9cb121672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a76d3cc65bba26a020af9728e4b9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1b3e9186b31fbb3716379a81fb69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d328cab656c36c2cf57e8cff44a4913675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6e04e2b21e3c952bd6529745c61b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9004c8a79fb944966eb3fb552020677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c3a8274194fd061baa9e04ea56cf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d955f263e5053e7d922f952ab4cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e062e39788926475cc023ce6ccac1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97499e1f81f1993d537f9df3db41a1f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106211c140d7ad7ce950134e59ab1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a668eb0fed54d33d87d4a4f0e8a0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4970aad539c4d81a4b09c8685573d48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e963e811d62043a8b7dfca14850be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8190ceeee01665c3473f81551b0fa41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b1f45c886d5a8f6dd89936a2f4c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc4a8746a05000714936fe0842c056688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb342cc1f45e7bb29d168e23b6a5ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85924c268ef8013aebad06af52c78097690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475c37f0fec4ae567555fbdc2617359691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0126300c73c628725211450d61b83b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160ce42c9d6bf6155f72a4b66396ec5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89f6717f290a74bdba39ff62400183694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848bc0cf9d6b1b69e358f924df5d2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5831f96d7877f817960a8cf64eb33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b2d1b9c0a0399bb8cd2931fddb2db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc288db99be744bf3896389c01fe91c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c90315dfaa3aa1bc86dfb7670f8e37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc09a2ee9b1278b7a11d7f3c5292f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144e7eb9f6c405778fd939411b0275a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3754fd921c06b2f3f55fba7bb68c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a987b57f457893b944026d8b0f5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b46e35ce8ae336d6ed6a637e6c722704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28af9a0a5b882070dcac19b3dfaa17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d798613028156e38ac97f7df0effe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea09f489adf421b8380582885541c09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6f1faebbbb9b67cbbe10f955c8e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c7e405dd45e53f46472badc0fe68d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe89d30243cb4de08a1b5083de854710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66eb219da48032e26653517db8bb1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb85af3172948f6c9fa56ddce53b09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ef74f6a78a3db7b127ca826a3be2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a87e0562bd46afdedd6008a184df12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1962d45e1ad19717692685f35986715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e67f499b4cfb3119c9cfb093382889716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38617e186acd96e2371369351206c3a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a77b96bfd78ef5ae885b93f4ea3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da96c85497f4b84b79f18849f41513719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8e55d1a8678f661ac2ac0f16f2dfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eaaa92162d9abe16a0ebef346a014721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf4ee958499f27ad17bc9968d3c02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e919de94017a78d6a620f5ece514723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0599449851af6b2970286d21c5fcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72723c0141c93805e41c4ad68d81ef05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821db03fe85a8e0cf05ceb20541e158726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a2c9a8271b8f9d01268269ce50cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b191e8309ef0d5d35dd357b4362004728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b261d578c9742e924e55882aac50da8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2359b0f309007296b0692177aad31b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a7021d003a7dd63e832ea8b5f0ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230f02ebb0f82265ee06d9f669ff934732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6069e0cba23baa7d19a4bb2bb749b18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484540642ee5b94bed966fc6a16f86ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a71945933cdb055b142c08196dfd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0693d8526e4c6d7f4cc89c4c1507d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a680457c8ae364b546894c0ca7255737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b94b6bb9dbf4b51fb729f484cbab5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c744d833f7520b8511e2eb3a52fa02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b256b9be7aad2732805472fb72fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd727e1b9fb41d947d376f68a53415741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdc9fbeb731a3144877baa82a74535742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f0a72945b89bc589c37b4f083766743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b12be51570bb962deeacf02bc6e08a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a5550551bf4cb6f6ac73f1f677f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119a705d13f4b840df252e12d889401746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d973cabc13906d23ad11fb1e981948747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff00f5d0d5988e8c43a40f07cad8e6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537db9c2ccec85923711a2863d983d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1997a5339cab015f310061aa6c6f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6223c54b23318b7a31169ae3fd6047751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d60a07bd8861b2d381267379a9aa95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892ed4fcf419d30df73b47a89c716b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154211042d4299a7371aa6752e7958754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e2c725afb617e98e9da1575b6a7d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0a110d75e1ef150bb2ece585e4962756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a1c339982b7384b94cbac076e015e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60553508f896eff3c578b299aad101e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21232cc070845d0243d2792508379759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40f79127a14c2897868aec46d8b9e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc973532bbc35045aa131a1940cd8834761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118e78c4ad263cd836bfd085d1bbc3d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc607a586b5687f2d69662669ed27e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfbac21318131d146218e0a8bfd70d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7a93dbdf4efd5d12fd87e2584331765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0333ee98a8da93e482034a4afa71b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96950e2e8a09cef00177ec81e9860095767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619cd83d0c4b9b946ec26caf265b56d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca4fa51fea8cfc7b11c1cd6bf267d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2217143519ba9c45c1a4eb5de1fb9a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3192700c19fb3273be965fd623be7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7386a3eced46ae2c07f6cad0e260a27772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e6f517f974ffb34d39fe501011ac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1c088f64517e20bdde035d1e3198774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e09fd7768314b5b84998245698419a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369767a9b7fb29e953541409e1520594776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc61ca4a1ad8f1370e34b2d52a38f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d7316b1d0024ca042ec30f9793973778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97fe77aa6f345c03d9cc4d781532f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2cd14ee827546c0e8c76472093669780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416fe117826893b9ce864209e60cbf0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504b284ca5c9b01b91b00f836e266b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b193538d25fd61a793e3fcd9f4f94783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f056f4d50b688b615d029eddd254122784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590317ed2f834e881112efba7d064004785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94752701e59b64a9d6a57ded6ca29d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45deb00b70142d4194493ff1afed14787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed135421ba3a9f883f5150ddddd9b0d9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84aa44d3b9cafc506e7df991d47753789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937a90950df64758a3662a68bc98547790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8212283ffa59b99be4cb305d6fa96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85360e2bd9768ba98d5fb27b33c45a1e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58083df36efbb0c09a74cd0f1563c631793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ddddceaff414b179012823129e4e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedf05a55a999cb51a04f948fab11c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe68dfc7ddf37239382321e45f335fb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3423f200b5ddc10bef67fed3d110f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe4ef3ffe1e97af7835634589147f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618696b8f9764c1a74c32deb63d7090799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa91e432d05fc0ba48efb5fcbc322d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99fcbaf95599a0da0836628fd7e83d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0929bed649c299bf8c8c4b964a085802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a0d6a139cc35cf4eeb4efe2fd71d7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8306b857bafd58ba8b10831bace96804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e499b20f111b80c4f61a02f0e91be805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2fa3cee7561133c3851d479340e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d60e2e3989c7de51912875a9de787807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd68b66dbed744108f9ac6fc92aa07808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd1e057a759dee67137c714b1bffb7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada2a655a41c87ee670cf2d916ee15810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63333e9169cb6af7d2b5c3c63cb7d2e4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142e5b262f53d0168cb4a438034b2d6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1a559719057bb850501a6b4075eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d05d296eada528b0d60e371db0df8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920deee7baaf44259066046e423325f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd380ee5c835604d636eafe3178930816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5ca9134a51d23f49ee41a0468f0b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0f96ea4aff8587b7bb1936c2ae3cb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271f183e1646c0dd010af5a4be2c1eb819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084588823b417f1b3868f5ca4dde691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7facac4415b4067d942cbeffac462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe102f7013765863dce1942f2eb28c013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e2668b68d1eec30c333daff4ca9354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627907b42015a05115efb6d739fc39745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aff68596a0e3bfb24181864352dd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d64f1665c7124bac8430b9c099147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a0afdc298da5b5c567a6c500a2fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c983e71bcc40e9f83a058e35faae59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c167b930399b1574ec5e73c9444a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93d7ab58a5c4dfa61535d482818a3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66ca54f76efd9df1b92cf5184c49cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b205d0063335f22aaa9337aff8b4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd35eda64f61342f816d16e28dc1d4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a81df6bd524daf296888ef2e43b0c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74f723da51940d40d0ec0edfd5f62616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65f16f1d4598cccafda0c2147738817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880016a536e1f3ed74ed3f19c06415fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7610f23f05a44eccde0d26cf94cb6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b46a7bfa6f412f835e45fe789ed2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902b6e2339e3d458f905ad03d64a4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8cbaae40dbf60c69e6ff507026e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b17a6d8046a70b0eadc00664ef35f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753417f36813bf1114a104013c5f4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362de79370e4a64951c4c5e8718ecd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6d4d30dfe2652e2c9cbc14555caa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aac9a857a2a307209576d66c0456027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680ba0c4e2dfcf3073cd8018057fbed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c35bafbb5f6b3947e7775f554c3d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e9f9646e70c5833514a200e16b90a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d274d816fb7cc22347345e7a51db531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2985b3ff1c4078df35540a9c4085d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eff4c551439d8d155fd4b2706800533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3521684fb46115670b83129a7a59134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554cf362d3324a2d9f85d35be93899b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947276416a89c9d41b778be37c1019736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f76bba857f96d6b59ae99be5953d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059a2c10730d1c4e5e4ab296c2059538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747173ade04de2b190d91f0be85ba4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329594f719229629566e0c8b00a31140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef1e33b737405340f1d1cc4d07de7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc502f84aa62bd61245d11735d355a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99b3e9dbda485731431bcd49cf6b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8af68dabb1bfe96116ba5d47a575744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400b5d2d23568c7d0d73dc6352b13f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316348849aeb7066b9ee8a0840c6a5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d211beb73d63eb9a0def6b6479a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645b5cb3576160155af5402ae995ddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387a4b3291be9245caf8d65e30224d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b3b89f1755416b21aa44764ea58c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a46ce3e04b139d795e04165b1290c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e8ebbfb1a0912366851b9b35dc61452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0619b8d87ed6b93f45151bd187e9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcf042050ea51595e62e97aa04625854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2538a23d923e03e5d17a3cd1e48755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40d198ebc96c346128f901dea0d84656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4deb71b6c52839f5c8678523eb94857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf889a6d833d3117172dcee93a582b6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057c617537e624625dc05b9eee752d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec4dc7b51a39a2745f76e02453cff460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342262f163a2e5a846a1ef91df6ae6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c5653f523c0d5ed3671924e8db53c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de27078e45ca756a6bffc14a0f47a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66601c5d5281e23f9f20cded93a332564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76a869bdd2144d88ab11f9cfc063f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27a19f33120cc5db6f6b09f8ea33666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4f617348849d898f4f89ff1a5a5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8400a1b9572c0c863d0f7c1209861268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8693dbb06af836758ad963d21f53369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec807fd02332fcfa6512193ef6eed4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5fdd431b017e0d3ceb577ecea3e9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283cf87220c4bcd116a9361f4fbb7f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8ddfd77b0dce492bfc056c8bbeb7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6a97bbef65faa9f9465ac69904c8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa409e40cee068b8635d503923c7c5fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9433d057986bf7deca9daf4f9f685bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b3328a3d7e7cb4620ad9de2e9c5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c2c65df4c6e2295e4d5484a29d39878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b4e00ab49cf8882edf504408b78dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6782de12246245d19f1733835264580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da99343ec15683326d884275247ff9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848945634a84bf256e76f4adf03a044182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2fa457eab9bc6541f1043817712183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e771e4955868ee75bb23ce135ab17a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfc51915964d116b10d1384ba95ac085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7c44d7605023d3aeedbedda8a5b5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531a75dfbeabdeb8b2112c6d9c14b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dbc0a4d2300cc85f7771e9aef404488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37445445808f810cf41878183b1418b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089468e990567065e3ba9241ec8de57290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c80a0c453533540c847d11d321bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003972de469c7150607973641cd051992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb296953086a27c78df1d112e2cc716993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eefba310d8c8ba76c59a145dd4a08094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eddc87d2316285f95e4b621278e31095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461db29cd26418d812abbff5e757e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49819c47332bd367deaf16fb932f8ebf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aaf97eef45d33d67f853fd960c3df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76737edf4a5c958df131e0dc04631aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74f7272d6a76293b6cad35fa72dca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f82ac82fe52ac2a7402b92bc4e5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6ecdbfb8e3d601d72e6ca760c78b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41392dc253d1b799a58a037ce627fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d57be55ad68b44901703f75ac140ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116fb40b357abad24d27db88ce748b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9518dd07d962e2dfa3d8dbc742926f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f129994814b87161cbdab1052f3b77e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a449bed80c20539280b48c4e87450108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8925ee05873234e2465127b2567997109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618dd3e2e280efaa880f1fb83d34ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46422263801359b2567d8c49050d156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb00620bc59026970a4e2a3ba3f12f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e646357a633e2b6917f6062497107113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e06da5b106d8d4422d026723521478114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aeff393c2cea6c2a847ca92851181115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a23986ba1637668bbbbfd2953800ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff66ca52480394c0a705b726c0f234117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dccf574d1ef43b5f362619be0967ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b0422bc884c42ade81052f86b2705119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837238c4b701854a9d2609434570c71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde5bb3323ffd4d1cfa3f577d467e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac256b7c071ab9ff1994ff4788700122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a721554f213bfa37944824033406ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a44d4105b656e58c742b9fee5184124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1308f6637b43e64869e8447c607ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e14c39ebecf934e334fe1e1d521d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a1754c99da5d6992cf7430a99d4ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409bad5fdca54ac94298913f8abaaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27bdb7770889cb4e952d36bfa5fc50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340809196715e3e6f1aab1c316b99a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085791da574d7d817b01ba1405002b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf00773163eda87b8af00675b732e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c3fafec760e0f15b89841ad1300c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ccb4325aaf9ebcf9bdf4926b82144134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb841172f2593cac69068049a51dc047135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38e6969d79150508a984aa9ce7f848136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055fdfa7658abe74f92b36982660984137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb68e719d236f5722391990db541d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20def09a2f7e07bd0cf7e762a06181139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af5e1e3fa7ce7e0b1539272d0b877140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbde939f984fc36f35ed4900437dcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3cd77bf338ee1d1ef4488ce941ed8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199367e85ed96b7869e1a080d062dc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6c395dceb72898694bd228ece8dc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f18a3bf4e0435112d7a2f29bc11cbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51642bc5b18682f2b80d9a812b8fdd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03e97484d8cd015169a0ccb984c9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00daa330220a6a7aeeef7df06a0fd0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285196f5977aa228723c428a861ce3dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718aa8e87602f29cd1042c910052f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfbec492f3451e2b41a0f5d5b15344151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e956c3174bb3de1564629277f752397152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78848af6310899cbaf6cf0dd8eb0d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a300a3ed3715a21b308c9bffa450f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e643f9045c7cdbda7e1fd29f2675ffd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79834275d1298cfbee20a4a00e6b7f6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78710d69712fb92cf411bee5e54b7f58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb4950e9848bb3ed450e17ac7c25d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e81362b817306e7d37ca41e75bf2a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac21170fcee979d85012acabbd0cd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e1fda888f3773b563811fbf758c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb64046af5c2f38c51ad3e287d780162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea890a19d2342cf3bef897dc9e7ad2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b1510a3a5ed4b260eff0430133b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa836c25791afbc5bb01bb17f83bf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a17bc17fbc9d9e7dd75ee13b0f0449166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b2ce1af7d047f33c0de1db2b62ea1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df54ca560f0639000016e879ee3d65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9520925528ee704bd6f5cf8061b9fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bcf77b5483c2bc0e1ba156d109491170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3797f4df41ec7e42277c50d8c6740171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eddc15f2fab0b9a07014a14613f64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a8488f0114a4f7941e040f6598437173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d336d16f3be92d6f7c63ccdc2992174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eef2b3da41e62e3949e4fc26357fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af8179920434b324d3fc0d00eecb69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558574b4819723b50ee066056d31e6c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c83ab5f3ae298a193cdf9b61d2740b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ec2718bf89794364085d364409211179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176258a872833ad4915884367e43ac85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba68d8b2ea59228339ba714af3a644181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9899abde860c378b14989804a0238182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a1c6e0f1b3a54266e8160e07ab95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e698ccd1da6cd9ba23dd277dc4aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb87e122ed1c10b66a689d6da95b9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c1579375cb1a5b4445f4d782fbcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda950c6aba5a1ca40bc7017b417c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2d76d3517afee5f12d855156f5adc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed67e6de2e13d1d7a21b25c9a3f314189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c8636cde779140979a1dbecbe889f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95267deb27a83b4d555ecb16f18d0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3193514d241afda0e695de1c7efdec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8c580fb8cac1da69c32b8d8aa7c69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e4e6ffd7ed9dbf2d53da42c4394c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9540ebc72b6fd377b098ebed5d58b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404ee7d8b6784eef19d2f7922137cf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f9532fec9d0ee73dbe8d597bba9f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9678ebffc1f83b7a330e68be5b8b9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3744451d03c88906247b1d050ab30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be485511c793aeed591f4b4df202a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83ebccd103a1e3e14d30fc8cff6cf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef61e17c508ceb66618d84d99fb685202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc29257011f383984d81d72a3e0bd39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f619da0cf870167237747647ae15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730a571d099d3325f1b0eb00b59fe0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da91474a9a3e4a311b98e3438409b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4b781d198dabd05cbe6ff31c0552207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa98f451bf9439b6d9957737346c3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a253f40887e415e3c942ee459bdfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87392be784805db7e3d018ef8ddc78e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c737fee2649ad3474573137e952d79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912cfeec3166999437d750c365f7f52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953f7d7a71b15570741209741abc2b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55076724076519b2b55b631d90269f34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7d817b7c42ae864db538776d20de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d039fc7c672a3a24189eddaee9c10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fae821c923367334010b303fdda2db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643f7627f3e62bbea6e43d74b645db2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd65856f27a9265fa710b234db9e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03810cd6542c2c1251da8f422e7616b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6bb63dd94e0f54f7130c9f83456a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836caa7693449e65f2fdc2dfa6e1355222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031569827a7b69574505f2c6723750c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0d4485b0c992167544269c948255a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00aa8706b9263f265dad0d6d22b11e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c3697d3755849d65c6addcd0f9d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee6fc3d7db988814931386be08252a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67631364f35a46074dcb25fee4422049228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780fce17acead4f4ded2de790dc8b17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4063393029aee6bedeaf4665ef49f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030c008dcce5a053795e7562093133231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea82edb3b6ae6955eb40d2b5d2f14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051771d991f8c573c652257ea9f302b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fad637b51fbb3d3a1956fcfcc07622234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0737ba7cecaea33298fb1bef953cec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036347934407df9c48a1883101b2bcbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edfe409e93b1d4f359351e7d69660e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47b5761ad98bc44af94f2919085d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb050fd4d3ad12510624dc7d5238269239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce5861ffde5a51e58877d76ddcf1f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7472587b9ce211816ac50aad0f43677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f048d2f86be800de94c58c5f74a0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17c2ffe2304b6dd158f3e932333aa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd17d71f6b691e690888a8c4601099f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da758f27ad6a319c2920ff35c421123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d59ac28f1e529e60f3a8a9593be6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe555565c958fa1034df8eeec61234247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77694b8695186422eff32538cdc3c0a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49688b7a167a0665b234981f3bee3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19e2fd243424cfb60af2d7a008373250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8ce58d9c1af4558dba5cec82bc7c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7da23704f293391e91e8a859e1f4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d888ec41d93d119864cc14e606f28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f539aaf4f36317206913a8dfa1d51f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281cddbe43acc3bbfb70103924c410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae5381108a384705977016642c2a03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe73b9c7ddb9acecd4e2b29ca04aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433271b1c33c0c6d16cfb538e1b8243258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413f85a847eff4c2f694a8f35be5c42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524949c959ef14da90954fd76e4ad899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee731e3c828a147c2f33f7b2ed746c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50c817cf40b3e30718e013edd94442262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751a116913e6f83dd2aa8b7c0830cf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a81ae53f7416525919ee17b915530264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748e281523b1291c3446cdf36771795265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228369c5f9f0dbad6e57c9ee1ff30156266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a5835dcfc926809cb18e0413d42d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e5e64b5b8a52a7dd78b432ca153f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bef94e3b6ec274df63d7d0250ce6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3819ed0c991a9848c64400755f641a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3240d13a716279a3065e23219f107c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095937f7e0122dd1c45c40b1bdef434a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22613ffd4dd31c28bf02f8ad4d056f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc560490c474529135b04ee58e222c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1347843b023005ff5739b55315b542275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed875bd1189fc4dbd285ab3124bcb09f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9d866cbc5489ac978c360b96b3b20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74892e9f51f9a20d9505a2e596c77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275e39260f9b4309cd8b98a274ee24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67e0a91a17183f9525621076edd69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670f8630cd51d9bfd00df873cdb0524281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633492ce366b61f3dd2c7a703790c77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f9fb9b65bac1ef343edef43f8aadc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f2067e08990525152c9ae9b6fc193284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd99f77ef14171cb2d23cba35d7d0de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab02219a51c704feece77ba97798be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e8c881397995bdd27186998fbde3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643599a062580c57c7f6475891a1642288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c03a94092b50edfeb024e430b9fba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa121deff3a8e0476792fab7f26a9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc5182c274a6e664905ba98bc14b92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31513d864ab39e8725d11a6c3b17ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b692f5a8787d2d47a597d0ee7aeaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeffb3304a26ee7d541c23be97d58f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4229a3ab06e743eafdad210ac5fbdec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be457c62622a0937e2cf6be786a4f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141254e9bf7391f56906e05274463b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180777dfdbef8e61f9c42dcdf74f3c7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbfff73318b40784f4af589392891b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c84e78743044c66e0d1ce6d6373ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36961bb49c699fad75a7943844a284d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4a1448353245cb68a15466d6732a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf3e2ad21e03f0bf7ee65c6b83f59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951094ad5f114ce8102738208c7203f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff759b74089580118507812c206becd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f4fb9bf21f0786f23adc4b73ea3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e996fa323dd6268c37f4b9dc54217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb61ddf0564bb6dd353623c87b147308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65daa721678ec3783fb57f3cd0151e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b07af6e18578579895176b172fe4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d28656c9fa4bb3600d052e16a90a7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcdc73ae756048b4bfb92b461b7c37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323980f88611d92d949c734df409e32c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df191817a0de99152ee8767953c29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cd25d820dd6f191a19ebc386a2a58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98b9d11920af9dbd8818a4c3d0b6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678bedfbe28646294050823a985bba5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9de29a0a179fe163debff6854a187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4829aec521adc465f763d41395a10a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad1fa1685dde72d9f75cb892d43d15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1ba732b87239f8c17732f91759e54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e01188b435654a0ad5d62ba990e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6738f9e7fad17394c3e34c34d44888323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae7af5969b73182c924497d7715422324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff065aed57114a1e5a9ec827c4eac3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c842241ba8f4181bcee2405ca2ef7a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324764f56680a5b6d7b7556777e93a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9452697885e9863d8f943b6dc7c1775328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe808ecfbdf285026e05691a09529329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce0679c78a93a843bd5a4b00d17ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31632444296560fb795eeeecbd7715f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299f8048bcaaf528a437d30306da65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cc569cfe03c14c69948c4f693dcb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa421139507793249dd74a678c3fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a73a6c76fab065c0c79f09aca5dcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a5e7dd09c40f9014e89aaa4ea6c0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a21e85b71c06eac0ce9adb2eee9def337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35019ca729b163b1d12fc0d43f58a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b184221be794c0f37762d8033cab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c906fa7a9d8837d64af6c94d932a6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3cf036718f4df6c38b8894ba2f28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955537a20ff6717470ee49b5ab4baf6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7cb5fc29c4ad3cc231a4ad2d2334343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c34a988e5fb1d7c3da0a8e206f3063344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ba8beaa857c632bc5b5383e450e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b3eb7cdbcd6387dead5ff6f54c690346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b29956f858486b7f902ee160f1675d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374e4483c241569db3889dd8485bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7453726d2b3b7487f501f2ab2d02a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074efcf34c1c79b5d91e04fd73abb9b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d69347809f57a2f22ebc1b32a79d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f973b680d5dd8fd4649d8dfe973f94f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff4137834d1ffdb9498cf1253c182353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16735d78bb607de5a92d6aa3de469354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4d4fc846ef03fb5963cfb1ccc740355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2009ac6e6f8cd8817a3167494a36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348adb47e5ed591d6ce509a1050d11f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc1ad1970d899fb5262624fdf2c841358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7111e4b3ca8f757be80976ce23def359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264fb6e230f3d97531e19f424cb100c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e6a0f2e3994bf5a8716c4260f87d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1b163f48b039e3d0954887d58ba9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc885b64d57da4247c82269ab8ff58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea139fbe3176a441b9a4a82092db429e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546161ef375a860a3cac8055b5cf804365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e94b39164e839d3068376750a7528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e13b956a3feb48100b9d0afa45cfd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf2f640bb8fe5045d5298baa3ae95e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e9ef4c53ea9ed4f7f498906aa08f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8c6d4cd2578e995a18693bc46c390370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fce9abe465028b11304fab02e4a3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc2c23f89b97326a626e27723560c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb53943bb5f2e53982ae099d05f1f6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeaccc25d39ab1503cf465d809c967374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91825a77e519b3b8c3a1a888cf31d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fb41d08197137c62bc15fbc0bde2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50822d6ef16164fec732d18705a37f91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0458892f94ff3ff9c5866622c8e4cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdfdc3161d8809513fcc912b0ad153379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc14ebed43c3752d94f02e11473c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571b6e6c31a8372895bfd578946962381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19e4c2521f09b0fdb3d7fdb026f9f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde37a1aeb77ea2e645955fd607d1cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59498e1ea1f60a9f8da0925d96c94f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa707a3f765e420f37bba87344e3336e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30c81cabf9b1f6abd60219210eb3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca660c83182da7a3663670ceb20076387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248633134135ed330fe0de67cc9dee34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fbcacc0fbd89fa90c69b38221a726389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04016c07fb42e4e7444713f5a81b3a43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61667768770d3dd677404d1d2029ea8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea90aabf7f05d5e52755bf7c0929f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e73d19e21d98389a0a27475ef1d86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebef8288bd5c22de3b2bf10f4f66c72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbead83f41b24a08ba7aead5886cd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7772d393f601480648c2b319e69ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343cc4b0f3b94a92b144ad09602c02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d8b9efc367afb38078b6ec390bb8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8856566ab2ddc30367974841bf0ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5aabb9045681b648e80d3a2d7d04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cde2a9331917e358801fbf2fbcee8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774a92c6b44f75f3773147949ddaf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a9d5203f296cf0a46a0734137d3fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a0c54c56ec527814933d4ce4dafa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646b34389163a361f8b245dc7e00247405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c6e59daac9734ed95711f14ff6de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95c60c6b3575cddfae4b553ac0ca87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd05a25631874394764cfa597a2596d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd327cae73b7c389226e0415d99a7a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d92481ea71eb32fa303f946d210d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322450e668c5d0d8f66e33c67a0ef450411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8326a89ca87b7cf9bdd6ee62e3edf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30d370159eae3ae0e547cd5b77e7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6c2fa2f9f0864d7ffd50da58fc5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dba557b0a6af68b589bfddc8926ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692eadc5f9bb2c4f22b5c3a671926de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9f7827cd27ef8d6c619763b282a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee1e492056556c3b70a71ebe7ba095418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226521fd6c7eb2213a317a110c37677c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c67e4ad90896028177f3b629883e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1889853c4327168f177833816ba4d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b05a3017ffccbf635c1fea881a859422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4a5f7b33ba9adce813ac35d02fe9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0066327dd20623f5418468690a6ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d63807947ec6bffb08551870d3a90f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd5b59f29d982834bded8da5fc7a40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba679cdcdffd44ad027f389ddf6b0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405cc9117efe5c212b93410d5f06c2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac312317309e421ef867a000901144429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4fd8b7a6776828c1599f9929878f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16488b739405f26d43bac3b1ea481856431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b612bacaeb36e4410ae51a6e32ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a1d10bfa3d91cb05b4a85c42a2611433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c42f9e2d1d5fc6b50dc7779287c17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e1feada1c702d095ed642b177ba2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb5095b3a232519aebf4dcc5834e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9719c1b8d5b55074b515d3fe3a77f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e89372b2722484b7c83505b220345438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442d77286e3072fb381d0b53177c28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda85c64103f1378d3d35a9dc72087440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f1b39cc9a6b76a8cc5f43c621d4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac57effab23a135ed4167b79960853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9bc70b3f69d8541dc36e42e4aec17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb28b283dd4c4e36064e9c2359ac1f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876920b8e4cf32ba04dc0c98b52e87d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5e93c71bf5c20cb64f31d76a87943446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f87903aa887df00e968567e4922ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478421a7c204c57109c69266eb6f9b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a7bb32245fc92d012daff83400118449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b7339d1c18e12955afcea35d9a66f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f177b66494d5fb053d99ea814dcb212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5148aa69e77d9bdc867f556804af8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c75018200a5fee01e555d30bb60aca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bfd85639abc18b083f0bfde07de43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b91ef44071589334c542b8514dc76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87380b6146eca38c4c1bd8b30a357b14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe6ad5fb3cb5cb8805bb5ddc4034f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7103b0059de033967b71ec6f42baa0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a3e67ce07921ad0e5c83d021bdd2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fccbcf3c3567318989d49263b2f0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1a6d7877f70b43defb9cf1e626c9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa52e9751ce1805d6ccab9751c2c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025717e899166788ca3f841422d4fcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27ead7aef2799e00789ebcd5e4b06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24045d9e7324cb34d24373bae5c848465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3b1c0dd238f5e4cc5aad44ff43969466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0954e3a96fb2cbcbc562647c94fd83e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ecc8384b77ea78a3c443891e3128468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06148ba519e681a803483756c9dddfbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f0aeaf25dca814e7b257e33e86fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db987aa896b699a857214eebc0748471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660d6c63c6ec76cd280cee11b660c4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da8aced04e479117c3541149e73c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77772389e535d831497297b44d5323e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fa26de086c09a71160099dc5bdf44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f28c1f204e9fc4f6a747ffbefa562476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc7b230f1f703eced28f3cf996c783477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c278d92dcbfeeba02f49795551a713478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd6f4661aac53aae95bd2e7c4486a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670278de53158f06741c99be6037b428480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba123cb1f7a95aa32ab6ad4ddbf24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc6dc525a580e8ac66fa37c7ddd360482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e39d16664bba0c0ee1abf5cdb1323483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566e6cd795269a12ad3b8145e2d7154484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ee441e495f405688579f0966470a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da64a002f5fd5641d53496068a925e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb519e09f3fe0a620f97c34031b441487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a578d4c789870b206f71c50ecc5e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88376558e1bb3b792be63b9ad1fb3481489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1886ecd7f5d37c9d7a29f86bf2235cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0ce3e4c027d329ca1da6efef17f8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aabdc9e14f8c80472febad2cdd6d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85ae7c42dd89c03f76d02c2a15e0e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aedf611eab6c4c452f2bd191000417494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b95a6ecd7cfc4b2f7b64a5ca48a4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1a3c6e6116e434af4b0f9f9c09b03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c716972a7061767804f8db30d5136497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43717b80241df95d86ee7a6305090a5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3924a605bd3d2a55cccd3fe10937a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cad00708f0b544e954b1565626d59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4b543e7913c5f5f9989b3dbc16145501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8791f70683970a2988c8eef65e893502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87182749cfd6aaf163c29f24157794e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591fe6c16ee4c8134e6b8aa8f6de95e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68d7b816dec178cb0f4bc819dc5cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2951487fbed63940ae64baae17107506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef03a48af694fdad9fc452cab4dd2c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8da377fb733f6be3370aa7f2c008508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101763c80e4719affdba084f208916f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c68c1df47351387dc80a2d8c53361d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b7f7f842b5d962a21fbfba09503c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22876b5f4772e3d096d0e4c8151e019512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942516865ec40e1325fbff34819a965513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d5d35fba71ac1535db7fa809bc7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710af5c364b3ed5ef29d76d4e455382515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d66356236892c6c9e3eeb2e703f77d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea0435d44d37c87656eda26d082d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c1f508545877d95b0efc6aec4f9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35bda3d6856206265c1bcd467d4ae7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0352388aa4a73124e081028e4da41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24a9da1dc2d18ffc50e85809aa00b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d13a9ac6c2ff330da54d3a541b48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ac2099fe2869ff93310123fe05ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794fbd55fda7bc29c54d1e53b5e3b3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa5f6287212f3088ddb88ec886d7cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b880c8607ba400cb5e50fc137904d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4eff9e3f5ac0fa65cce930eb910d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4d18ae9912a7e5ee2bad239462f7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db004d629ff26b0e5a8505d190e6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56af881fce874325580f833e36a6fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ef8f4d4f391e6eb7220e6da73617531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f5fc41288d0762fc13beb1eaf91ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba4cce9825570cab0594a1a5a8f173533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2760a845983b77e880c5b021c89485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ecef694696f0a8049dd121ec33c80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4f7b3f7429bc2fe6698ecc735e3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08425d924c2ba9b4e0aed1e0195afe42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8d83ee1a98199399d8376738df4f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5fd5d0fe85b2062fdd27ee8c44cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f779c287553e8c99771843704a370540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b60be469402fdd67e6458d3340a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03f521125b8f192b7d9e01328336ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca510fe01febb0fa67d9da3bf7dba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b8e7bea20beaa286fab2e4f7aff7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b206cb8f4a93da4335984d1f6f085545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146ad3fe5ab605cc9c9f6a11e3ada9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e81403e215e785fceb463abd0fe8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475d20b5bd910a8e419b0bb8d1a5b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e97f821a62c1db48b51e95a51751d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a50d32aeac3cc24d51343b9c15c86c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c0ad90b279244c1b3a5c32daeaa6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729c49fd9d3bfc41e7ef0fde651732c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f475e85a43cef6f3594402d8dd74ff0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c052d8c90336dae51539814219e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d065375baa53903d429ba4a08cd07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc946d9f4aee4eacfa68c19ac462c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1b23aa8d6ecb9fadeb3d8057907ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc118c3bd59c7e4ee76af40c4b63e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815691c698f2e23041144b2ad2266790559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c20b094398320508cecee4ed60fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9cd913c2556581c9a1c5d2915680d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de20aa6f1c3f5ef062ee6d1094565c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd0cd04c43d1a9d649ad0789a2e5ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535548ea4d25de6147606c6c8c0674b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c12a1bb12b3bf67d36f160ad7cdb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647abbdd5449d2184a323f8507e628dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b061a9b516b67224218eecea1c279b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1b5172a26bfa20653e8d480c82a58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371289b800704c7a65ae34e8450905db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a19e226723d3e8d9394126881f659570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661fc7417b903432718cbbc703e69b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b4d7f4c37cba8b7ed7142dd2a6ee3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde01ca8f1f0dab8c1c46aa0c47cd173573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f22e8f0ef9aac7402bea69a947f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b8dd55024766c5d29eaf9d6c9803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b5d57ff97244cb6051dcb739c19e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49036bf39cfabe9412f90fd04bd201b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3015d2fe15221ccbfb12ea781831d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb39557edf179e635805275d909fae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cdd6c23c744e0a94839216f65e416580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b5a7fbdb94d358a7964aae7e277a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d44871171a487e149a79d347f21211582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4dd4efdcf9c23d496017c7bee66a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38961df3913aed5d52aed10579cf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47afba9820767d83b235f6fe82b5e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb3b4fd832b0a633e36b1e019b4590586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842ba7a82659ea8361078823a3d33bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6552bd7052c0d7f29491672b1a89e8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2295437e7053c56b99ceb0a8c5b5d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dfe6288e53fc8f2d3dfb67369b0a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5a5849216d1f71cbe6ccd235c7615591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4295a13d94559e80afeaa582705dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd2d6e38089cb15595b76e0d83847a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171d0d539b1142db887f127707a5ebb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a3bf295ea4faae07e0f1f4f03f11a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefbcf8bb189a76f15b4f8180ce021b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ef65ba7184257b2b0f5876268f330597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1c1527756250c6ee8f65d6fd86f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac75f362e3b815ada4b91c4862870d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ff9b611307476e0ec0060cce4e1c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cb1f7d2b5ba62e9a536736f05e701601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79441267c7bebe1be8640de01a7f6de3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c7b3012a5e1768ef7005a3369f49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca22b19fe0b8ce474aabcc22d9fcfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11081e808278205b79bc7fa06de4d5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3866cb549e2a544c859a57454fdc0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac52cd758084114f9576817a1f439607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8ca73071fe8846e4dd6e51cf76db4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf6745d9c87128ffbf66d9e291ae23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679126684d7b0fbf2922ff1ff2eaadba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9024b6eb5b19111cbed650808299d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b2c17edfaadf3951847b1bbd1b889612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935bfa4e1cf6498a008ffafab77dc7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596541b183f31bbdc9f8a5359d81fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb95a111e1b33a4997656504139aa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ec0065dd7cbd62a1c2441be11f49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7cd023e715b36538d219f652911e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587857f0caf80e9e74f4a80eea3f660618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234c054d94547c7b63e7fb323be79f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8381a911254020ae43a93c0978c4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649c5d9bb71e1d0abdec338864382d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f2731aacdfc67e865bd13684eb311622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a696ae2d10245a7835e3c17124fd3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3a7105812bdd889bd971531ae630624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5bf3d58d05cf432e9dd000ed72a98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f37f70f3687ca5594d21b0c5b63c72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305fbddf9e546c1733ce44c5f716882627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62303fb3812a1f378bf6df1007abd0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000fdcb06ff094bc42d9ce1a1c130d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7099d69f4dab29379e22db26ecb039630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad666004b9aee564c5f41539b23b7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae090dd97108767b7ca831d1b07ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e614fead80de30ba5b04d34dd6940633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53425f9f5b32e3441241b4b4109bf2cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05100805bd1b0830176d07b930abc9a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe651065ae12f0fdb185d8592351b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cfbb8b900326920b08e3638038ec8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f7cbad99d57c0bd27bac7172e03f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f02dd90682a1dbb79e3c28cd6e75e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852acd88ccfd3be0285e207eed4d837640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669598ea378a347147d064357aa5204641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7bbd2d4730daae2ff6f432aadbee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ba8ff7fceec6ebdb21dda551e0e57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40496f46f8aa6f892e0ed591fa8392d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad3b57cbfbbd55daf374b15bb63ab9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282d43926d9aea43034956964a032da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473adf8d399ac924f948f3debf4a366647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dd914d66f399f7ce902b4a5e9981c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b762b7ee50965dc6a83976cc609917e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa563bffc623a2c3df734e80481dbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267bc52e404242609df9f4bc2191a69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa8b2f4a62392968644b288893f2c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09d931c44a78bf9e55e554256ea21e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d00d1aaeadb949b4d28267315773b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6793042a0e6de176fd18625c53a9e9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f858c7d3e9708098dd8ed88804baf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f54bccd468a4fd027339b6ca87335657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cc7379a7fcb2451662650604b0c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a43ecb941e5a089253c8c6d27a8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c6d57076844100515e89ab3e14c7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9797f507ccadb4545eba589c8af0b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951112266d7d4ce21a85f3802833b182662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b0295bd0888ec1d5decc63ff3c9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadc843fe8a851f487c17671fa70a2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a2e2aed825459fca834fc4f40b70f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4040ae0342dfeba1f54f5f73521942666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857a10d048d130c984208132956af3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e556a0b118cb00d00d6bdea8a150f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154b31cf9366bb49858a74976b3ad1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d62e75f724f7cd791c4c2e86f0be43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224470d80e2a0fc07614e8d7982aa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17defeee9e406f0c45f5a19ba76df4e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94135664c926f205fcea73aac726a787673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0869aa7240416c782c044e98d1990674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827643faf97797e04f8c58981089b57d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b426383d853ddf832e8591325cd98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ee70c5217eda788a87e90401cc9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee264f22aafe079881ab9e4b959cef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e445ccc43b1f690ddfed2f17b7dfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac6c8df46e76bb8775b4ef40c430c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb4a2799e6b1fea57f78682810b6a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e74d99531b984a4ea4903ce102079f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cead154c7788a07c513a91ce1b2341683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd55cf99d44d46d077d3f19cf58e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35152e7ed111ee143ed49d6be9af38e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186e355991c41cad40479fe156765b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631464a31b49896262af0a5dbf8f64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1423fc37b0f3c143868bc3379f180a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25cc8799b5d5cff033f76a4daa8014689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454e6d64afbe380cd1ff64bdcd64fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dba80f7e39926a505048a91b4ab907691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6595672d281e5ec2526dfe2135a420692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbec817c2829da8b3e08230c0240703693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda33a813ae9d2a8d1e8180bc1a96e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440034ad648ae52467c3df06dc0a3ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2faf445a808fcb1fda383cd1cea26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f169b5daac5ffb119bd3d46083bb96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0844bcb9d7826f54bf11c21bb27fe1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449caeed429b0ff7b13908da27289638699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a7b97a6af39173e480acb2ab5c8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a131092b1f2bde883045eddc4d8ec7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23842ae3251a6a2050426303d4ff51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872fbb5baa2c6477f83ba8f3e0b9148703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca948039026fec85266f0a83ff76076704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697593a9827432af23d70edbca56d05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4c0061142894ba711350695b4d8c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b0c0d7ef5918ce5d661641494465b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915499f89a640d64d84e29aac455521708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb32e12b002445dcc201de7ff95ee1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db54dc00727d0135a4c1cc3f64045c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e235b0dbb40e360d1e0e8e7af96272711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d4175b3e17b96c643c8fecd618b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7926c61f4b4fe791c43a8cbed77a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c899c2488869c1be38f18db48974f35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9269cf044aeab6c95b5c8812b563c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeea8bf97d32e80f43787539b88de2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f863200aaf198809493a1d76f11d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c7ca5ff2c065e41bd33449c2d82c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6d4517d100493a515852aee9f2f85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14cbcf8133a3f831848d09c48f1f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe49d5b3dfb129dca239f258b2c5f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12dad8bb39e8cebbba80c0c285fdd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170c609d0ec9d7b3e5e2af855fb2e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cc82dde5bc8f7ee01ac7b3d12c679724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec9abcf7dae0eeb6cdee6fde0b150f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b95714d5ed65f39a50b14bbec757726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b150ee926d9c7be660e5e8a0024048727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666183dbca077d401ba5a6287f0ae23b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99605161856bb93a2fbf6590dbed4ed2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24979e990d062b857805df94de716730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885857e6126f8631004f585ed801d460731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7615ebd383c37231249f763e5f363c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ff85030f5ee5c190ada1e802f522c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927f93c2c2de5d15bc41bcf040a528d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f65ab26b6e359f05ac63a804e5f09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b61b0f891976ed9051b7138283d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a468477ce68a2abd4454419cf5e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7549872eb4a6a857e97b22ea81eb260738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0861516c50cc035ece1187baa5730a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1c003ab22a2befd29c19e7884112740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0469613938361d01398607bd716a60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1a2cf741968e2f0f05918b9f6717742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfbf75bdf08d13c28231e37e8b7f09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b329c59b8841f7bcb55e52b6a0a327e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b374aadd19ddd1e23cbf9e9def52486745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f5afa1d8a67c035dd25c5dde8f88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3d49a4f0323130a5822f3329b8de5747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>