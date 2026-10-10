--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc50c459bbd05f92454f538f1aaa2b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f02103917b7c936d7f4f86b1512b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690fa68e1a811ac840791b1345a43b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765654c2597ebabe29ed48f31f0146314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf60bbae19816bdc0bbd55c41082d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c096ffe5cde9653775652e7372f2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044adc309b36d46054c3324db88b417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1752881fa61ff75a83f2eedad295dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f8d3f99218c073533d5b73dac50b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e65874025568b13b304c0877500210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979b04603202885c5b9d008e1df204c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff309020d7a174a48e89a76b787a912312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29307f99b3cbc6dc73355db8f8300c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae1d2d16e2c32a9419ef7fa500c8e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2466adf57231f06765127bfa53ee815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d022e88f5888f5af0633f983360a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821776009dbb38d601a740546b8c8b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fee4b02aa10b0f8a8bcacdcec833118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90493fdbcd69035592f1e646ede6e8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3c24378df1ecd01b4f6615783125220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736581957bd5f018c02a1f49a4a0f8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08216c5fca2756efdc9f0302f8f0f8c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9747f40262c10b7a4997f6c14d7fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3689d020a24a5580626274e9165520024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867dc75016b99a96a0e55d84e9166fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e895ad51236e7ff1d895220f1699d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9fa3db6177677a32b83bf5068343f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b885264d3bbeb75d021d7e88a3f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256fcd146515eacf4d97560217c146c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91b6ebf4e44f55cb4f20e3b9e3238530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ded110ec7462d02c6ec97b46542231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2b51b4eb4a68b9d6cf21ed3564a3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab02fdf97ab6a6898a6e76fa086a83c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40dad65535f9d4a59b441abc24c7dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b299ff5fa6d319e89ab32a0c3115435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49aaffadc68f5fd276502c405a8d4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4da8ba255a752cce0fe31785af4d7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79b1ec70d629cc95add71004677ebd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59193141064bdd2e15a7c451ace4af5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128712ef070e83d3dcd3f7ba6d7bc94e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a506c94b872138099e1feeed4a90cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cb2f30057b2baa105a8c8886be76342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516026ee58024de6b49bba3655e4e0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc6cea750d23bd8314858e522b7a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d802b2962d41440cbf0a3a648b5eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f67bde5212afa3c6b1d52cf877ddfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dda273373f80262223dd5f977a70947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd04dfb94a0168ecdca5ff8417d651448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb945b80d09523df94cd3b007fcc8ae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2761f1ea0827121c9ff14c9666e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d5b4eedd3ea6f88fc149255aa3f4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fa455f0cfafa87bbd7794ab403c0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d8b38532a88e6b6908783e8db89453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df02837d21329f6518ee089bd099ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08168bfafabce82d2555006b3c77a19255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e4b9e654ad02f892f6402e20a9fbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c46814cb399aad1acb743e2a0155b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99180b600ca0ab1d9f16dc08b3ebee458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c270e0eac266d1ac4e6857f5e2f725a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641ded177d3db617fab11948be9ac460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f785d13bdf75f6617edf06db3f9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b462cd36cb4128e749140142b82b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0691fb6d489e17253053d25b53e340763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368c81bbc854a40c19f2fd41b5199c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394726760fe3dab6f1188de6a2e088c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787955b239425e9458c15b7f5cbdfc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc83ddd7122ddd84c8b192d6c9c6ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc91795f7b82ba6ff99ec90313d2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664654cdef2bd05b389be23f58d13c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ecf119397f70162dc2301142e3d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faf019d86232b786def6c30b1b94b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79073ec96e8ad8b5f2a082e47f3f3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b313e8aa9bad608bb42f696d150c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b921890a4807d968b85d9ead4275574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d8869ce0e8492fa835b850fad84c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95197ca0f5cd7973b97cbc60d869db7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94882f4ef25c67275ab5d9c61e8cc5d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa583495ffc0072272cfef39297cefa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595eb90c2b842988034731b3cbb13b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910e36ed77c43ef197c324f5f468db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451484e380785342c04568c82019cf5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a287999f9df250340e2722093a526582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd696539a9e265ada8895343b4684de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5936d94f16a88a8ea35bf6d205b7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74802852f3bd4d1dc80f68cea03cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100c91539a2ae395bc006cb0aaca5c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385e7d3ce058d8358845ad029cfb2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0c6c8fbd9d46c6b9fb7cc1e8dd2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad046508925721b8c7c0a8033b57b7e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf70082c9e8ce3fddb3cc075257fb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a22052617e59e18a938dd733d1495c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c64a7abd2bf36f36d796b11e339f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5700f183aef11536f6e535ba10ecef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0bd551b77d62429b77d2c56e32d6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e6971f1e626badee8895a6c4c28995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc702eecc6d0c3b14638ee35911763c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0418c1f641ad41ae0debf4b079cd8fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb7339e638dd61cade4cf80c53e95498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5519b366a9d4efcb04a6ba3c22956d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c491c1d3295a83e1fa09fcd3c351ca6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d46b1eab1edc5240bfcb9c7613ecf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82de5fead15709324a5cda0c949d49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b4706d4c62b8e44c4bb7d7080df45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05a51566a8eafa88411aa941c9c780104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711abca50d163ccca7ce0f2966b4b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b17df44c77320866a10c9cec2e43a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33839e9e3717502ac5790650878b98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0db43bd2262dd9c5f4fdf6a3d3c19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df138f4f9a67f5785670ed5e5fe1a0d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd3298b460e33fc39d8c5ccdb839a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb4baa243e38e367f3b25bb002b4ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f9a304f7b20c62355ae94cd16b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391e717738690a0d720a9e9f67e607b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafdb6cfac784c4adebbb1941fa248a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ee2f05bc1ab6c7154ff07d54d2fa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd997b6b0106938ab08bb9c5d999c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cd3a5040776e6099f5f37ce6a4014117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a286272f38fc5b165c2387f3b4ce7c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a894efcdeaaab5703ae6e42ae31222a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757af3b6e0a45be29fa19ba7224e8c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be97a93694e72f7379c5a4830017de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f7bd9e579d4f760f6fa0cb16b83d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a267479c6ce5e74d779b711e3f150123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d9bc99293e984907ce78b166708c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40377dec904ae5ded9d4f630e0a757125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4250a11d35ef7ac15da318ca9fc8a24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f59d97464e283f0d198f9c9b0979127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142a137a90d243ec8e06d273385aad1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da14fcdd99c256870419673c9998a24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b92f31e53d8ecd8d89936661aaebc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5611f69a43f20f53bcfd2e84a25a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a69f7431a06c7688b272fae0b57c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8189851710eb9dab0bab39e711e31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07b19c07ae00aee11c682d4ee8761134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b567e6d441d780391afaafe21b99e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c24d4a43e9ac0830b0532aec6abd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ac696cb56348c6d6bdeda1c82410137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a0810a672e17dab5d099a1211eab6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38edf981fb9b90a6adaa3a398f892139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571af7b91f0232801945cc6aef8df21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a9d1963653a61e3d79ef185d0baf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245d160644eadcd37a31631c360ba84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2f6ddfed7067646174d03c4777af8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5d9fa64a8aabc7b24126e4dea9b8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839a3195ed7df4d910e695410eb81d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059df8b0eaf15e1cad408caca57afeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c71a433432b1bbbd40f9669f63fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33356010a8348bee40dbb7ad30a1b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828179e3798a3fc8094a7ea8714ca44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a04f5c60576c218893f5354634eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0cc91794b361c9d5ab2274ebd24f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d99df073abea3b7086be93d1ee688152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d5b375eb0087bf2c3d01859a40a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d36f0c372ee5a5904e21f2d2f55e2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a607291960a36879ba728f84624da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1feee26b9e727a0f8424aa3b060a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c1d4dcc5f0d8040d6e4cfe3857c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f25fef19e65f1a59ca53a65f6c8d42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407735612119b5f5b2b2a337147c0833159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194e9c00a7b6801803be687cbd2994f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b04d5e24a809fc5cb44d96481d31a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2e01c9b02a0e01132254005f1f277162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0402d66fdab26d3a4a92b485884a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e16f66be42266139cd834c0718848164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bf8a2a225ed1670b15ea81fee443f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c21d958306017fb3e55c1787fc27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049961dbb4df6edf64e02fae8d593aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfe27a6c4f7eb9f39533eae75c8e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367cd57697d04c295921addaf11ab1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec667c20e932b72d04d6e34224b8866c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd03f42588e4915cf607afc97b93b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e68cc355767664fc6cbb7a0b94fc8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc24ba116fe237e77bfd1e8ba690e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599df477899efcd450d803718d533743174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505642ce154859369696e0d241c3c06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512844247058fc5d1b17ab3d0ce6d28d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc42e2bab5b1b07f09fd28da22e241177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680170bd749f2438ed6a4fc828f6d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0492c6cc2562e24287cf98c3133ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b0e54165bf78e98e06a77695fa62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a6060c6b8b343e195388ce4929152181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465851a4adc6372b8f72544628eb7d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebded5c4944ec38d8b8e7117fc8aa1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c8c6cfe153bcd05f732abc706ba41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eae4939283c218258a794a5ed4c95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd516cdb326169899de9ad2f070cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd230e614458ab3e281db91a43d6428187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758d5565dcb9051a06446e4c106c8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6519056261b50a6b99871f8b6c03cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcebc27adba594d53106e45a16f3f03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad1a18b7a34389b16be04af0dbdb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a315eb19622f1f245f6f8004fedc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1307062b3eddc44820110e384037d14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a70d31e789b3e26a5c6f85ed8ac04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648209b81c1d2cf77d4ce7083184ece5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6949cf9140ee5afe1f56f5bd222ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ce765daf9dc4921315b4336593a4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f67d4fefe86da301418a0e7858154198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff2e5ab54f2cf2af2836120a953520199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434281d64d41095fa0debe789c1e222200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ded4c5b70728a9bd6ba41851f0f26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc835403e914d1d25c70d43c9817a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688597aab3be9a6e9c425b1f0f3c6ba5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b85a7bdafacf73505368fd7b6febe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa266fcb6ae8fe232b06b3c40ed5489205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdfd6a081cd6a119fadc3423f65348206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c49a4fbd6c6a2292a82fb4998b411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e65dc9ff94809c7e08a615cd0af4fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d70c9bd8487cffddeee007987345209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f0ecbeaf916b603760c4fa19599f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b60012b39144f7f3ee5a28c160ffc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4a0a4a83b32b14ea5824c374348cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c208e4f61a65822c6ed0b776bb69e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e0c88fd4f15b015ad43715c3f5c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f967403856ba1aee3eeb428307e6a95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2fd28ddeb4f42ce3606e176254001216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a90d4369b674a11e29141919e3d3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d33073051e1691e5c35b4118a2671218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df4bd5466bccb4488a28a6898e12d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd27eb0f5897bc778fc2a09e57da6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740cd8513935ddf7366f8a2f0d4cfd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8f8ab7767a9ef53d9e6d2fcf88fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965c79985e1902e1e0b243f3e9801cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767af654fee5f5ea05c5821041cab4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427551c5a95d52f4f2be5e073c5419225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6568f809d0bc662a68c52eaf04449f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eacf2fa94e08fea3367daaaf390631227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646ec0dfc159c55406885f3b51b7709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a280f7f5c09674fd29772ec42588229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb1591448f421a00bc0a6c3058cbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75354daf5009ea0c43713360741939231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b2e87fc4fd8a7c990b2681faeb94a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159031b64530adc192dcc89bb1d673b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990fd22a6c9c70b66245a42a8dca3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae921f1be7f5b41966b59bc679048c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fe69e4b6ecc224175c6e753586b9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e411297968f44e565413e7f597a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb5acd482a3dfe1ab5d993a11a0c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9975e08e5f8a5f1510d11ccaaa17df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93345f8c8d77f7d10547199913803240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713b6ab5ac55e86662e67d1c107ec00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec5349fdf6e1b9d2a02ec0b6cfd14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f4d6bcb1f87a8087e7ed12a301392243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f5b7ec9d62cfdbcb2bdbdd425a95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025cb04c84945651d08af2a6d93ceaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26973a762e2a027a52b4fd22f7e4154246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1fe9c0ceb8d9a5e44ac40acf85d7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f8ef425ea9d2950381e9fd24a38a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892376bf43a33a24235fd451b27340c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4fe9640a63bc10f5dd6f5082ec6e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b226eae7192c8b3838e50dc75573da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac0e842d51db37fc8f5095fd69d2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbe6a587918166778e62095e76cbc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282c0c217512681c0ed278e0c043253254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d4267a0dd52144d2cdd09fa00dc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333e0e82a3e7d486d7c7d7333e80cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e0d6bd7b719b0b1c7cc2b3dbe128257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e126276b9368e3dbca69b87dd00f00b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f70ff5a2145dbb52343ab951824543259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0d3a532f8654505d8e71535fa3d5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2fdcc1a792e049a51ea14717f3758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9aa784c1d66a025b274f46990fe0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710329b70b5d3d9c6f8557b1c60eee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cb3eff01501166e7086d6731bb665264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3bce8f3539e0858885af27dca980265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d1b5678207a57f423bd3be5e80b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ccacd09b91a493892400806e7cb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d189cb753f4aac66bfef4c239a357a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9e64da71bfa58aad26042c6d276b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ac27733d60342a58e29df11418f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a12b6df3cd8157deaf9359ee820cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b7c8b3b1ee1129d47f6e5ee35e4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311727b8269eff79818281e5cbc69aa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649bb733024e6bb7794ed64cea1f993274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd9eda6eead87e2a0a0bba195025a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2420c821b8617c0a8ee2382b1dab7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bce4aeed1d1868f9607d5d404f566277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3722546d8643f5fbf034bde47a188278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f45094a0d755d6f400236030974556279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadaf8b23049c87594b37b66d8f0368280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ab18da2face82914e2b41e0da7ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da425bb0cda6f47a9cb2de219bef813282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aed37b3b8c7a2b80d3937ded08426283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1efe785ea3a2003f0da3430df9b2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8773e5521d2249823081ae8c2beed4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea116e5f7a362f28391cd97817138286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c84001dbf4d624a05309eca5612d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2310f184a771f218cbf42f37ae6b6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7087b9481c1f992d975c8ae090c7752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf31ba4077e3b53d63919ecba1f516290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6bc6086f1f133a0c46caf4081631b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162f6c700fb4b5d5a190520afa0d6fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be30ef3628cd951a722aeff3650ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783fca0cfe33bc4f873ff204b5756d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60196972816c050d5cfa4bf1ccc9cf78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8782b9745f5b2d43b70af007c105a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f61f377146102d5c82a309c9d138e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15d03ae416c7371441756f2118cb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fe520429fa927fbed8e6d0903e466299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17366148402efd03c892050250f22686300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44318d584891604ac56746ca5ad241301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9489a631d0ccb15d8a8eb5521bf39b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd50baf7b47add547df887be4aa1dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca9752006c3025388f6f366268c57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579ddb1975025590fb18194bceedbaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd7695ebc159016819d869016c8f86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986538e3b685aa1a3244b3952a8bcec1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc71a265fac8edef01c13ae2a87a11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0107c2cd210ed14ef65600d2710d546309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd475c87adbf18265f7a2637371f6cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca114e8416ef0174a42afefb0fca811311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e0adb4cdd8e7ea5f4457f84211578312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce41fcc76233513322d25540bb533d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525403eb59407f8027ff68bab804484314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346adfc9c1ee5e73694400c6f35cc8d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aa9a2e3aa3abbcc450cb559bf8f21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9bcb2427267028bb85398455b536c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857bab6993f5b047abb5ee8998a8d24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01afa91229df7925a326e42b470be6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429c2d90eb31dd36b04fbb812cc71f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd834941d2588aae55809a6c1f06baa7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163972e4f5d4c5cdc83db7fbeede4256322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9cee08eeeecdc66ee664f84bc1d18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc463facf4c5f28ca7d0f96cbff03e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf286470032ea1a3f88819b8357bd38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c9a3433be49b1c6e603e55f92bb79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce222b93b1072d92c037690d1da0d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba51cf8b7caeef4c01bfea82887fddf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b48ff29fccb760f7627ea89c43ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50db9583ec707f393fd8c53c2bdf44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e63a16f2eb6bf418465275df1ad9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330501cf52c9cd2a7c6f445ce903909a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa5acfceeac5f51dcc449a5b10627333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95076d585e920bad25b54e79bc0bea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c044213e41adf4bca50559db9af7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0eb78024aee07c8765fd01121d3cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f381afc67a803e413ccf433e1feba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077337b2545c736833ce1d2e7e60950338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b1a4a672abd99c7d889135d99b7ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc78d960194efee55e34d51068f1d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba605d7a7344fa19a2c6c51040bfa9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30b5a507d8fd1a5515ac9bc8e5e6da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982cb8fba60378b9409cabfe06d920a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbf1b78eedb029d53eb5881c071195344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115338fd4507871b9dce46e6a1a313e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e60dd24a973ecbd0c656874f4a07b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f8b454841b8f2b25aaad38178fb91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6263b6476d1a2156d54aeabff2343348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653fe92f8855cd358555dbe91b2ea99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ed38d0ce58fc58b7b3a08d7f5e19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd6a74e7e0c91936ac2295667482e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6b2677abbb7246185f48d1dcacd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a90fb0bc538e674c90cebddc4c65f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab4bb17ead363cb26639564df6104354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3818bf27683e0c521d5a4c483cf24b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8fa5aa0e62785750afabaef615e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3862be45d7bd3da7a228277dd5b76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601dbd2ca387038600d05705288e672358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3516b74b7079ba37362378155ba50ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4107abfeb6bbfd2726fb0191cc577360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5a8a2ca2b1e1207ba9b001fd38ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349da1959a60eda4178a36b3a5e4f94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690065da8d9512bf8a3bfcc62461c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a28098146c72d6a700eed615afb18b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b346f397aa54c684ebe553adca2c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ba78adadcb8074a42f1e515cf2ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12c4ff92e08485ed76737be1b4d03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb4c75eb20f9ab3c98b6c47208b1fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eaaeda2d12b2d546c9675c4b1e586369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854de485dbd36ab8b4b9df7b9a6974b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efc31782e817bf862dedb37c505802371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa6fc0d3a8959932d8294d96e86287372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb02910da7eb67d82f154d4cf59ecf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec97d25b46c28e5adc45c9907c2fa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bda24f99e388b4c7589c96706be77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ababcfa478695208901b7330e8dce03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c61d80c08f629daf4b771c35090067377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8566911b71f376cf5a7f3acc837b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168d2649a1636355d496e95ca762a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c3114a35ad8bb99530a86a809c011380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754b87b1ee51ed93310d354f8482a38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b3673623caca4b732f94dda15a058382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f95e11b106c5ec37890854aeb957383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d8651335344f16ebaa40ae715420c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1789a1e8c519b957c5a03eb442e82a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416c40ae221fcc5f5ca95c19d55b43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aea50654a1a8a9073a829c3943ca3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48f916deaafc13d6980bcc5dc974f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d329e2fea0e1e5534a21f40b94f951389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a92ee6e9bde845213abc2960e2e3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd1f626aa380e5dab6885006e7da66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c39265b5be92e803a6db1e397e6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abe53808f61065dd05346d1f266e25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924278990f2b95d500f6e30c5975c1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce616f640e9d21b7941067cbb44dc88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d215d1b290ce228b28d9ead7d4b07eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68d29b369a34352485eace540b5f89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb015d7881d5ba24413d3e64ea5d43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c934fde5862d1f8063eeb50544d5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fd441f390bf8b958fc34cc77ab851400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fb9f5c15adf0d0d6db297a01d4802401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61003c09580940b505dd68b82709e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49c81e19bd1560846319c585c22d14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d4e7f80397b33ab916b547e9b3be8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a46a87b3cb35d8c46969351c7191c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700ceca0ac2ed1d2b82a75202f36114406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b2f55c03868b1489d5fa92248edc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e4a575ad0f5d0fdaf0e71ffd7757408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903b4a432d5b6278020d2df3a4c577409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aff8077385056618974297bc75ad6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07eaadb84e41f037bff00395002ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4ac00f4b540b9ae0de197d687ee08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ba58bccadaec5626cc422297647f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbf28a48383cb5c00e2651047700e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df3f0612c4e0e269edcdfbf893764415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ad4913b16d3f2bee855036b5ac2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc9b692a85374540b512a568f17327417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b606099fe685f73b6169c507bb54e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d479bc026493e494f57e6ed1b6d62f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f0cdb39743a8fd30657f026fd9d83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f8d3153ec09e7b98f52110f5497b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726168abcadb969cd77f2597b174abd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d5180d4314b91182e09f847c1ba07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd66947bd472c665a3e0d499a8dfe7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b1a216205169c275e4fa7f16706a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe238c67e088319dbdb633fe6ee167d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23f24cf5242099ee8b0c0b5168b079427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ca04ff9d37d146c09e1619f2782f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4b5fe5b8eacf22097f49c78f62389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1860b33c105d9c907c7cd221256a6b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4d4f5a3c004f6871b3d6ebbec427431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70429c65cdaaa234487d2153aef846c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65761b56f4bd5e89d1a9f16e66c8691433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497725c7496df3c3c7963931936aef6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3054d6df21c77f5bafe83d117c8574435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcbfeb34125435a93369f90d74331e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7665dbd41a43ddef695e36acfa2fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e4eb327326e9e1f902703fbea9be6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673cecaa559ca93f062af547abda8d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10a28a0549938279b8b7dffa8fef14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15bf6cb04cd756c030f9e624e55253441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224e935d50f7e1af39ae993f03c3e61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28daf7eb2771542bb8c71cc02b4621443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028a07e7af7092be7d042087e0166ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78df514f9211696222354dd43179be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857559319b3c3b8c89567eadf4c664b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a289bdbba7a85a3a4f224f71135ad77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda8b98e7141e3a78d50fa058631469448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb7449ed003da42d0e69da4cd7131e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277969003774ccc40002a827915992ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980f03b2b27bccd8785f0d54f3fb1c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb53a2033a6c95899b8d8a1504c9fc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a08cd2f9e1073ad96213b69802d01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a7ba4d4f47787e7478cdcb1694009454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545736120e90ba9210a0c09023fe8bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e6894f1d6ee5c6a20af6258a07a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562424c529f55e02aa33b2c9cb4d3418457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e90791323b9c39d649dc08a4c071fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d6322cf409145bb0fada038b051c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d0469f7555caff9ffbc4ae31c60a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5e4300bf13f6d140685b6ea7389bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a4caf95a18351071221c539cd2470462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8d651a046b894f0d27c338a65c75f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62ebbf25cfacd431e6348d9c0af04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79405747e91c2f51112b7a73dde7ff44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce06639bac846aa43273213f573a01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648176a22fb01d8ef0cac8e9796061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ed88ad981c33b3fc11792647f31e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df4287d9321b59d00f6b9b8940b1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a9ba63e9d49ffce54dc9690a7ff5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931901d0b85803c7f044d8e830766e9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1308cf7166e2b050f3076b4b921e20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53170ef7467ac462233815a32774bded473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43295500574ef14889142ed19eee12d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6ccedd7fa0b654be2595918ace10f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af38498f6845b655e3a69f660393001476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdcc2cea1e237623c3ad34cd4ac928477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c4ac70c2d6376ecf262c53a42d803478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff161529cf758cd61c15816e4435033b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8d498df2dfe428bad0671c8d81b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed00b8fa749bcb6f4db573f54920e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6d80b816b08dbd11541f8ccd7fce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef4566afb727d77013387795b03981483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d7956e62fa94eb249c9808bae841484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1590e6487419ec579663aa486587c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1204bef54b79368a873df337de9ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddd8564cff14b94e3a8db720677176487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786f5978a8cf52e961502f058813a2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d463e3b6b0e118f6a4679824c74a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53505a0235268d699193770167e72a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ef8535ca45ab072353c2419cc5e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16062631a43fb6f78044efed5096eb60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ce7505425b278d8076ec4f9353d3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f7671b833a343311d1a8686d17452494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fad92bee98d065c5d8421db10c3b06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8d4c9d2dabe303c96d20402b7558496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbbc3ec27123d2f23eb23a51a13601497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbfdc5b4e301c7ba1ec709cb1e0b3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7bf3186c33af59bcd23e54aa57185499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092613c6fda086f59d68981bbc99321500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51ee28508ae0cc8c002586ca9e8c96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a09585fe04c6ef0f9d09abe0724b5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8e02c38f6d83b672995fc7f37578f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c61a4d0d3eca82a7aeb90657240b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95651fd5ef6b76c8455190fb462dcf3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404922f02fce1e8fe3978478bf5912c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a325d668260805687f388eb5a4880507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daa7e4f89d87f9c6e875dd869cbde9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d4c2e868c70cbe1d077b3c1a1539e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c85a94ebffb98aef1a8c537522a45e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf8705f2470ada838fe45277981a73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9daa5fa9575a7140431e3dbce5719c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a2d1662a37b2254a4a3e0f4b158ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f28ce321e2649dd684286cf843f259514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475e3f789f3c8bcffea87d43996555b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd13c4acb7a8ab73f597f3fe5c9eb84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f85d4953f3983c9c95f1eb419569517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de162eec4411450c692171b3ecfa27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f58cb95f3075bf4d6813442a12d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7a8a15b9fdd4badf5318240537cd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8f85f64af4ca835f670b15f29fa98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac596ef120cf380cae61022f45704a4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377f500d048df3b8347c4acbd523b8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f170ef0c3b768a5e152e666f9fe3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a2493780cf1149d01354f43427ebc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f8eba9c9abf8a8ef426b495b5b5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe55226dfb1be44b7a5da87f4683cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bfa38b7912210bdbb29f4bb556b0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb88508e5b30bf51ea0a5d8aa0bc7d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17e05904852ab9f69ab23ef4dc663e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab14ac5eac2598b560803a194e7d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060308622b10f99c7b2993dcc1fd5fd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f9fd72f1102b3804857bd6d3f01d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3926617381290a95a71b353250aa3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0aa7bbf8658e837a3de786ae4fed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fec65c79fdbb562e0313068e8c1f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc0eea80304ef301703b2d1706899537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6d00de335e6fe745ea82738029d5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed12cdc368dbe5b7a0512cc59d5f19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadec6e00f796912b3c837570bcf988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbde395acb0b515ab3e6d501e73bf1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93be6e287ff5b9ffc3b9174cc95b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cffeade9bc3de494ccb85325fdfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b052460e3935418f3c01d232b60cb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa19d12a81d8ff686b35d6c718bab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b384a9feab767e86b44ae0201e3150546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f744e834f32a767c343b6b2d03035f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385589a834c60749cb5e3b3317c422c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b902cf71e97fe1fa5bc4a78b88afc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dec25d9c2234820396bdb4b3d4181550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9751b135abb98029fdbcb86a24d76d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4134071cb46d4d2737bde0d6c8a4b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac7f8da484643282e3785bda5854e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2ea114020063540ac94a6a7c04c6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc012035c1a3e5ed291b8639071cf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c956994f73356af34477348641621556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17ae040edea9b798a9c6d9cd47505557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fccde5e9198125b6e60316f1246ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30065d4e4ae9c25838d3a5a9ae6b9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d41cd6c75ab9663a2302a1a7a17059560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c233cda921d9cddbf0b3272b7ea0ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021310282ee3b38a741b7f453a034a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0313b6164cb878fb770e9060299765563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f575ff32e434295372509934f4657fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2d86923b90d15a7c2efedfe36f39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3c98a6e7ed6f533f386f88d40cd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52baadd94ef3a1e6e445650716de3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8cd2560ea5d6426c515a50e9c4ee6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25294ca8b1dd33afc971099a356a4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9de0e8c5ab9c5248dee04526f6db6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdae80539966779ebba9c232839ee6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772a3839be9e2e6800a8d259316394e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219edcaa2cac7417f7500494cae808573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48616526411f36c79088a1c0ffd45269574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ddde6946ed08c73bb5d83938bdb1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b621e1f8a5a054c4f2968a94f9d1f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e44f09597f15fc3d1fff367813ef92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c8c910f3de2a45e56d510edca9bad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497826adcf06cb940b31195bf6de6e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda19d7f95275cff9fbdf5547319fc76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5204514f1082b505fbca89255082581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c53460ccb645efb3a7666e4d14a17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c6dba4638f9ae8ca807d14be5e09c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765431d53904b5499fa02024dfce208d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69a7d24d98557290b835611f366f57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1139f64faed6f0d8d4b6b4d254c1a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478366068308af0fdeb31a58b9b024c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e436ce6cd0db2a72aae74393e0341588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eb649b5ba6f2d6163d01cb580e3da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82615c8e59b9fa5433d2474a78563f30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ae8191007f85fb3f9cb3763c4528f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b58405c7669f56a4f70101665981592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ec4f9e72e05b850d39b224d46391593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e301e1cf733091c431114a4dc61a390594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e57b923cd1b514c51c48fadf18daa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35becce997068318b0cf28630209fb73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d120b8923ce348e7a115f7588abacaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cec87d8bb982984b344f5a272fc65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7effefb26826b0564fdac6c803da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad717db3c517fc479ffc4fb35d3b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10965b8db62da1ae4180932a50f1094601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c233e88080164180220b06f9dd1805602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4657ba3a108506c5c086e07c514f214603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80639061a72c5547726078961b875ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82c643c2839ea586fd72e284126866605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67bfd247e6fec2defa5a4bb2bdf47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ec65eebafef684a68adce3ae133a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bcfaba90a4d25fc795c2aeb3eb46f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9b56c1bc84390662c86cde6d1c0df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90651c505341cb35452da25d0e067b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eeac6eb666d3fcd481775d26a154b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4a45264d1b4fa341aeb17586cca4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78136b008bff3bc4b3ef4be3adcbc0f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78cdfe72382fe24678abac9287ebaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57bce9688aba1150144d2525f2d760615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b610e03cac98a597ab1d9b8cf8a869616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45644e30e95c8352afe426ebd85f4513617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919ec77afd433193376b801f048ff0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475333a9665b6f137aa2888f8dca7af9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd1c202ae097bf9edbf6903affc36d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f468d018fe64cc55121e2f43e8811a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fd34823c3dae20937693dd34e2820622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2b22344b0bedbafe6ffd1f0329d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50094d7df0a2cec6c097c4f7724d4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6afba956bc38f822a7f0bda54b2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef73e721230e72dc0fd512584abe19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad2c699186be7740ac6252acb46655627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514d338c94f1ee5da301100f570747628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42807394ecc10b125c80fd8597bddf31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa80dba2102a4792f8dca2e39ca2770630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49d6c57d9970f5d33bb152abb6eb49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25a2a544860bf4b4e7c6318bdf631632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40183f90fceb69a1ac9ef216e140f356633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14fa81ef7815f618ceaee8f56ca65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe4e10712c6f1b1b18b20f38d621a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7302e60f462b9ced8c4710af256efc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db21eab59f3fb85e80b433808f13e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260671234ec896c4794e0cf7116496638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add25b2d3955392b05735daa84c045d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63f983fbef6e7daba368346316f35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983a9e706db55a2dea1df8144ecd65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ff9d013fdf74ab02d82575cda78a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb30edcc2da3664a77e5b2e67e885dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de362ff0b4d4d3679d1e5512cc76aa3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc727145a98048591fd7c98954134b10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf1dd458a4120a0ee14b37d0f8d2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c43066b49b396519a3ed1e1546a6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a1687b20ab170eea2162ad7482d61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa7060d8b56d73b0a64576cd3036a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854f8a337950ee706ad1476b4fd35d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e667e9263e4e04f11ea96c6d74b0f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bacf7c2412b1471605ea07c52900b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04a20b2ed4490d59b2b2e09eac0716653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b41747ac10f0a06ef22523a39fd0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9b48aaea3d82a6ff088b46624b4cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69877b5e893c596d4962c8454cd882656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6290e761934b0df710f8ab01f7dd13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1466d59347157a9408b74727eeeb53b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bd89309be43a331a56822a01b1302659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6667b27b86983a0406f5715ad67af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4dc638e90576e1202a02bbcc89da9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bbe45c97deb7dd172a7e1dbca51e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec19d0be262a80a977d848fb213a5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a63417efb7167a410f7b7e1ad1ccf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc9c36d4effd11ec83378dbcfdcde6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5d1f57e21b2debf1cb6ed53491c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cac77dfc6d7ab5a1f4f64a0a7b596667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b727f92a5c3318292ad3523749cd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd6280572e7fa288e64ac6670ef88d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2c538b51612d539d01451a5be369670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ddffa64bcb54a55e09d0a2c8f6afa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd545bb92f77105054c37e603cd5de0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4cb1c3c88f39790ae70376e2a3d7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb017e89638ee71baba31488b0beb340674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e9caf338a29db5b82a5b946598754675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000484d39e4a28e328fe783c7aaee45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53660111a880da6d44b9d0285bf4801677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87643980bed492106f6e629e6531e4b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a8e17055a66edef8f8c97de8ae9e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb024afe49d26f35edf70ba646f11e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6755ba111397471c3d9578b83f206681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4dd62f9441a911d3f816a450e291d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105c484ea654b90608ec10c4dfd5e17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e2ef95108ec27dfc395ae670630ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f462be5f29ecb5c5980b5c8349a3f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f1afb36b8e4f13e2f2b2dac98a99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45a47ff49611925b1a1bb48ee9bb54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdedcaa3527fecb9b41a1c0b1ec32e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d00b42345bf2eab702faa4cad91fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2b0ce0f030ff2d963013c6564a07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013e85e647f6c5af904366fa2c0c8ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed68f2d87692ab1ed73820cc844df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3231dc7ab7f69f8a6c53f734a8e5eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf766e8012a59b3315c65c3f7fdc860694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d20e33340e006b67fcfadeba40cfab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e3d9d7e910810c3c0fd6c779d3476696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb2a7da7d06e107fa2acd31197b741697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4bf1f257c69b10b9439bb44dc429e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649543ac4284aaf45f7b60f150478c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed30d92c3f1ad0bb9b31cf366fe1b37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69767a271c47ac9797c8a03338786b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619745045c971686adcd375fe4a2cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e20799629e090be7917c2a907c30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb7be453c8fee254b6b3f8f60f276704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed476760b40c7dbf980b08e9830c99a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b1fa1f816e3cba2e8a2badfabcf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e93acda1be3fac09b5c98cedf2c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a28fc7fbf11ea07117bfcc52256b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471aaf5f81513346e8e30d97dc51c6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a8097c72fe37944407316c1ab7ff3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257217af9b2e55aab1e263846b6e9897711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4bf8f86e95f68de0e346b44a35af2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e547011e2f168700c2a8468f7ae83b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ed1d7bedc2c55d2878cf16c80a2c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420f92cbee9afff887330031dbf9f18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1919ce4961bd1a340fd80c4704a41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c898731c47732914587f2dab26804717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a31dbbee45b3e4e1374ba0d0e7d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09d84783021d9a778ddad459ce5132719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773d1dec98b266a33ba03c2a048273720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d777dd15a6eb0b946114786f985ed0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6374b89fed7c5fa64c1a89f2807d026722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21838ae84bfa233afefd3a5dd225346723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99198ce9e9b09e12435cf517e4d73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f87c7bc700c39a6d10bd1549df79c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eef29d9a3a52778ae669026072b0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebed68f0385f4265ff6960bcf1b5afb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b76588672718d6fdd7c6f9861e42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6916d45215dcc4c441258a5557ad2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68c011ca9bec4f3ebf3f75bb8ee6ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485fc6e8ca3de185cecee8d2551cd79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd377a2e66e763c0d80f5c25d85104732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df514e731e4c7b66b70e18e3813f20a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742f36f34d2b72a245f902d82db110734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e0128dab189a8ed7f2b8966a153a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d83e096b1c14aa1ad2874f4b01eef1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8aef0b70151a5c919290a2d72597737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911e0f177f3f2308444da000456792738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fd629476c7dec74a57761955d1c76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a225440cf5971597174392e9b786b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7bd898d62d9acd5883024e84077dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df4ce26ffd4d63f89351197c0c31b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85572aca6f8bf21d86b5e7c8bb0f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16bfe27b390b63f6e6c34bf6493a49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a5a873552b5ee4ce735b0a764a1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10534744277e725ce52dfcd109230746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a521ba59e4dabcdd776bd684994bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe313304f1fe4cb80a168355065bc719748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fcca937e2ce7b1de5e7c96312b4c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daeedf64296b22e922fa2dbc68d9ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17cda974645c62ed37bc915accdebc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8fc50aa6a8a693e4e0869e88e3dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2243ea088361fa9eeb5181169c61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc20d0c95335efb1a8dd3b9f15405dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b49f3cd18558746ff64089ed6324e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef23f9632288394262dc3c9a62ec4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b2c13b8425bd3be2f1735127d3684757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd9f02ae514a66c2ba9a8d38bc733758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d348c321a8e88c0d76bf84a0956c3b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571d9c88c677ef69b242e6f03fe38e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1e41677551b49d6eabf252501651761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873cd6138cb0eeaad4ca9c597370f5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a6f17f381d5cff6a1653f6a1aee13763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a54779c095c6ef3525a2a3e6780b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e45af9bb4cef31b5ddc121cb9985765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3785524a3cac55875bfc92d0d5a5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615e1f771c9223c4db1d3e95918626767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5108e80640f27406068fcd6ce3d0e9e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4731e4c333ccf3a855523f907793d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088168c7bc587f4cfd5ed73b4c959301770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c354d8901b521f8578a8ae25b55e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e9b7c3fa3b8f7bedd22ac591960e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7505f900a8f6ddbe617b701ac2a0fc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d655c56899710fce70d316d1a5a54774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddba37a85dd3614d30a097cec1f678775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28167cf1a989e7e1498ec030dcd8be67776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf814185203ca296ba74a1d10e27c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35e13d052d6e04050fe484a1c1e385778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e03ca924813658abe99e3145724d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeabc26817d84804bf331770990339780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458662db9099b7f82e936d2f532631781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0fd12b2b3c3c67d138308f80a1f6e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0a3f6511b173b876006170eb8aa7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fc803c6abc5b381367132f1459b45784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3bff363c6b2ae2c46def3fb4dc6c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931bbae1b2c5019472361c2fb5b657786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0944ade027c35ca8976128c2c0d5e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f757055e27da2d097ba0ca5e59eb4b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a852966cac0642c6fee2336e5473e1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aee6ab8e8c7885c72dc901739804e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c3fa89e78b84482f7cdf96a1a07bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d51417d43c1a4e592afb330c1a8c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10896c895eab1bb32246735b1ab4a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdf3fb1336713c7b7e7d3eb0eafeb3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d638ef8c3bb0580486652c8c829b0795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a4c881d9a2ac38755b4d02bb1dd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f64d799b7ff4f8824003b808324a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695081e48f089d02b153772b4fa448f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52596f109e7320b49cccac58b6da23ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04345e9672e2a78a273b1465303899f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd617c14dd3d0dd026ae10d7be841fdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a94b6ee43d6f810f67643083f41a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc081369b784bbe072116503280e7b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dbc8d6a2ef91c406a0b17cec99edf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a12d88f86f3da9a93f9e52b99154e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ceaaf048ae209815e4a4c3ebfd3e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8a418e1b14be9de6ecf675674b0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76561dfdb2c4b76b47ac9fd22af6dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0dc73592032ac8d8c275744215ce014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4026bc9b9f06a8fccfdae9a944a7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c9779b7f8eb54568f3c96c49e1d6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4336f7bea7bc7f4481842cb08ca36017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590e34d801224f203a970295473a37718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baefba22c01abd689b6e820403227319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed99c18a5772137c8e9c6494cb549120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb3f6ee9bedd945a5e07b0d5e90a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444cca68f2d0e26d94bfd6666e8be1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3506dce5e3f1e6bb9febe5fbba49a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f7180f01227c0abc350017b92cdec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6990fc1e32b18b8b4d3266f15f1fdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498763c89f14527bbe0240e5d73cd53426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a099332af52bb54cd2a45d988fed727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97695a4bc066887f4936f1c75b21957928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aff93c35bca022a4c43b2012c68c4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f33a38cef551bb53311dd69b6622bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98139de7d7d60333dacee4f4f470c8a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da487d2f278f04956f9d17143c0393932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b952cec492141c107463606eeaadd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3892731e09b095becaa8ff5da50be1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf8ad57e80e18d4649c379d61746635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668fc1e2e17437cef6f809f5a1f735536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa619f5e5650ccd199ff0e0047da6bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59feb11654cd885d771164f14a27df838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a6359ecca81a80fbcaaea329a04e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea0ddab7fdae6073ea48699c1a2eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c38fd65694d14d5f94f847818952b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194f81cb9f531626c07d0a6eb6dc9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053ebd7b5f6e407e0094ecded27b45943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e1689b312947dabc6c559ac3579344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93204a499a8c5eff36ef232c468c47df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27489d372e914f64f4cbab9f513622746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6862ed46c33e3cd36437bf0c6d0f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da47966f3f14459c29c53b32d6bd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ca650f353b8e610840202f9e6181449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5206c739759aca258ff4d4ede611d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd0aedcd1e4b8323cd32e17a158c0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888ff46fc247399e2797b04186edbe152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116f3eed30e29a315f4b929da355ecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed5456f7058050dd2bd508b9e969954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5fed1b9d19aa257206a097f6fd36f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50735a46cd4cfa9be84a1144a5f4e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9c77f8a3f144e87ac9ab34e4084657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da041e2d9612a291474aa8f501d94ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541dafb6ef0e0fc3fb55f8e45325d0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464713c2715e1bcac1ae29c59b202b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331fbbca970b46fbb691e90a578c27d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42f24cc2a37a51a08d4e6c060e09562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02973af5c1ff7fcfc2b1a0825d59b06863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218138982f9ea1ffdd9e356e00cb11d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688364a04d63bc463d0a2709317eea2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce4398f54fc921d0797797aaa488da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba42b5ab305eba35eee57c8b6dcb41567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8411f0f5514c4ec8087559f6387e34368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88bcd60590a171a6b3ebbecac5d46b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019289531f2a46b3df0b2e2f854071b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6026ab091b96893df92daf62275871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4f555c68358b3c6f893d05341661172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b94ff7ea23a7b114538598f8830dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072612025d5e9e4225a233b48fe32fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff179e496b8ff26b73531322b96475e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56cb35c2bfea61f61e61a5f16a539976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c566a8d9ad612bb62c4136c1cafd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa58e82cb81f52bc864a38bc12c571578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5b16b5ecbeb2ab215fcf7d0640c3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3920dc85559eb45e34fb0535fe9fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4566a9bfea96d65c89b0a2bb322aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae90cc4ab3b3bbb9406cad8c1c5977782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bebfc47c6f82c86dccb3c8a2bd8b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5616a35cf4ac0068da2b7b06e6839db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55345343c710e9ccf236ab9e9bdb0abb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc20bc5aec66cbc1e586d8b416c4ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d3eb7096a4988cc7b53707695420687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0299de1f3f4cf21e783f55642130388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c148f6bef1550716eb3ed1a4842c54389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876b5bf5ee923077f6a9ec2a0892e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1536d5e65eeaa6d2ab33a37249f4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871f08eee2d2332f4690634c2a77e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d33ce62c6cc26dd9e253ea4fea0fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2f7d760ab0a94e719345c884429294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f8de725a7cb64a7a4dc2f72bdcb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122983a3116e1bc543360877f9bff00f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925eccb11b0ce99e9ef506c2bc07dcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7fb44be8e8b002cc16d281d4681998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cf35ba123d154cda02588730ce04c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4568a25218c12344b301e1bc744e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779d08e86e8865fcc52aea0fac07cee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb95da62a6953d8650beec7c2a755ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524abad4ed752b3d8f680c8afd026a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6408885619287f4e720daf6d1861f93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b617fd598a5434449300eb68493ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a52549ba22002d7bee60bff7ab719106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc00c2ecead614a935b4716b5ebc276107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15744589d27e2e708f3e733dc8ad5bbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205184d3c88700bc402e063ff0728d91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5441df8624c0f6d17358b908b64abc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf73d213e01ec11481cc6a184198d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbec02d408f05a3cb0ed5f433951d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef6b73392b84d79bed045bbaa57588113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b22501247fb61966b0980c77cde90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef492644e78c34c7792345a92c8e94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67964167f3953da4b96b1373976e384116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd004113c847ed33b65eaf5f49b0a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2edcb76f99477dc63e8e7f2a5986118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed72f14b44b35ef7a2e0f3fce1f1022119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5f3a0b9565a14206bde8ff14c96c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a982ab8d289a4082943c0959d446a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc44eb6d83510815f9cd8fb60c90e02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2c254f777d8e933bcdc603f9af0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432fa31de89803e00174d6288edcaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae80cc231aaa7b0e48f4b26befc10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4dc5464dc67dfc4e7a7afb67c1b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc581e6eba198ddd505304cd67985c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaba0c6cd9074e7f2b32d9c7406eaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e9685ee96442a728a3af59ca01b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c35cfe3c45d49359c85f7ee5d7b303130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002259ba6e0cacae62b5a6885ad442a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745d06d7641417f06fe1b8881b45110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c949d10f077dc0c0aaa64ab4c1be0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237712bfa69c597e807e5ba87c66e8c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444ff79173cbe87c3b7702cc22cd15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39800d53e45eba42e3f86feae13080136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850c51ce8312917df3fe4a83fac5c85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a1effa4601bd7cd7efe84a13919c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb030f7bc5e768e5fa6167b424e770d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3145b06c238b029fd1aed6ee8ef52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdaf114a7c53942f8ec75368a4f42a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb055842bd2279085e516d59324773142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e71909c128800c759f8bbae71d26d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac142d4920ce8db98b35c1e59534c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b5817ea4dd4f6ecea9678b07f5cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68b0ef891fdcc2ffa3c326e9b1382146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee628b17bad3fc258b55652582383147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493009dedbb2d7606c6146b54e4b544148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52588fefa25dc219012f076d5fe5649149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79476a74075afe798bed0b685b3eb78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8689c28fc672bc59c5bab4da5990146151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcdd5b639a365c5c0dc42c8548f694152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b3937554a08f204e1005409732f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7925616b21323508745062ef945d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8a5be1cc05b279f0b9caf2f912bf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f5679b74760488aa7ce72aef2420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c232b5e03e20af8e16e68eac409d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5ef7b688aca8a47291fb14d6b9da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce97c54ad0952c3d2ab25431cdaf7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2bda43cca35852f5130ee2240373f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865612c68a300a9f7f0c8bfaee2e412161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70b2fbc45ec6502c22a22a1835dd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecdfb7f75e0604e24ee80b9ad4ad5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6730b28acc78b63eba5027a51f70d5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a9f6d846dd954692d259d9ca3f66c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589e6cb44d726baead123b9eec1962166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8e982f3472dd516ddc7cdb2cbf454167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59501023f0d14f404ca339556fb28baa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6eff0320dbaedef61c132fd9b90fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdbda50205d38f565e5e4c7e4e9a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d751268676dc8e87e4134f264a3714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af95c9b734bc6c57d709f0fb392f8a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4624d4d716e78f2e292554fb7ffcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ecf9b4f5a3972e7aa2136584e1890174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f7f3724395397ec852ec837980b8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b4574b0f82553c3cac878003a088d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c6c058113e910728bfff443b0508d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c652d7b297ebb736b35ee7a61efd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f2dc4907c2420d560ba8912f0293179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b603e178d21929038bfd37f4246baad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0923e8a32ced17f2caa79f65155bf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901554bb86c81b731262df8c163d148a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a62c5d78510d45604ffb04ae5af4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9bbd3abf8a3f5d14063da04a4024e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddf075b3f1a5fe7241ed772445e245185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f05e9a5a086187336d3fb6586b14f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef94d3e33315247660bfcfc9e39c0d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdc23896785efaedb0e2bb4a942890188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0cb0efaeee4e7de96aefff205025189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4295d731c4026e6a0d527d78c2214ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89d0c36c0e1ba5e19d71f1fd120e03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddc21f7e81d75f8bd0900796fd6e50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b3afa2ec251b215eb8e50d223d574193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119702a45d034080e4deed75100e54a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a253c4d18619b179a953b6c99cfa4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcba1a4dcc0071166ba6f3b99e9399196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a075b51c9024e90e5e136458ba96a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ed539924add5673bdf69b10662fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a2ff32dc862fe3037ac0f421231e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df15d02ebf31408d683fce45fbaffd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343f0290f861dff77deca262e7e25d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54166bc7ee79aaa11993af442d62df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6e2bdde8d11ba314a5518fea1934203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d766b2ff38a66acc525ec8048d17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994459f9c3721c7bcde29d83d65d782f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964047d3df3891f0449241d6a1daa4e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffecbe87b2eebe98a2a56f1ebbf8aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa437544fe47d4a704258a021f0b59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaf3fa1dafbdef635e065ee2bc404d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b6116b4f800122469dc04b7452ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e81604406c780d15b9ebccdf139967211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790229fdd6414603921c78035aca2d80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732adc402211f3115a9d535c68cfcac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b67a78fe86f801725fccae2370a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e06ee8837cd2e4a25cfbb2c8ddb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94994e94d1907fa65b63d87df2cac08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf5d9da733a8a16bc09372c9d0893f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef239c730c8fd10eb0f6eb1bfaa47d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c82c901fbd5110234d4315b6e9bf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c2c2d3d42372b7f1b64f6c1162ebf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c22cc071b8a9a2aeba87c441146977221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5474cc4c701180013376aa54a91e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfefce4fc8b8a0aef63163444f4aeff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d68174718715c057e940ee6aa490f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fbcdd4e00b07f002f5da8248e217c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5146fe5d74f2b8df6fd2d967e99b46c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb73ed3e4d7570205d84c8ca5a65ce5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60a17ed9beed14aff2551b3cba26d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf79a0ff9a6fda1d5b8fbb670824d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a1da78fc7c995d7af187897bfa4e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94c419b0db31266ee6a4d840510610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1717e0a90e9b8a5fc7bac23190f64f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39028b66b294ed8a5dcc924348c9eb6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc67333a63169c533ad57e59c34466234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ec0c709ef6ff2b72a271467402133235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191846b8fd03cecc6b4b4ddb72e54f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb8575e8c305c254ff510ab0e1a8d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b55fc56d291b14ff9cfae24d466dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef5978c0453aeba043f201e148f79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf04c494dd818c6bc6cb3c50df1e92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca88304ac6fc61653d160a1e12d3a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e733d33378a2c01b977965fb51c184a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2caacfde3b51220dde1c8c41ea0fb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa07f7957f71d7e633969d4b9e13c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45e9df5ee97c01fb1628bf085646f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bef8be38704f1174ef1900b141fde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d3e497eb54659fd061fd190aafd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3dd2d6e41c766aa227f47fab8e1cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4129946715211108013ea3c3c42fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7471463785b190de82b8149d0b0ebf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b4649bd6a7146bde0e745ccd6881251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a52f839e57c7a75bdd2dc8257d611c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068b6960e33b816b2eb63a1cabbf09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238bc7e5f01b0dca666d0eec3c22c1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001880dd32aa4109517e27c3578ba217255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b790692cf0fc0d10a4290333bd31a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472734c6ab9b19f169497567e8b2eba3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc43874391e11f57c8e903805de04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2311a5e370ef135dc2fbd021646bcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5cf393e2a27fa67358c14558fe94f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff296a2d0abc838f96f92e77c9d883261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c7fd66fe1227e72b12a8a17d24dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522331fc5405a8ceea736cb69cc1fc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129dd32ce8cc45f294db90b68f21e36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62a7695bdc28d739db54ab0636edc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948d630b3945c873f38c89e1410049266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a97df5420f73becfd6be45f195b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f39df43fa2c9b91f8e137f93059f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f165753f9b5e04cbad169d09857083269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9320769abb3d92de336e4e860528322270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6cf7b406c88cb10f2c7bb214da0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064e1c3fae92d7e325edb21bb43604c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd115ebd39d4b4f73b461344075506b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec131aa32ec410c38c9fadd8c2de279274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8125eee954ac2a56cd9475c1490e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fcfa511043a9c17292c593f8aff45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa0ecfde74fe225ed7ac49d769d07e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9d36dcd7009eccae4c43724609a3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd1836b30ecf71187751979dbc734279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9eac15de1ecef99346d4c3e7a6aee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a307d3a2fd8fc26f49fd8827e53fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f71b46b0a455cd0c7e7b7cd37435282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abe88e2983f3efbb6f383eab11a697283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a89bd7051885bd8b80d1a95ee600ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fa9c47a0eeef8a72f3466b705a98a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db14f50640b6d384f241d138bd69ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3a42cf032c59714f269ce61d91b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecdb79196cd5aca6364105d768ce0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d155c74917e1a89c4786c0fb89b386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa816100f2becc91bf80e3a7f76bb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a875e0a2430cc0f3802bead1f04553291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972b75a4d5964d7071567a7e6e31e5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c25514e22d826eb44dabd12e0ed9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c25bcf6a3579fbfad94db068d8134294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ce0b5f1747a1657a9f133a9c32e0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7bf08900869ad4c48d85744fc715a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202ae885b47044dad8111cbf0a9c6eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2b40b211b92ce3ba89bb3f650a0ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6a76a9db25d85241e93f8773b492299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f03c8f5b5f1b3d64f7ec94960057300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ffa5c47cf8ba3bbacd126d80355df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b7fc1aa271f3d74324d13aed43d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b718739dcdc438ffd62998006f26af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd28ca284c282fb3beed2ef7adc47f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b30d66ae87be2220f02b4c073fe09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21977e6206c32a5c3d428eb389ea5770306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2185730fd366d22ce7fb516430697307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d062b0f2b8163f6ea465c751fc33a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59e75b00fd618546e483dd69eab5d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91df31e3f3e6eb0887e138acefec02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37616a56d4e99ac16816aaae607816b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cdfd2e0f3d9e3b46a0e5118ed89d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18c58aee18b43cf2e699a932148b9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4ac0e8ef84f8f831ac2d5123c2fec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdc413b53ee35798712b13a88723a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d90e77ae9129c5f13fbd7e226118316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349635912d6608933ba296c05f33dbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe23ec934d5824d15891854fa5786e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fecdf9eb183911849e203e35ec839b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793bd0e9a9faf1015e07262111570fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab5caaa760da569de853de6e6a296321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab4cab01151293e7dd4599b466e77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9985f2740ded6bdf0f41cca44274a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f424ef7b6009961748170395e76b96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530d70d4bad39f851a44c09ab31e7c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb36f652c0eafcac284af4cdb076a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497990efbeda54aa4e504903e7b0ef9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833183b4b9870874fc5501007593fdc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7be83c36366a159c65a2297c2b632329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc893b3b8c2f2a305fb8cb5f52f9c2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320afd46c30680b0d5af513aeee1576331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070a6cae04abdafa1d12ced22b8f194332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19269fcd4c797326f49d1af138ebaba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ddb4f82e9a20e93bfa8ef7d6d738b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a17bcca3c5ad919b8dedb3416d34a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944058f75befde5a779ed33806c9265336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb087204e9ab8eef999b789cce4f7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e03b0cf23a7818e6f8468d1bf806a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fcb1ecfb0e6be4d7d4eb29f6bb50b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59331c4efd08c8295cb5e8ecdcc96a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43562e5880081bb4366719a4e2a5ec5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b7554cf17bfd4a5d5ed77ab6dc359342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da170e40ddea90a60f1e1ffcf8a66069343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae42460a11f773d78d39473ea7c13d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f62b89dca5789ace64840bab7366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0ecca177d3399d94174a00bde0ed4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b478b22e32578359cc4f19c1ccb138347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a3d2fe911e79396dda386f4b63ef2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c982e6a847517609c16c0bf292821349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc47137b6a207a86966075de58af33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039c456440c63fd950d200110031310351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484008378e804edac1fe5751b45124d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d328d5cc02db9e4addc195dfdcdefc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049559ed860543b449ff3f82b90206f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6676c565e0df06e5cc01a7d2aa94caf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb277db0c10fb5f60f66b4566d5a646356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08b123b40524980fb38ef8f6ef43f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c7512b2514ed5589c8916fcfdd40c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c027de54a644c820a638cec856387c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c6ad003821fdef44decce33ff9f31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7159ebec2fff315661335d45b1bd45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5556f9d9d73cde47e1521df5b2304b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011a0e4cc352ce737758e0eb41f001e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20491ef6c844c3f406b34f2b58c8f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b201c45072bbc4447e852a09499a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c930b05b33756e2fe1242163121f6d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1291864dd13a5ccd577c313df6b4ad6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59102f7ce84dd672795c51e9a80c32cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfd250fcb9521e1bd3cfa13c2ef6f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383054773d77f57b06b243c033c6c2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b0108c8f0d941f63fda15085f3044371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc0e0db898f4de01bfe7a234802075372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9242f11790e8df651e1b78e5b207dde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e524edcd5db6a10a9af0c4cdfc597374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bde1737fca08b989d3467d4cd13f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8b799bf097508bd3ceeff7d3f327376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9af5708765398e56aa094fcddbe511377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48d3905adcc60931d4e4bb05fa751f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095888fc3d61e3ea56e6109508fae2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76d7a62798cc88ecf731211eb0793380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b95acaece9e654b6a30522de9e0e52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816665d4d6b304b529f3583cdd820690382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acaaf4145cfa56ccecb674f7217550383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71f56b609727ec249dbc6fb77775e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85d9305ade842b369ae6e5e21933de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccfeb176d788fd86f067679ecf6d8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb6ef31dd4484c16c3a6c0af11a51a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc0afe5d618e06ab796f9dffbac42c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac1973edf07b98f27a95dd7c846e24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d086993bb0062afdacd45d923d2b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085315f0c87ef1a7b4fefee150370e19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d02a7b9efd38cf1d6ca3877814ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e27f0740286f1223b40de831da591393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac0079cc0f14d2ed75395e73cbd4b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26455dfd93923d4ef92284b13736443395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1ee77a6ed32d49ed58775054b3aa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c7de1c8725d0a846808cd994a011397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc68b4ead4ed5d8e4d8108f205ce13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59f0e77791c9a50acb2e2e838f414399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8feba1f4ca3b5cd1c10ce48aa0dfa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e9bb178ec2cd847ebc8b69d74e11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd5402e94bda64648f2db7f39a65c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343beabcf1356aec4917daf3b5fa535403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eb5bb7a0b49edfbdc4b998c2da209404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba7468daf33ec70ad4ba3b6cdea502405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be135cc62ac38c5281da5cfda4b7a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556110daec7ec9a48c752f97f11153a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531837ad4c87dab42e5224b7e146e62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf8510abe5e46c778df897ad32930409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17c46e20330d3d82b30f21332f5ed1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610cba7bdd5a855a572e95e2d72ac8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be503504bcc81b54bfb3c1a403e0592412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7377adc79232be07c593862a8eecce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7ca1f604f041136926675bae4c21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fbc5f726031b8b457240a6c0e1a1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be9a2e63047cc5b90debfa7391bf09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eaef138b317ef2874ccbca944ff63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7e4e641040aecd08e7228d4165ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d77d54d36163e220a40b417a16caa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa929249cd18e086824527e0611926420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb154c3eca814bbe45f1cb2d623c4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dba018457849f40ed2590ffb54f7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b98835b6d1f169f0d81e950623391423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e522e61d4142771e239b969d02a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0de0da486877c4d5a03dafd5346c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305b1e2d5925ac1fd84028cd2c1e47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30973e352ff3c8e0b31051743f0638a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba311489645352cdb0f4ea99036f489428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9192cc89455c58a0a153dcc27772e8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03e091c5cdf7527e6a7002ebb0326d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34748925221d528cdd61f3ea50595431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62957cf7dc96714f972b7434b6afb89b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc310bc453aef495ad7c848ec9ee9dac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481f13c47b01520093bd89ed11a1a0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e891528c6be04a1bd7a16b0d4ed2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582b0cba13987e4e8fe69a2b8c9df3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2de0e911274453d32dc6dd8ccd3f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39fe179dddc81a363f902b304241c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdafece12d682a3b54b7f03d392b809439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ed673c9c971812e96f3afa9a11b27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae253c30e1a43ac2100b789fab4721441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7874e19b74abc552fa78800599d14a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e16d61c9072fda7c09aa9a42beba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e13351ef92a47c3f4464ddf667ff37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fab1b359eefab44c621207198449d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe90601790b0c0a52dcfdf0edf5d715446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e98e15f72ec339653ec49632e07a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe45c011f45c96b923a91e6e093757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58611e5cc483a990c27d9797cc47bb18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f732f1d9b7b41d7646cff8335066450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6f4f25cead07a895e8b483a296945451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e94346f79fa9eeb0ed6069b1a52034452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40436b504f63a291c962140ea5bbdfab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171408b40e20d18e8a8d6b57ca6fbb61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc15bddaf272b031a52ecf8df3505455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bccaedbe154b5e1cb5d57b636c7e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b4098191709a4a53264ec9b996e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df22e789629e90a273780c211cf1c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df529d3549438a46338f2f183deea9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f45a8a90b5eea5768ae5533371b40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5859683750258e62b8f5854d456b126461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f89d86517f17210fb070d2b3d319b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b18705d7d72a3db04c030ba8dfe3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ae182f21e4beed34ab9fe69bbfa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5165622de50f7e351d06c2efbb2fca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2a4caee2420c5e3d9638d3c87a822466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1125055f1f44f47f874f5c5adffd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235634e06156f160956a653e2dfcabd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80a065668173812ec47f994aaca403469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4951f664b0692bf8e6950df914d600470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855afabbf61de488ee247b94abda6394471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfae946473db931b5143f2663c8694472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706fa18aceaede2496b6cfc01c060bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fa146bd2ee371c3ee01860407912c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34b3a4fb98fe214ead8efc79495b38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad30c7e619f19f72c0e14901b72670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cd494033a1ee7cc53f034107923f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e908416383de8f3b62ffa3fe1d25d41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04519835ce01b69742f1a699ae0eac02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ec340d6dfda4d2ce52c287b0cb31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41afb67e60a04917379860ccabf17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dbd837ad105cbada2fb190e78655d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188347f0ac09d587159a15409e77379483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c63971c7ab6f1d352464822084eabb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee8c9a71973cf2c701c4cbeed4aba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c38c0f2cef00350d6382e716b2365486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4e6b526f450962357f3af75fdf7fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985a5533af04b2983d2fdafd8174d1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e2bee69a1763e595977ab3c2df669489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fa41ea0d99371954d2728d0b12aed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be89ff885f344044e9649d8fdd90eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d41080156359c5d433e5d332a2137492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbf565ba525b3bec2db6905dc43148493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a60ef588d75702a4740f48c564e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e0bfcb9a101727d613809d000e70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc4f5c454862b46c09e38ed4095ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df19f55920553638bf4eb33f2868e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80a12ca62a76057d4f247d0c85df61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a574324c80e8d0d5782bf910714c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04830238e31d19be445fbe597f73551a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a15ab91d95def381bce88d9245e5ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4291704d12439dea5d96a0c6ab04e57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dad401330e3ae92c85476a4e0c686503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae99c08f067383e0f4b566f959986504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6427de42d76037bf57f36e6bee4252505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbaabaed54d4e6ec3ca7f1f3038052506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c7a1217df9bbbd68ced33e930224507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d153d6fd3663df117679792f02ebc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f2993a17a6f306c436a68144c74b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924692704b373308332908aecfde88b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc589d389d720bd89ba06132b15a81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5752554f4b5be5c36871d2832a9fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd52fed31f2a2f3ba8b9d4ec4a917a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a21fd393f3cb40c913d1ee69cf74b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051069db0647b8523ee17159b387d875515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9fac8c5a5e8001c044fd51d7eea0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ce895e7e86364d990727c52c686da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae29e44d54d4470d9b0528ea1c94dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033b07488d9bc602dd5c79b2094e1bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd0fe50cb114f32daeea4319e1780520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea64e810055e1d42658332ad88447db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20bc94ea416bf4a7c59d168e9241a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6593ab356cc6194033f401f1de140523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa80859dc6c618d933b4833588e1a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44579f4b5594da7298c3867051fbc74e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af8855cbbf90132b2a4999cbaa235526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ac036fc31737b7a9e2646fec7d8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f40d60c862c1542b1e534d856ca33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52f75a4a2c650c08bc73d7b8c8c3d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aca16e3f64c351e687f08e76a0fd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c319a890530872c66e776eab6a11fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3ba3349edb17f473f958ef5123f43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7669acf9dbc560c7ceacd52ac15eb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac1b50cd581553f0e68ea6843c9c6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae589ce9a1476cebced1a3a0a1e4b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ab5f6ea9e3ddbc4ae4316d598708c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a3234c82f688d9dad3a10514f749c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084cef0ba3fec59823b4e4b2fec37b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187ae5e6778d78fc90a60417700324539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952bd859bf038b0f1c7457af2585249540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a03345368889a1e0a4650b9c50abb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79583aa6e13af1f68f5bb96fe31094542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939c550cdc33cdb52759780fdffbe5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137889ae9850080344ec9a3874afb73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd74e25c8eebd68759a0ddf3b334b58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e723c677012fc9914bdccd10b0327e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f253faca0f9fd1bb7eab90806335203547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e43c5398b03ab9773f3788ff4981e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5281aa273b69e402182873051b35c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f98e933a81b4577447dbb394c0a676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f05850149c69a290f0a4845f9e1f5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb0ab8888cd6815e6a2d30dfa58fb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54396f8ef5600f8674a3129f8659a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f317fe1bd0413f323d92aa1739db4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f0c464547f0e36af2ce411c8dcd9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09af55a352b0c95f4d46fde9e18007556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86dbff2f4e5f8e9ff73a7cf9eb64e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc2adc5b14906206cf6fe30642154558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57837ae9cb60b37d9a52e3d41f8ca703559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646879e50049b6b55ab80d31c9096634560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db35e59d9fbe1a604557439f65e0cdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92c6183c05b7d9748aad1b8a6146ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f4a8b232635d1c124135c11752817563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c03c5615c930594c90ae1380f53ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e28019d655d05d6486dba12e468d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a5b80f179bf93b4171e9c1d6e651f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b4f2453d63ec7c5aeff52cb176ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a622597921d0c05879ebfc8bfefd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfff1d3c0c5d9b6f6ecd876a59a8101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09945b3ab6ea9fb8a27f53d39d51a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacd215bf37930522c64e6e6d714007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc3796743028e9feb5d0890f97061a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f9376d31366114c2603365487812a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802462b61600ff8806ba386c9b8f181574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1754fbc5f82a5ea4e10dc567bcecf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634ab56be9d4818631c6675621368ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978fb43d0ab7b5ff991fc53746534be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b0af064b4d5a89fbb55dac4fc5fa7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088b07387c8a8f2bd5469b95de0ad43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f275c4a969b5d7303acff957dfdddf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82f624131e1bbdb5d23917a5a65ce7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042bd2cdaa944be371d987bce351a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784e1e88c62f60b95339d9a38c2a9ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb8f54273d7d84488cdc2a036a9bfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b13479a5e1b099219a37ae68ee3c7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09328b8c63b99eddc2604f5cc0c9f58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f7817afa43fb9ac450d17efb7b10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb4d947bf295f0faa042962cfd033588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb069d02a28ea17298f1ee98e22dadf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fa3334faacbad0d8e74c996ebebfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895dc5278cb316b55abf73386a58543591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e343fd10cfb6b326abcf0fb18bf5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9738d01abb6e846f14dfb3a90dc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dbf81051e6393b711b7aad9b7f526594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f4a08274877d5d7a80c2ac344facc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0bcab85462437db8d7f7b1565fec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08adebbe63b00ce04316277b92f715597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec87fbf430a109dd46f66e3d354b489598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ce622c848c52465214af142b7ff1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46416cab5cbfb0189f6ef77dd736d8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbf30a6339e68df6aeca61927db42b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c8b213410d94afee52b14ab1ec22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1230b845be0bbdc9537602955e57158603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e941fe605f9115706e4016235f92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d104cffe7c3431bfdab03abaae78873605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863514fd12c16508c4aa95c23b572b96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458107dc50634d59e0d5a9d7c293ef12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf879cd67a4eaa2516bb6c5c1df48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03077d830b3b812ae101b92337f58597609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ee5923a5d1ce89540553c76c6db9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e97ebc726e47ec29556512477f69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6b4fbdf8aa4beb848701b84fb841612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1447b541ab2c1d2601ac5fcdbbdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93df30c9457a11d7df71d52bc4972d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5e5874b0c9e4fcfdd0cda45205ed8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721d16f2f9ca1c1361496cb2721eff7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93ae53970afc1257973b97907fc6a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c16dff9da31ddfefdbf7dafa0afc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4267d1acffb9053cb40bc1a75c0ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37299b1548753e500ce273fb4f575221620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394b8185ff5e19a1d89c071b4b6a080621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123395054f13eaa2040952c7a174b1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c829ff1bbb74f39f45364d1ded9c6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e877fc7b7dc12c0ddaf00e7948d55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86a96ef33ea66b491f485b7ecc9a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021364db06bfa44d0c28309f4d211b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a2f555df61c918ef272c2cdc9bea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540cdf5cb6de0f58e45c77337de7687628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f279067c6e3b4879573431207aacf2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19733e3535c93ee14839d9cd1effd8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9fde5d2e0cde5d3a423e71aaae30d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d075fe832e63d12fe9ce7a998cea7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749d813015e1e882ba55740432683c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9272e1ac6f606dfd0c4100e10790aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7f066b58080bfe438fe4071057e17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ec88573d5a3011fa78abfc8edd26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a574a8c76a51e4b9ed58f3fa394f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e32b99d3d7e8eaa0189489e63cad1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6898b2fbbfb89e4f8a21cc639ba76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665f8b005f4bdc00658a7c08e2e55da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a99af724c890bb814d1c22933636a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844fc4579a234b20212652b09a23d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2328f986f3394a9efebb15e8c6fa9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2d12599f45731a327f0c100abc07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7008c96fba6cf7a460b18ba8ecdbf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26957c6a41945b591947867e250d4cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb70c1ca0902f0bd44c122d86652d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548df15ebe74f5df5c065ab3a64958648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6383979c6b51db5a575f070f5eae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db567fabfae3e1d1f9348c513dc8430c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961191a908e3b377987f06a0c27124d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a15a9d820a206aeb472bf45d62b2ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c222d272abbecff6e61f198d385d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63049347782e65dbe6ecfe51135cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7cfe0f9ff27a09313ff2b8e9d9c55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090f08f33a780507e2dd78a9fdfd301656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857494a8365373637cb034e221878a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c08b344ebafd142235c6b72febcb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f3b3fafdb313502e9b10d663e5eec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa47bf11f08da311570f52c9c7c6015660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768dc9156dfd755e10c9f70906323ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13349d1ed8dfc84aa865de8e86145b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a20665f1388b88451dcb13f351bd8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfc4339372650575a261d080153a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667656bf614ce36caffd3783f6ec74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191072810914840fd9a42c67f67f388666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a7b6b2a12085e553dfef5b4e3d88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f6dbe38760e9e3d3469a8d3e6147668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4970ce23562fe71aa9fe79fb6b42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724195980e49f7d69cbcd41a91e27f56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160601467e0b1bfc64d08ff49449475e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c222a73798dc5152d0745d8875ccc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7e1c066acf288d586e97e42cfa43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e87fcfd8dfc3f4906fef17ef76e83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e26207f456f819627cb448faf07d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0b9a622315f71c702c3106e7d929676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d653d89bc91e7810de198ed6d52a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfcde13d5e6365e8d79f72100d2c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e1675d5f9774ea51ac51e7bbd1d4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929fb5b498fc3c8fbbc676b25caafb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405eef020ccddb5e5ad555b7b464f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea79bc750e935f87461b17a6d7f6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8c77e355845e226121e908eb5325683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ce1461c99c1ced9804713d06ccb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ac3209293ee7b708c87f6e75b6a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9598f7b09dd04dab9bdaaf49e42e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d5aae3062111bb9ba466268490ec5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd17888ddfe1be67eb93e1ec2f39c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76227b39d20042f524e27be5b0c177689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515afd5bf419f71a0cacc046c14184c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38869ba4a573873c529b58c46125c4f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74cc10488e138a61339956b2532393692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac114923e802510a019151e17474cd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d596043291854c6e8a3839f50ef09ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb624445c2068e0e0ad6f6690712b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba7c09f6e08f85b730ed47396e894e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e0f292f933db35178c4cac55547a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193286cf36c110440a19b2428edef3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d39108916eddcca5e9395d336f31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06228ebddab64dd41a0a96cba3d3c63e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca0ac9c67f16aac7476d3147a766a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a1c4acadb82e2f2fd36b28d38e1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e377a567d48f26289b47412bafbd38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8accf7d0f71a8aa708e58d4257ec1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce899651d8dc804184fa573638b15337705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a5b1e2da15aaceb81d406089c744706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7856470f5e0fca6701a499c1b6cf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2789e3f4c57bbd5a5c7f54146c8cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa50f76e8899b1bec60f4fd92f76398709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db7c45fb62e3383e81e5744eeec7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b291fdee76c0bd663dd458644f886711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045879d441fb711f4f463901a72e477712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246e9293505e4e9cdc7c8f6a81f056f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71491511d4d6c9ba2da905ab72790a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6aad6a3ffa6d497aa2874ca26d313715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4a54f9b9bffb0bf7376967e57f37d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151bb3d88bb35c33a8fe4381652cc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17790df9f2c4c847c4143c0c36b909c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503861248b7a871f4c73d0f90b45780719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218369865e07a6a4066ff5100b16d2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ef9db426f9ca3386a91b5fb37678721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1067ffe3d67d95540627748e6972d69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb090bf78cc201ea10dbb80e072cf85c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00af37e5cf0f4559c2a88d42336475724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34882907706a021133eb5adda966f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52041d227ccf2b482edf6a429549dba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae7c9893a46d1f9a4dc7a95dbb120727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8315bbeaaa0fe103bf1da31b6d276a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec97eca6625b2cb3ea111e86b02d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569001db473c6166c3cdc9ce0c7cf98a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845e64d6e71d727c51e394dd2b021ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11323920398d69651689c488e1495c4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a266e2a9a38c5862fe358ca801a4354733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94132f50d61e9a9486e24f1c098cdda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a93d6ef33c09e1addd12a2db1f3e21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5f6e477b4a6e1fcd1241a6bc9fcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2a8f5cade6506b2fdfe2b1040fde6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d4ffac90fb805b9062bafa09e85c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623da5aae91c8c09c71ac188340b1da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04fa72f9098392ee861ffc171bc025740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab333f41e9cc073563bcc94399382b52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2810a9277e68e8878d5e116a9d6c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c087e59c91b1d3065b07b29518e7c743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>