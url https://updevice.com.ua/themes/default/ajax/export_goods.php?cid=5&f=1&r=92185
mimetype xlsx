--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2afcbb92b36422905db821b67765471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d9da2aff153f72e4f32056e327ed32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee50e1f09d4db0df41d3912fe1d6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f5ed07e21bf61501998ffbc7879b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb643d6a36cedf0ce06a83bf8e87d2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3b4ad23ec5699416f93862cce4116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a6d9bfe5137bc640c9e6d9d2df747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d78ae2778dbaec40540ad796aa2888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732872ef662dd02a59998cb25c537989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df57ce48a2785276159b9350dbb2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac7668c2ec0f366a8069c73bb59da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047b04e1a7bcc1746cc2da78cfbabd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947043849e46e9e986f161c1526a0f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899966073f1667b086d6b263401d8dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718fef67df84dbebb657da170d1a70a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4789275321b059d458a215446a4c4b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20ba1183265061fc1f2c8eb7eb94c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbca381b195e8bc34666f151ca717518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675bee4ae43909d73c7148608ff804c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c7574a200fd719dcef733f6368a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd731199009182296530e503d1775521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28555e7da4df6918b59789a7b74ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb49fdc2f25912c7594620ad94896423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b391573453c6ed8424b7cd8971de7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d06d6d412e05779f4b8cdc4a922925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae5817d2bce1a53734e2b59b05dcaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e638b96d4dbb320af690091c3eba827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c9ac66319f596400353c790d08da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8992fbc432372dd3ef6edd141d75ba029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c750f6cfaf21a1dc4c3b3c3634a05530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac490d099ada82f2a8053761c1922f1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c89b5293b243784d5be69b8661ba832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16101594867171dedd905a8528ca38433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dee152c98ddd887f1df724ae8be84934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11396eb32a9f2fb66f65e059fafdfd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362ce5315d5c2247b1e5d45a9a7f20336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6ecdf09a6891ee820b9e4eac562e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018031ee68d49754e8d8c735d3766b3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac7f8dc8f16c601fc750548ff30a5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38646a7e134ba0c5a2f65497f86987340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50613340027fd6217a333b9e4a0cd4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead085ca7960713db2ae59f62e39ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54bd29c8ee9a55c88c73538d47799943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0d4c76ae140df85adcb8784d2665444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295281460715916f44e58ce92f5008a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5d190a8d79ee0e0d630f9a798c2ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfdc4ae26ae197a2b808e005b9be2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d8d0f17a4db7946786d36fdba10f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b515a84b7c5ac17801f98906b0639a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce15033b68905df80613b7a9a7a7ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600d4e8c57a63b81059a093eb8497051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b148d82f8411af199d46df2bb877852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c3683f0dd31797371af0abc0a141e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e186c28d899e0ba48b28b0c8042554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747bbc7b2e1e54df8b7b254e0ac781255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3435f9d3262b8268ec1568060e2b8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d1149444bb6fea8531e6681296d1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d742f371798effd17c347a9064273658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b4a58a7224fa9a30eadea76095e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024afdf3278649185a973542119f1c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254359b0480c4fba4f83d513be599e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a562b8328a69ed591d367b501f3eb7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc181ddef8fa676527c209c7b0a6e9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f295283a434e419f09e5127918fe9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae98708cbafaed8929610b71f671d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468b85f284046755a8ae1b343e136c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab4aefa7fe064c91464619a43714a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312713be6de49ebeea9fa1488ffc3fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c697cae6330a97ddb194e51f050ef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc778db5d7c240b4b07bf1cfef0fb3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0114bfc9c186fa8208d95de3ad7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14865de6d8a4b8bc379d5d3a455f7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078935e91e20e9e9718ec1ed20f75f6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4741807b774ef9bc5a6941de514f2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac74b7b25e60adefba5e5a9464e63975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884e92a75170c3633a4c84110ec87276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9d70f9fbbca4fabd1277797af27577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd0101af83ade9921c4b7178d7d8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e31e8b8e8ac1900255330484559779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226d5ccce9d5a8b47532f1e03e02f6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306162eea0b100cb616e173238a582981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d559a6ef5ebf9f1f674c3f51516b6af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc38978fcfa8d3ce6d1ec5e62df0e3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1426dd6b257910a7a438988e6e8b98f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7b6f9e42dd5e11f2720c59efd52af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2b3aff3bd4cfca55137b2cb4c01286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4274cd3b07746c22c41b905ec43c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c1493922f4bfee3ed96c56df32b5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefbc891c9bd4e6ea0e073ef76cfd7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe941aa216ebb77be09516f5508b7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c653d6f08e1deaaabd1627994e615791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149ee451ca964797010543a98b9b7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d292307394f11248dd88fe33d89e7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee975763c9c3307c5263db90d9f30b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecd6d7a65e29f2649a41e93a2b5cbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb6f73cbf39f5e8e25d430994eba396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459069cf2f4a7ec2ad5b63137e7dc4e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32809a76d5f879013aef151c2f5931298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd4160acbfc3d1d5b1a0cb61b92ff999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395f67d444b6256e7e21383518ca64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25fe5de3b1d107b36a57ec2f17b68e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a737777f5bba2235fc49991a0955d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a33542e9e1372b17248df6d7a4c46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc22d9b72a6081ed28784c0f062b1ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4099343cb59cc15874a39a03763576105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca05b0e17c66594f12534e07f8f84d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028c355f85cb8ce62270b3779ce043107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b589e85a026aff00208555f80a9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc51c71b2ea51c6969e98403790dd15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9171753bbdddfa6a8edebe8949eea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f96a2d4fb18a6882fa11e9e48303111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb488ea77671181db5f7864c29f81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0fedced93e231353e0dcb388188de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab1c392d446f4a25d4e6d9664f8b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf1f4927fd6ecedc886c8ef4e1c6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce728d244788341bc81805f0fe21cfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170450920aec9b239d5c3f9c9d8051d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c39239126672226737ddd24abd2c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63faaf4699f8790dc88838993a5d0cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681102a24e11940e4c4ef0424ff7e75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db562a0be3ebfb37688936e9f64450e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b50c90bf8ea54351323ce67ec3531f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0ecb5d8823f4da4f2e5588df7ba7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247e92e6ce08eac3027c4d006875d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a0b1e038103956618915bd36900a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf363b0427a42a6145557c6729495f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f79ab4f39608a3e01524d99868b8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062235262446d0ed7727271acff5d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb4238e1c1920cf063a5e11b7ac28b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14628a193e2ad05451c36375d1365667130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55e110ea8eefbee0211095d3d05f7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce84cd717d346d272e01d389e3159ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892d1c22be96590d68b5aeefde705e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9fa671ba31a85d16cddddccc4cbdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e9351a038fa05d36e937d42464c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf322410b96f8d413abdcacc0b211136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3619e97a1d3b3eefd8afde5325750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d674d39fafe6374e1e8e6148e2e2e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716d1b3b3ffe7b1b7cf6e7730c07b44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea61425b191140276284d484781219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23856cac71a944f0c19c668b43100e57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741d05f7ba751b1562aeb016647bd20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861978f92323a680e85c600059e7d023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ba71c46696fd85b70bf091f7088e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be6ebe96445d111717b69634da4eaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20136fb068a19746415fa276d787413a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825843cd1ebe9156e750e0a4dd90d7a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd83ae2cc2ba5e2ae3dde06b7c8c0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0320d60e4dfd553584ceea639d4b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206e4f637579c1ed73a3109c4a14c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c9d73b36f8bc7bc30b287094a812151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ec7e745f1861c74cf070132aaafa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14828431cbdedeb066594a4b36c1fa31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33beb91ad4b792d0ee39320e932c544154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc852f290bbeade0795c10d9771387155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d690772760cbf418c5ca31a066067156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eaa680fbce66c57e3f5e69ea0c8a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b83ae4fddda23d6932211faedac619158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219281f99571f0da525e171593e0fa8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfff769e82827b42efdf759ccdb26f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8e6b9d58ad8c346f0b5d0f8927671161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c0c26b738705b5aaa2717e004c07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27355689a75957d288cd95f98ca87b1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497d533eb4e59c8f8d3ef7a24ed0097164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180aee0998f0d5ab93cfe46f29702e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7e5719ef233ddd6cd20677b65fa5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfeda712b89723ea9a22a7d544d5c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2845bb0c0bf3be9b8fa699b876e20e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209733a1a47722462f2a7f209d184f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4467a7366bc59e988b350acc9e8b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f4f8a3bfc89c1bdcee4598310188b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab55839e2e58bdc451e2f5eafbb011172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa268174c665d2bc941430deea66404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006ea2e9dc437d840f869ce8ed84ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139c230a5dd96b8a7006d6c69d7adf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8251c9549b898a6470ae5cd3605c26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8c5fa18dd4675dfc8f0e8056a1bb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d086e3afae6c2253e7a86ed530e0537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9e55d7483b4366bcccfa2c9336dd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973424ed3ae31a55fb718c3fe6911de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664f3679f00f44878adc8a814809f9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad52e1ab50a37f321a34ad5a4d16b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a535623316a845fdb2ea22e8ecbffb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327d531e7575d770cb58252a8bb6630184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dc292d30f6823a0187aefa17c6da3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceeacb118d82cda79f6fc767290d6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c0d0e518ed6a4825f47010ccb3da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ec8f7368e4c298dab2112426afd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2adc0c3c3fafd5fae84df319cdb57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf42cb6a94d7bec94ce648ae16d349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6482132a891ab069da94558db602e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398dd176ccf538baa076ce9c88ae4ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a16823029ec3fb448998fa7a80ee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485250fde18fc7988befc3f49953a496194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbab41b03514187512120ddf37bc7ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe701936bfe7604482895440490dda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceec4f074deaee41c01fb15edd87f3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20ff1d459d3bc6b03e1170c0e76046198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ae52d42a8c7dd25583e706ee1fd62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9728d60a950f34a579ce024003af14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00701ee4e113a65c7a8cdeed827265ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec9bb6aea0022c6022841178bedfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5147110f8c0bbe588274aa5de8d74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f128d9f9e1eef23735f5c13517a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a962f9dc592110dd68637e1d7c94d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67623ee09c9c2b263232cce5f57c8060206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9a2aecfaff3dfef2f6154f1beee12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89962af47be009b45100a02a0f4ecff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac81b3535399fa7a50bc407085566a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956297f7cd792723b4a910653c2fef7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54fa7fce66f79e5e5365bc055ad30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b70ca68337c58d0070b22b14bc6a9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a209f730b76bab75b9f14b87e82f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0155d8d914f3042f28db1baecd98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81ad79fb407404f3bb5b3e66af6df4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41319a0b53373533d3dc8f28392189216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65108479feb80d1fca2ee1410d5107217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a1c28677035cdd70b1c6500ec20d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcc732b8b854cd0f2659bea0fb91ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39698cef950cc6da4e4178100878ce36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f5c043beba943544186534870fa70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49747a07297b14f517b8361828f35701222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026622125847099cbf7c55c8dc9b1b7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3c42973abe1faf75174e3c5dbcdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9201fc81e2a9dc29caf508810070b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee3af17b74410375699443351c99d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c0a029b1a060aaec08440b1d2f521227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d4d07c8db2c4a198c1df67859f96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b8b3f2a8e1e86681157c12a676671229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55684aef081076e5d1dc335818b6ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486608b3892fbd4267b2581c3edacf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95535e2b37b899017630702cc800d88e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ecb0b397fa413beebbc41a88fedb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235f0c7a7761303cc3be7b4a4bf9e6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa67744ddbd1d9c68af98415933b7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778e9ec17197ad1aafa4e3caf9e04e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8f78486fa827a32b9172eef0745b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca121baf2b254789dd76eb7cd26a92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7aa12b38f1ee1c8cee3f8b5f5c82e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e655f16fdc5a58908595c5252f2318a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd732c01b46d16a26d10dfd6b6eabf25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d051c1d703e8023a531db81566a88fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b7a1b2ac85f8f0bb873250fdc5a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a39da239726d32686161bbc30960f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dce376753cdd79c952a5463ffc39e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd635c4a08385b4f73db5a3f935003c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbeee873fed093f9f2e0718f89fe4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc6cce323dfdbd67bb59d415353212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e8ff784bd5f2149df4a6d37b4769249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf4c7ef40f54a241341c150b0f2dd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5d3ee364c79a65021cc4e7d7b059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33843e30035e9baf8612a8d3bb22fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adfe522148806cacbd7de39f8c02c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1bfa3e1d0c37b0b5aa516bc3295d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c96720c2c7e38f95195c8a66e7ae33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2717867c26211b2b3326ab628ede78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3edfe94296c2ee41c03ef37b9a51b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e84e511a22c25e0d56271c5fcda4cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73221a0ed27169617d95eb69f9a10cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04cba140438d939cc0c7d13d103cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9c554db78e244123c22f004935be9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a81f2823ae58f129fe44fbac05dcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082dfcf7c5b6f101675a5d7c67da1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ab29f842f342a6b6d934c095bc554264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b903140547eb151c98963d37372281265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca179c54c6380e60f7e74f0d952c31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb41247c468ce3df05609687a784d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fc3da87f8bce47104278ddb5af838268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2161458f14607007de6fb4f424999db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed4e07a07306e48abfa50e28a7443270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b2f52c8242f3d013446551f60aa5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88b1cf2c76f4c404130958da97cdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae470fadb05184bc3b8cfbd556d846f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3545ae9b8d7c800ae8cf0076c577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00ce7e92395ad66038b7a214154b8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a389bb07b4c1d9a8f23e0a4620d133276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48505ac716a2fb5f927b7fd1cd11f050277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7706ca48252767a3b19418dd4d4e18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d08e872b4822166119a41a0b7d90e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4258be4ab1055f0b3fc0e4c018d8f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf72d532a04c15c9123d98d5f4dcee9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c2ff3eca64e369e03bb8573630de5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb72350f9e62845effc2cb16224ee4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e66823f19818e7aad44584602cbe2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912867ede64ee57249f6b011c0677b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb72d52fac6819e668fe5ae9d11312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664560237ca9e503f31d3c0f05d35c05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800bd051f353efc638eae4c682c2161288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87c130ff5eeb16f9d75f07dc0ec05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870a18f6111f2aba24b294f5bbbf918290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93edf5dd5516406491d09dd1c8e7c6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3a675ccef8fd53d16a78d0af0d875292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b3467a74b30146809ee50ca6763b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6b6689ae6fc4e1940c9db3594aab8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87959bce289f1b9f528ae82ce096fc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f394d29500234ee8b362c47867732296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a04b8b3b51c8d9974592195d0135297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2f93fda4d99c77ef0c6d74531b16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c02cf0d89e87eba3b1e63d971fde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e35e1dbdbaf89e46b89c536aa09d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0309c930059acdc33f7c2354ea66a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df62871df35d6fa4cefd4fe0ca5450d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793033977c2cb11141b013a293db3f71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420219adddb367de2820131746a80b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840b2614b44f15cbda60c2afa7576a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86c17a186889911ffb725da00308b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210425116dc74a21d7f6974d168c130307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfb690878c24655e0bdee34edef2c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc9e109b0659f8945f4c0e420bf53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b98c47aced594fc5e2b2689d80dec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75a588ac396d10a61207887eac7f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737811c298014b08f6ce850292b542d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502afd447f3a4fe315112141484c7e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6fc3f40ff1c271cbf8ef16002045c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e261424301add425fa54690230c994315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043105bed888b69c3af92f48f0834578316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53362d1c906cc9b3784316fdf9a828b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72a0ce45d81d57088bec90b8648909318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c81f426461c82f4633bc88ba9bdce7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0035375ef86e0922deeea495167c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d342081b2b670424e20636bdaa8e98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bbb214785c3046e8224c9ccc7f1d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f59ecf4a19fc0830309e8a20d2e958323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb5adb8e10ce0acf045046adf3abf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9244204af7dbf689998fd8d23367f09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a9d7540fe7969516e34ecd4815bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38238b8de6b4630bc3e4a2f59a1919327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d41a41067a6803245f7c3669f9d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a60a417fe0a09c93a166c545d149329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b118b46648b2ba597ea41f7e430b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4033bba8fb1e442e9391ac3034a091331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eea0fe3103873b642863bda41a2960332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b302516377c21df99263d4b3963381333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a46acb8a9339b63850f827fd6b81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85dec586453ed49d8965987430ae35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a1ae12e9edf6ce8caf5c6b948a041336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611165102c8fa693bf4ed8196171169337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b378e8a6d45ad188098babc1c33ff8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180bfea0a06cda8e7ab5df4047c389d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e18cf408bed5514c582e7b4c2414f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e0414befea37637107746d93f25d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7e2829f3db087c148713d3562e8cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9812c8020dc223a327aa333864fed29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87507630059d73f4f0e316f03526bd34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e4afb80d9f1bf058d1ba0edde777345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1404c6b946f6c626f23ce5bbe41deb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ffcb44a37b6c578b12d7d4a4d19ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e60ee28dec8dff51df6e3291072e85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1000795fdb0029e5d8668e194268f01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0b3a773a0dccbfc43b49220f3a45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf579a435e24336b559363e90dbfec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c99437d14ae437286c4d516f8f9cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c9edc129e187acfeb089025a8930353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae150dc9e05f259af804835f4cf476354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b073af226d72be0c92fd006e1a44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b957348abc7cf0eccf85443fb628eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8ed016e7cc41f51448224e917b13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9432c19e5363e3ed43c77fbf73c1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea850db1962e055191a99b2a434dc6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec2a51ccba57cac90559ecb45a4cbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ea4021b58090b2b212cc6f2f028f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f7269cecb6b36bd38576f341d3f3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae52310a1f025c31910752d241e20b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c24472a5823a68336453266b82e9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a31381c171db13010ff626f9897bd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b241bc84ce486473fadf5884b8fcd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5da6af4c7f4a09b45ae3d6ededae7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6851acb07df127cb58e75af99f544368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca973224e97ff7585e827085d9d084369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b200ed8fe29615ee7f32e92bef63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3e56222126b788857e5b6724bf43a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c86175774641a66debccaba9b6f24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348ab68b860d09c856a5ef6bed39acc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f11344378c2460d31a986a2409165374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f92663921d72cc2ebfdace4c56bc43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047f27aeab8df92dde84143751cbfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c3075238fe6a2814233af4059903e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae662114a2812016a27e80f388760b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3cff702a08e0012e72fa239e78a37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba76bef69798af87350f3631a3841bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a64bb43c222ca8b11ea5321fdbd17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d208cbe377b0ade4d6f0ac9fd8c51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afaa14a868b7087586e181715f09cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b6a1250fd34baadad15922fc64bdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1c0cda98d385d030755beac09a7ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43e2ef30bd46667b212eb59a5c8c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480614b5259f89b9f82d6b6a2dc5fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124015d489230252f21fd86ea1a90f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21159561b585fffcd7584673b34534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8e3d3052b005f617dfe4f73aeaaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5839914a96dc03e5f58dd0bb2c4dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0908768b070bc1f50f6f43a69ecb6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf94b3d2a160608967d9322305c0aa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50eaf9c06af0c16d5a8cae505ce66c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b093eb6264668d58df12e36b88fdc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb1f066bfd63a047f5398596e94b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f78eb7e3b45c0b55f97a5d9006cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af8a56b960494d2f1a5e0041402d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d2241aebfa64c90ed3988f2377bab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f4d76448cc2fde744da54b7b72f26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b77661d464979b8f394b0a6c8e4a19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9473ab17ecb21af4bc0d4ff8db997402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2487254944788b10f2768417796927403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad14aff2a2f11e1e8e3421004b40822404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd1749a13611a796854e9de652c0e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a37eac4c0ce2d4d692e18a89594ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddabe531d2e0084982232cc5ff029ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d553a3f99b49f98451b57fa9a6d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51b676eabe2d75b9e22a3b02551c2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f321f24abff6b7cd1d37470c571173410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881264679b6214167b5812e6d52b9942411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f24a54d06e5056a41eba0c1838c68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a2c5214a7e2d315394840abf0b970413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576067a6e757e3fb9f1e02bd2b57d9b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d60003f8279dc94eebbad3856dc66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d5f341f5b25d86018f7515013bd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ab2eab02deafa70b92e28465e2b45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296484f87dfeb90b199a7c4b5c5857f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336257505e8020e28247facf40362700419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef7d48f811bebfd7ed45cce302991420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a3f3d49aa2c7e95a0b184954a0a9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b158cb8cd0f18e67939466104e3791422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c65b49bfa5661fbae344cc5f48671423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2db79775a9885ca0dc0340d98c74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40ae1beae65176c87ee58d3c87ef08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1cb67b4a7685d78c725c3cee5f028426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ba465c90b5914e09326d846c6a8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff344aef5be55c7a097d6271503b0d50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb8135246c8da1c991cf13e0ad9a19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe0b9f401472590a383c72dbe7a69b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd430f82c891af66b991cf2c04622a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c9c45846d9d0cdf04249404cf3041432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac3de26c73a91263c1c0244c85744a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d3eeddcc0f29a49698fca71e71d56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c453de62adda9d0431766610e3ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d287ff51e499eda300c287cb89b9bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61eb14df399bc6f51263780bd832d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d503b1eec2d5944cfde804a8b56b5f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df17a9a0e6cb9bd988eca9b2fba69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d17d173ed499f96d8a881b317bbdef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c654cd7ad7a8afb4e8811c4762d706441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999b4bb391284e3ddd2499a79081423442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b4f380d3cf3c33de9298eebf0056443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7706dd6bf8dbcc247d94eda932e13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b882bd86870f15b3f8e1e7094c1d79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0ba85e3a480b86af4a494d1d72a0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a23dc972836b53283961fd2a57f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d7e7bcf1d609a143fc223cdca63d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca99cb7a5cda6cd0f9341ad3eff0912449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf8a41fb29c2f582d43b3eaccb1b45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d87e4531e0af2014d5f83ff3d25517451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eea140b46c1571fff1d4cef7d0bde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5183706be8f55df0c320938195e32f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a63fc85757c84a4c1b9434f93296b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd029089c2081d5913b3fab68813a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be7302cdeb319a25d4e121f6402d89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb7bece4f061a92f26ebd4e4afd62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a797083db1bfd566eb94f815c70d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056443ef8bf06de833406ad29e2cba6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ea8f31bf79e7a21c101100d61128460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdbab54387489aa9064134ecece9ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5902c5bbf8fcb22c6aac6be5b8606b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e86a948183ae5aac4c36c2b8ad9eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52898a0367660fa208b8aca743f98c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e74e7063aae62ac27b067b9587b04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c2c2d4e8b7f5126b05e11b4118b4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48bdf339ebf92fc5d37138efdd1369467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe152c90ef58c6b7294d3f74dc5058a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc99cbfeba9f19d8c27a1808333c01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ffacc9ff43cef45787810b68b011470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd88c35d91eb766c063684c05f5ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c63dbd8d8e655291c596d97a69be8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66291d01e93f3b4b61e82af5c3e6dfe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7431c40d7a08ddcd46c660b8e6b453d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8eeb1268596b0aa53b05ae4a9d59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a5d55f497c6326260f3d6fdf946d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c99c1a8a25d2b2601db18ebd46c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9654135bb569b2c2a2223729b701c83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18934ded895b125b1751d7cced0051479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324df45e509936e7afde393503ac63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba1e4a9cf162bf875bb146991ef4e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e766f4b2cb29121ea657a9c6fc0f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dbbb5f4abf852de939e94910feda3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94644fd648bf477184cc1a3b55f203484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ca04f3099a83a4206d71fbbb3d60a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e5e11988d6e70902b9a532b7d94fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef652e44e0c32bf8210ebecdf39d42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1f7afba4392f8ba45314ac1b5a18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937c60eb274016ef71345667c7106e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c05f350a370c806ed9ace0fa14c23d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8cca07b5b6ee4fae1e0722ef1039491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37f0e8e4cb25a08940643e08a8ef98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffdf06be82b289b1b75f1409117632493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5db9661fa57b78e63fa9be786a214c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b874d06cfdba8169167c7c6091c9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e36ceb966e2af166e49ab3af7b091496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd5a2ec9d9ac00e0a22588681f0e81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db79271bed4925bc7ca4d4faa4953a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67a61f2522632b9e763d59ae991c9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81c9863a12c615bf3ff453ca67c35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bb27e37f872ee8dac7db49348f755501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1890742df8754edc97bd58e3980a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d6e920b681e12fac73c9da757fd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bbd7070945f4f9b6c0ca239f0906c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6d41498d6ffe087d2774812e939c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bcf3319cbb8c6c13f016cefe1c1bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f624d8426fdc5746bdac6202b6c12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3a1eae7d7f9bd809e809c04ba6499508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd4fe708efe90501bd22ce5e77df2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa23000b229eb5662a3006bdda634510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c785cc1c720d44e051b7d918ac324f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ddb2f3f6c617c0bb3a7b6659b8d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e80a4dcda5bafad4a12a9570d18c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fd3214f75265e4a5a306573bb0746514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf9a7586a27d9c9c737687b504de0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03790eb898ed44ca5e0497dd6039c61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcf10c8214e92ea51269c608e7fde1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6333c81048baf143665eca4f6cf33f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ed442295b8794b5997d70e6a7093519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607d74474c6d767f3e85f88ef32a8b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445db1187531506f0137d5c234a38cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec182035d70a7086bf27e1709a87123522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879659ad806606d8d208d040db01a73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74ada39a027089ab1a359207ae660524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997d1dc92644a9cc728fcabcf4dd70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc7e8d62307db2d732bafd5aa35d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53340a3e6f18df55628cba11a28b729a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c9f0a5fcb4c89cf35b30411ceb3fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23531777a78f7e078b2d50c6d05a75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c9d098624427e45a3c19396c4728c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63fb587cf746b31503ae6800cdfe99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9896d1f34e68def08f1a6b5def9d0ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0589744c4941d354ae3e24041435533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038543010eab8061dbd6bb3001d1ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd473d64e68cd2b340bea6ed89617a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636fb3a02a1ff5647b7654710120dc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c699eb5c14667d6b6b19703564f42d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f790ccd2afdbb04566780f894925538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b58ed33da387ab710658c25d57f1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342f13fc66b687bc61bedf2697ee4a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc461eb1982c7a32069fdae2dab56fd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509de8cc48b9de9b98240fe6f035e77e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b6f84ba9237ec7d684c746914b0a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd2b5b0bf4974b8868c11645c08a9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1ff9858c5a06d34d9b04d7e6847e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64314569762d053de15cbbb7b937fe70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb8d50eaf8e3573ed1bb7895220bd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dbd4a125c55eb1737fe220a00efb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c6a8e521843b2dcfd1f3c59f9f04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b525183a3ede8b5d735b8b347abc00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d8749fd4d9424b60ee6c9c046c0ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6083b06e884a19710d8898b39845552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb505083e9de44c549d4a6ac676d14e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2867bd0e3844652311ff2d234ab7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b67028ec49da7d2ec208bc3f599277555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ca504e1a616119843662b8d5eb0e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0702eef1f7157882cbd9ca02816054557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d243e496767ea87626255cb64760b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa81cff0d0214fc3357b6a247a202e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a0d0f56a78b1fdbcf89aaa0d0f1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6baa32c62b2249f972afeea5b3383561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2f6ca26eae8efdb7963787669df0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d7f42d5172998f8ef5e897137157d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60bb97709a8549201e1b8978040a75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bafac4e14268ba4f912d726dbe873b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b93ea7bf972f564ca44830c1dd8c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81132831b7ac29c678773f6b73a61570567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f37242071f8d0391c56bd93e297f80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46a457aa11c23785945c20a951a8f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f42f319787cb4eb41fa6bdd9efd7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ec0f3220e8e86aee2f34f3c464660571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704a8d680a96d7059645c655f612b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bbb70c09c38abf1f0fe1b6e08a2ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d95e85dde3bd02cb918f9c3a552a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95998026a23f067bc5d69b0a127e12e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ea572718e21575c680c582b1f6cf4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd70bf25b487399ee4719f0f9ed6056577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c8f1af95cd25dc0c93d96ee524438578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacee788a78d1a537d0ad9020b7e1405579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8214976dce971eb9b4a6eca8f1ec37a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8bf92cdd3b41d3a4751b0330dcc3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f093d553149eab7926d944a32281582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b547923665fa6b38a8fe22469d8672583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c684f8c69c89b24d5c6d9e40cbb3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd51fa08b66ba46936d26983b503dbd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263b16a3119568994ebb6083f533e4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e17b25b295a3f9c0b8e46582ab32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337771f6d0600c648be63bc621a5767588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6358ae2c1804307b47c518815656495589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168b0014f52f120843d8fddee9609a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84131bab82b2119df310a4930c883dac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91466fe2970837d555b287588b9172f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0a0712b706f73355eca12791b8bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff289de1802c799da7c9f7305e72de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfeb354326e81c9d7776debc9f00b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cafac55737b975714bf9733f336f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf5d284f214788fd6580041a75f37e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4805725d373a589469e84a754d51c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b657d55a1aee5ee3f43f62ba166f3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7985c350359a354091b0b5e060821a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09069b1c3da331bec0c3aedb82681d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ae0d554976906ebb733fca679b95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99873892847c07a98ce9a5c98e084e5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc75d08911813313b8679a4b606a498604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cbc7c7cd9d2531e550aa94eff36bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b1f65fc615dd90bcbe8f5c08f6028606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dba430752ada7de477f90e38155ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df881c7ac978df24e8b7679cf2da7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bac79fdf8b03aedaebdf361d1cf46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff853fe7e3baed6164e876671803401610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f8d1b8aa948ee481b577eabdc9a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34bdcab67a8c5be01433d309f5b104612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae72be09783f86e3a4bf61c725e39c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515edc2905355a7da74a4fc448ccbc80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc11451434c75d62f569cee0694a315615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789934f1c2f64b956b87d3197631be5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c5eb296f3c859559f2a1f2053270c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f21ad61197a2147cebdb58413025c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159534dfe3386ed11f103530ddd1aa65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206af6e8672a4d221af5267c35112d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d985d23d516b181a3789e597df1065a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e62ece6220546b15f2fdc9a4a99b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aac699b6875b1eff47e42a3ef1f8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1bd6bb41fd1a0de8a4cf24c090e13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54519d14268cca38a07c321e556a98e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2e10f84f194240e54a34b4d1ef1f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd4ec076360f14222419834728f766627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97abd8e547bd8c15699ca5f494536df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132345e8994d5d9ab0137d99d7f98ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed04028e8db81603e123f57b535882630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d92d8000bc2556cf58559c9c162416631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8cfd27c47a05378a8aeaf1896dbcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e053171c70569fccb5442ee43b5fa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683e6cb7c8fe71aaa9fb6044f4ba89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31160feab9fa1f0a1b7ab431405715ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf0919da7a2a769f32a85c83f0510636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d665e03788173c715b658f9bc561a1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726c66ecf565c156e6051939449c449638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e8e845791cc2b87e65188819047cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d681518c7bec3b897caca6c215444640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2ac0fec82d591d4d75449e2ba5f1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df01588bd740e2463c3472d7c7cbca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d762cd6f53714e19f5a339dbfa3b2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece010ce7b743269b3df65c56d0fca17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8d1f74e3dcb9ad0ecd753a2afdd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ffd4482a94610c6e8df02f8b9de18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585061a498f227e8064dcb2ffc3a23c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7418132013801f5e1007d02edd99f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f7348a67c201766ca42e34ff7762b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e78a45155e022cd78f31392f3bdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee7a87019dcea47d748c887cd4eff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a586c8e313b53c0d530f73bbe845ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be331158d0eb94124675694d15af5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcdbe62d474805094183e4fd828800654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c42f5e4d588c5174b9e8655a5ac122655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75336fd79d39c4c792c023314165bedc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a742fa0d880d9d4c43f318ff44774b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f29ad73603cdfb1f0a209110d0b61f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5558905c682ea64c53c321ec09d79bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6aa3d153bda979ff1322264d86a5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c62f80f39c10eb65d434326229fa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06efd9a0ee80660a275ac34613272662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228c08f99892674a3439a0e6def10e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6274bb7b04afa06c96724ae7a50137664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f0f7235c60dce959be8cd0fff9582665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d84c0dc6f909cbdbb814924109ee7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba055df659286d9d4cba821bfaf112667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af95d104e8a887a2b39cef41557bc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da6abecbd91ab4697966e4e559694669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990e8f0ddaf5e110f4016b59dccea1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2431e1b550180103b340c66abe66f73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3634612fd41d761bff89f62d555208672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bef3b0eb7326c28ceae18329b60726673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9d54ad51e2ad21ea0e7b8bc0cf6e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6192305116e47cc4f291ce439c7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaee02584d4cc4d6eb12d605900de9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a82d92a7b3dbc2f810421f737bb39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ffbe5d813b4c55880ea095c0c3cb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9a1ec4b878a3356e899b981ac275679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76836b9267f8b414e6d503e42901bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc876ffa5722971675b1f5f23d331b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce6e8770fa4aa1d7fcd8dd99c3d9d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c0aad77ca6f8da9f6481904ef4a0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccc538e9ce23bc3fe59047f1e161d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c094356bd226be91f21ee243091789685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5292f7c13c309908a708191c8a7c17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591cf37591c801e8e16fe3b6fc8412d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f66304a54bed528ff34cf1edab34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad5da218403a0997dfcb71a15dc54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5784ed6d97d6aaa4195b62c294cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec48e2fbcb9b1279fd1704904b5f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b3cbf0a071d8d392242a7e119b0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba287051cdedd94acb2da16d942a2b47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe74b92cdf78c919a5e63a66c879fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a45ba945f496494b04eb1e0a88a380695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be7f44028b6082b8427b54d6bb560696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef27c4f5ddb5c6311ea59e783e91b1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464248d5b121cd4960e65fb9d5a0b985698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb68745b144f98dfdfcc4c9a1dd41bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5507302ca10ee344d5a928619e256700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e0ad6ceb03091307b6be0188db819701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b471e9444ebaf32e4659aca7d9098702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12baeedc9bfea4d572a41be51d3c6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50bcdbfa132d877ed0eb97927d30cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f159bcdd9a7bbcb64e4cc2e438ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bdb9038e07c72b94afca1ec69f2f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01754b506ff3185470e26aa99e6f7a29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a39d6c51750682ae0920525c91067708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b2336459a16d2db42ccadc8396d67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608451973b0b2316343981e0e8d82ad7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7fc39826f3f8a8b3b5b8818f363e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908040da0cb3c9a998e73543292a2c29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8566ff748d808029b8e03ed454eae55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f98e8fec7a7ea88ea77fd5e0069c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88ffd06e9e9027e59d831bf7ef3f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259949fe5f1e03e3da8026c5e941637716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4d79065411523b32400afef1522a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb25a5dcc9a0e73fba4b6775882acf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a20662bd08f2206130e7aa277e6d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74e5e419ecba069b2b4167ed2be94a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd40909c30c5b5d5dae70009c8f155721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12afe081a854d973f9fd8fecccc49b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc774e2d713b12be897ff775d687175723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a283f9bb8d6dc83fc362b86b9d715b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebad772bd7fcc1f2b83cfacd96276a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22dc7a1bd1426305bf95b171a4ad82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae72b5387b2efb75c1a1420bb5261e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09a5eb87e2bd2b782adac1ccf72d7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b90630521b8db8717dfbff9e7c79ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332246135598b9889804f377a7f024f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f864f068f102404b88fef3d288a37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967273049e022a957209cbb999bc6da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a410f85db832371208036df8834bbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ec1e88bd1ecb7f457109f0165ed2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58af919f001cf5db1eaeadc937018c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a7b823c016118a67698cd80ce29e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e925d07ec0f14c7e4b59f7c83c85f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23702c67201785bdf0356749c2a90b27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45796817c776aec25005fdf5f4313ba3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6bdbe8cf768cfec11f9535b5239e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843899eca56a7cd38bac055724eb8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9733e90beb764e9209c5d2d9fcbb9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67af040bd766de1d807435c2e96083743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299425299019318eaa99f3ab160f1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9bcfa5ac335ea1b71d3c221c99ed3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ac5e87bfc8fcace4809d2c5a27b1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e4fe32ae74934daddd8bd7c427ac9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f5812bf6de9f8e6a389c5816fc2ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c386844b0fdaac559d0109fb7438f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750c4e77ce52877bdbe34132fb814d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b577148ad72d091d4d3d24d0bd642751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea19372d63d4636c1fb8ffdb3e4118752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e2f87de0107c386c4b2db04d62893753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538659083d33ca12bebd8fbc40e3d96a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe7e42121a89ce8a7a6e151c6e3289755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d63d37d0597f8ca111a2627380902756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa2e7a412641af17605f8d411bd41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7697daf7b40245dcdd4cb384a716758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c915f2557839ef116041e8198eab63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d2ad9886a0c5ef2cb34815e7addc0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d621d14f4679b2862b22f739b90ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04cf795d367c412b0cfba5efdc5609762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8fb1ba2c0f7cc5a5c639fdf67547d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cdb82048e093a60a5251fa5b4c678764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c916eb31260acde0420fa254da757765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1ca6c79abe1e878aa707a4e896a3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ea6a6fe011a5d5c7605b2e3473f55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d94e785bd242b6e42e0a1da5cda37768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eeb26adab3533ae17e2da272b27a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcd06d4520c4727c95dc41ee707578770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d64ebad087570e9af6d74942c1bc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929c44f7260b386cc7632bb706b6bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548253b49bf4e55f4627de87402eb90773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ac76f52c6c2e11596e5108316319f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd511adda94c4e2a006ee62d455e8f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edabde711cdf62d63b67100b42666dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542d9fa70ac4e37c0196debbb5f1aeb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f632a45251fb1991ac4f4f087432b24778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b62c1b2a2ec4920bf0ca962bfd0746779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f17e1d8646e07cbf20f58772fc372c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af426d8f80c1203b49e3f9c04de4e16781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89ccdecc49794c48134c958c2bc49782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db0a89f1d857a847bd654dc74be6ab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc08f02014957a93892a1ce0856adf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d037ba19acbba4973c0237bd56761785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f4f278556b0af2adabb90eca727f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc415374f311e83d2f1997b0fb767284787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207267198803fa550592d1a3367ba39788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c518cd6f53b8fbcee1eb09a520d25789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f5b9449a63dae5e151908a9615e1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48644bc57f0b53a539297cd1a9ab7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c7b35ea694012175b88dfe93208ab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ed45e090cac52700363f3459fd80793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15628f5d871594a859e9f02ded826381794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437dbfa4b5936f686962f6607cd53c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b5740990e8f072708ae55de6ba4c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3993a27fc9b7aa222c2c8aff3ab67797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a55720d244bd13c3c441a5058662d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff22d8bcc7d4fd3995c8438446581e6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219774ec645d059e14f618b02c67bfd5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807cfd950889e9f85727172318397b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271921f6699ec58590f1204e65666f3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104633afcd47d7cf74d79675c3bc6e8d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bac3b623d93b23fdfde3e7c14c862804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7859e83c08a7be3b57c7188cd5fc3e4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3465781cfbb439f695d5c9a5a58f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542c377aed4dc29ab864b0d0c6603b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7165415e6e06a10598919ef4144c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813517d158aaf2372e3a5fabeedfef93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42092e15e6514e639ecd039acbc766f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111831ad3932fda139342d451aad49a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993122f77bccc3053a9871557c139419812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87126465115a6e02375bb86602f5f6b5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf9958f8823ff90f71a9d863629601814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336d859fcca0b345c2921699b327f37815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dcae822316994979c5d2aaddfbc99816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac783272001e221cb467fce422c4a75817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c533f0e040d7c79d2299beec62e9694818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c0671573c68d9d9c449b24f6a30f4819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c745dae9e10091b546d11cf2abd271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca5380c6a4750b8f7b6c4f749cb9f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7a88c0ec4a7dd09d2b1d05c752403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bccbed667d718524dcc4a79d127bfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8f30a926db0d58182b0feba024c135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0191c6b729b0e62690e98868099bb666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557d1c13a69a7edd53732278a595cc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108f6063974650a81ccdc195fab35d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5212d35ab280e1cd993c62439b2989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708b5183b808d75bc91fc28a39b4c8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1fbf6275ac330f52796fbed01dc4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81732d627231e4ebfdfcea40e9175e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e253cf765334b11d643e1351efb3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbeea7e2269136fa148dde21890a0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db940f9405de426257498016234e219215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1989df9ed77a5587f1c368c84e96616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee13667b9ef473635d5f2e1adad74017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b198579969ea6c869946416054eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829bfb91b39134a58edaba2c779f45d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28462d264fdd94edae9db1bfe1e9a09320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8b6fbe8ba53ab7833bb842a9f5e6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c500c7c1be79817a82909b13368f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443b935990760ae840d21378436cd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8792af9c8e5d225dda5822732b5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9939308512ad9a3c614141827d27ef925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99fcd6427862cb38be3e9d6e39754326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de260e06b4fee7432fad7fbfb8eea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcfa449c6b014415ce4b2527a1570a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c229e94f91b4d72c1ff493799274b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d993aef6f370e0ec0ec22a0daf3bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac6cb09781981690712d0e8ab0594131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39340b00c020813990de37a588ee932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d81c24b8de6394fb379a7298056f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba7cebd5963fec502fe318d1ffd3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95244fd32f2e9ab6518a5a81291230ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d8c5ad9b5c646f324fe57f5fcc21336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bcc5972e07112166b0c0acc78c21d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113ce85daa174c8ca43b3f92d8efd0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a5e71a6f5fb45cda41794126ef02a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d711338bb1a4f67d13a00e234f37f2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2bb8900182d6ebd75aa52025cb43941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50deea9581c4034ed5f518b3eadaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91487847ff9161e6c9d2f3515c8ed0d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09f74c6387fbe1a16a53e113df103544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c657fb40b0688356010a33f3309d8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65987844e2ecb90b2636d255ceca2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1689cb2709c27b53a88814f6f10ed847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2615e296fcef798c354f5fbd3a64548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919cee29ab09006613bde72321dae5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216675646d78766b5d10e7d09af0f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11eb94c1b0f582c9b7fb0f224a18b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52db31608c4645b284d97a384b1e5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacdbe05567f60eb1788d0bf835873d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd47c7a80f6671fc19c3c76dfdf553254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839f7cf10367b3f34ee294140da012455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43299e180655f30efcf57bbdf0845d3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f32661ca117fd44985bd56cfa88657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcbbcdcdef6a1cef924e5649f8cb2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12efa15b58200556da56196b492a80259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26129ac3ce887e1b7eb851987a451bb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb7574b25251a3ecd8990b112a61d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c30b9464bc2eed76794b94d59e88962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d30e5b2513ae711a4f1522ba180b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556446323bc39dc7cddbb92efea8f9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3817f5ea2f93408b2da88e0e1a922065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5fb8116d3567c7245309f9c70e9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387791728c871d22d1d599d67947b8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86496c87e4fe07f10e45494aa5298768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062703fdf3e3bca5f223c3c7857c9f6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c24255fa3b9bd8a97f89fe41a214370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc85bd3e9a61f9257f4ff5303b31371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b218c53876766a1104a4d89d37fbe2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee7017844eed97e8a3af974b0ec8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d6c2a93a270d2214c71373752940e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30b8b4ea8a8e2c06686c9c0deb1b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dbed971d95b82f8c4d502f045661076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db8397b6952417bdd477aefd2777b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828abfd10b04e4cbac51f26948d241678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f0e05fea425deb839139997e53d1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71db8aafef014b5f844045a8b89d6c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9406f8b6f85e03385d79e517a867a9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c92bc421f4c59d9e493f9792aadc6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415fe6b8ecb1e78141375e9866b0ee283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40681eb2f418a4186dd9270994da7c3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336b0dd50b805de5ebf0b6c6fa7bdd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8cf6ce2b21702e29e20c809f62a8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be95d6ad37adc10d5c8e1f2da884b7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca0324e0c19e4536c994453c37bdbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b171a46c08237ac3e63ad1d0861489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b6fd0a0696b98f22035709551520a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547606681cd1f46078a693e8f0b17791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58ba20c5dbd6389cdc2b0487321bb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e9409bf54fd977352f716b586eb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec21029df435a46bcdf806926fb7e6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da6a40aa0cde570a59cadc94a88d8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3f5ed076df93ad40f11ae1c6da9ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec69985c02a953a420e927b021a6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69225f3173e70ec6c7cef2a008adc4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808cb06f303ada2c572619f5e5fb9be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53dd0fdf6126ffee05e4e1b44f785a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc94575e755d88adf330b9f7b4c93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e6222b27f2770bdc196892d0d7486102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759c5f2849e638721eccc13905b888e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ec2687a3ea70b608d09a736e27be4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b8a5f538d98a03df134fdba8e701e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b71678e4ef0a0e8de1725fbafdbbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3742fb06ff4d6175b3941b4cd46a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218fa1b61caa8e8a6716da1f8430a20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec524a3f384d983d5792e25c9dbc1a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e99c8c3f7c7532958e2cec8419956b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a051058b4983fcc9c015dae9e6cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d99f65f7f132bf5304a7f0ced44a44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e36b0eaa82b4be32181b4ee386ec29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c80bd35b22d281ffbb69db4f9337d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012fe7e5a89f5a4572b0cc8b04659c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9237c3b1f3b69916c86660a9b41ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9293803fdc13259cf8239914a0453117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8dea54879bb752e681021f1012f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e51ca2c02c3030a61c8699ff99ac06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb30a00fdc56095abe3e8c07abb7cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d40f02591fdbb6a824cb15fb04d17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d401d5fadb280e75061d9647853f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2721b81c92c9b64ead0b1e3dd44500123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48c9baf552ae5d5c384c7eee685f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13e69cc24a42a755defb8511e2e2b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca8bfa8a1735ca8d567134a98b518126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fa83aab9acf7e576ab90338d2514a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44999615eb5ef0b5594d8911ed4725fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ccbc4fd38d992496855bb9132b601129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c0704b5e127379a76b32a96c1ce1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024253c1acf2653f0f11be3adf2c28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb14ddd63e175847839932c9a20ab3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa62bd318eece2db0e8dd70c4dbc0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74baeb73af2e275b1932a8842938f60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379526e9e72f444e815236e3c9f25cfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc9e41571b13036ff64bf125749f68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3113f2956a98d16e557240698bec5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34bd3edec6ff1815691004f1227ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c64843adf3fc9fc73cb9c6114a6dfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520dd6678683fee34b77702779347b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611b3bee1c642d3acec6ab700f3e348141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec4b32f65026deb135b3032111d1a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd806dfaf11f2f448aad45f751319966143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92ce31556644cfccd7fb3144d4d92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3d7daf9e51c51da6ee868e845c4a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd462cc142436a87f821122f57e48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5db18027779b5f7afca0c26b0f3d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbb45e76fdb63503d0b86287a936f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311528c46e392498e26164d59dfc180b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8523cfd11a91566174333a832c1dc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee1109a2981298bdb0e8c638c19642151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd71219a45b7342346c8c90962d065e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07138257ed2b3f5dbf2b974fb180f4ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a88a88eff4a0a78c9574840bcd980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f29bc34fe2f9d16c1675e1e76aac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74bb3e09976cc52ea894f841c7095b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a981033effed1d9f22a74e74bec41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8a48af527bc8e88f14aedde8260f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f058d3fa2dc4aeef240e2af5bda7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a2012fcde051a87078e9365cf6ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e893ac9a1b34af092319556d3dc07a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e2d9db785aa8abb45840bb1e717c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb8b1508403f21407a60e589730283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8456aa7ec06f5b547f0e846849ce0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656ac751a4a16cedfbcd0e8f6382da2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4bb9b765dffb6c14b9d5304ae3d2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6d3f3fd812d9745a0c678621c16b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870bc1ac0a51e953eaafca9f17f2999168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26627b18cef854a9fae3674903ef17e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dea498b062fbd8dd46bfcf0bf318d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a12b071dd7eb5da7a3e0ed5a9ef480171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a63fcc3f48768d429ab8c27c4e1dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f4e3849dfab22e2cb9a01fe87420173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab09d0193a59b67a237c51b73382d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceed51ba371c15e58726bf9f13cd9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b127e5b99a361ce6a92dd3ea54b82f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9512f34e359227fed452984fc6c77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d92950d4cd7e530c1e33eaab3726c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa27e7267961f10ecc94c8aea19db48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddfe424dff2e62ada7fb11890ee1ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1ae7c1262b9137b6983f9abd41ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9224b5cd247394fe2002c8b5965211182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33cc759250578841c77e6e3ee9f14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130271d09a819c0ad8e10ee1f8261bd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ccc67af0cc3120914d6a3cc5e627185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be3dd0ec9a065cebd459e1586fac1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020e89a0ad0b76ad0ab62d160ba725187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0065d9e902eb3abc3ec3d196bb59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656a4b9b8e7df617725b73d3c9b9453189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b3f4a3fccaee82117cf093bd0503c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f0f97565b9db145946c448845aeb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef1172d6cde2ae182297f95b6ebd24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b315b77e4b1e4b675abc2ac68767e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d4c5705caf2570bd2ea23aeb37c75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c16fbb66f3afddec65d00ad7c7e603195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f13a9c3b1c80cd0afb1a79bed63b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33831362b0d4da6fee6fe547d0a9f92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5d8140848506d956f743c79d2dd7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363b1f87806a688cc070ec639b0c846199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faffa0a7cd514bf0bf1112da2774cd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d4f1ca3b9228f32b5f67b82c16c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b1e089a15d54cac667d8faa40b4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b507222057bbce110abf975f042a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36f02a0c27f2fd27e330d7cd265159204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30eae0ce58693f01e6b1db0c3f7722205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d30517865e4a2288b5ed76fa26363206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3212010f12ce776ebeda56c9286b43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0625313dde8ccef92a5daf2441e44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83085e102f3305f8013baabe95437209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b979519bd6ee4ab7e0a037fd1ddf26d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346cba1c732c05f17152ff1544fb71c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68186081928c3ef2489f1879240306e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39185654e088970681a2a83bd25478f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083f6c27cc32d3d3bccbaa5576f459214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8a66c11e2bb90d72ed862cbe4395215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8b4e17abe743aee0d4ef4088078ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb5fe40e3ee9e236c138b93824af23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93eb0cd88042513e7b71db681eface218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b7db157bda354ef918bd7dbe11018219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc2d1e398e103dd684261413be90f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e56c9717f4d4cd898e4eac49f490e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6105d0c7c26ef24978f5a009f305cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7d0b1317d83b6aa6ecbd9a7d26921223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d14cdb849027896ed0db29acd86d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f9a65d7f37cda674277741bdfac04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa123c9d456382d29a1f90ea4d467a0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d395ea57bf724e77bbbe718be0a83e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f01aa24f59128875ce2eecda407b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a53a547a57b7d7506f7bd21a9e4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebab5ab18b309f407f1081fa44b531230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b868114e9bc18895d6dc5b1be306be4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109483bfbbd63542c782a0cc4ecb292232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62a9f515099c006905a970d6a5aec8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead25ee3cfd869249887e8c08062b2bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236f1a68865e02d0e6992d4c480f25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78a2b6dd9c6c9e4719c87819458335236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d51e9344d7728467ee372bcdc9dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adbceab4df1a018c5b7de495c75443238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd1f0a8ed36cdca9e7e120dd8e5186239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63240653b1cf5f0752efe537499a146d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b4dfe0cdd050621fb135c253ea46e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828869e159acfb5ac70e08127db490e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efde9d58fb5fb48f2a999a1e535658243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ad3066eef6c784918fda52dbafbad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ae8a1bd8aae9acfb9841275ce4ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae2408b7672f6f84853a60df9d869246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a9c9d067243c3fcb6a5a8957d0ce5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4924dd7cc7498a77826226bc9ec326248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182193ec04149031b48aa6210b79e90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10570a8e011cd41055bf7ce8fa50a559250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b66d2cf40e1edae15bc64ce175bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76d0a3ceb26158c4d41789c23bcf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ed9dc10497fe11f8b1bc815f7f1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dbd44331b25fb2de0183c5c15a37f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35dabd049acbde644dfd83375f3846255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90e87a780db2e1c854c11f4d1cb336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641b00248b75ed2f8f52efda1d7419257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c1bdb2cb53cba6defa6845fe1a525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dde073425b74d01297917e2b5608e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942800ac8c05bbf386705fee95e4850260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3327df0b1ea9fbc53c7464016e7f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a03ed86175374bdafc912e201c1be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acebca223973bfc93d9b3c1630d8b6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709544eeacac428529c5c7001f10afbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bd571b63143b3565fc2dd222d23af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864dbfb2068223b98868cb8eb2c17ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603be2d660aaa06058af0669dfd9f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286484b6d471f647f4ec91bbd7ffe29a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7050fe37934d69e1cfdcb5fb9e0f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d586f632f7169d97f246f39e6ac3081270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906b0e749b221d431a20836cc812b14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c1eb1bbe833d4fd62385e0df3be9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1122b9b793d3f281ac4b270d4eb6d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb01f544e96728e9a4db4054999b74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0964e29091a1b666790fe5e33a917c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd2187cf702e470c22fecac707f5b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84326e5df098635c3955ea0583ae54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b516c9c7cb3bee873a4b0220d1f661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e2617b6c3200ed16ac85ef5c863e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e163aaf30b50973dd644de84afa9733280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725cfe469bb5726e13912bf369eb953281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4899a703b54d6453d28c45a4abdc24d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69d185cb116221e988403e4d316e81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aacdb6a8be2ec5f3aca13e0203068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1f43f498b7935da49d862a6523f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cde60d44a1991b0e6f17c5e7580ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645f58278dec0ae742b715c8ec6a281287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5742213b94de4c341293982713244288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8e7a054e50822722d33edfc9e8d80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0f430b2227f7cded7f162dc348531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f667db95a410396cacee2ecf4495997291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16ee425ca6efb14fdd1c9901e0afd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9510194f0e1ccb8c272eeffe7306a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2b3a12678f928ceaf63a563483f02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a90a45e6c174e5ac8df8e67a1eab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670de62549bf33e0c68ae8f1f2c9c1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d3db79bfa7cbd8cf2fd0c6673ec77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b492758023304572f0d29b97045526298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a18e1ad4c0f9bfaf229aec25c8d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d202db5a12984d5e28b11de9064c9bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2344752f59f0087714c1a598bbf28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a0d25d0170041f1ae0ffa5cec5f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a46d415a19fe3d394a5c6a92b20e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c7e539fea887ceb3131920a904dff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e022cf08cbca32f220bdf1169613edd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb03d8119012298b0ef9b0903be2eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e1c5242f5af7eabae32da8ee810aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa25e6b17ede7abcb9416c5e2e6525308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ed647bd19a71882d89f8195fca1d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a9ee57906d687a171d70feb075521310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9d6d44bbbedc5a32c815a8c5026f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfa1cd94ef79d26b7357f382e43804312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a1ee90b3a4d113de4c49b0bf2ed6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527abb28917bf28f707cff9c43651e41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1797e5df1babb4418f5a84792cdf5c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd9da117f6786c6cc21295db509cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230e90cc6e018a6724e4b908d934897317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ae30279e68e97a7652f39a3cf5b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd0d3b1e74c8a4941112b6953c8019319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3476b07fc989615ed5a190ae824824320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a061483ddda639064e1b7e28fbaa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4bfca46439f2ac1df43a6960f2246322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950dc16480abb710ba64d71a687bf3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dbc4871507e38fdf849c40da7e8aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b521518338703392207b64ba242e94c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ff1cbde324d7570b9c504caa39cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e6671f07543e2a3f018a819825429327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe8397887d9128f79b48b440f7462328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a367ebe1f5596e642e03de4395b8fdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e0d710996ed6af4e3603a2d83bc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bf1f4d3066da2b76483fd328de98b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf8a2ea873ce40aa9454c8b469bc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413524240bab078ba580cf034cdc0761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528facc9e4a4ed2b5d45dc477daee5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e207090a2cfaef8f944d9c39df851335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b03986d1301c2e7aeb9f505345f76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a881ec4aea169f643495d3d1006e5ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a6029bcb3708a4839bb008054aee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea361126bd9b50c7e0847940d1f61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97703372e0b7c6ff0e2c77cc91bc6a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f266590ab0af8221a235f092dfb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5664026628af33d05d5d7fc4c1d65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f7ba6e1def60a744348d038ba27d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b0d50ad84b793f134fa91c0284be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923f6e62860a60ec69959269cb3ba79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda54125347db0512b1ef8830b6f191346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0391b78b18845817ec7ebfd6e496347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f546fb09e0100dc810f2d85acee691348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4edc892fd6be014fe693659bcaadbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383f416b2f7aa759153dc0acee525ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0fdfb1e4ccef8e61979722ddf8f9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b402e421564f62931e8c27c7c42104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad91864923d17dfb2f8fc19b8b6e64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e93ce31e73aeb1f395f9fa434d25c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301c0499d762fd30e156f2281058ea5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bde2ec9dfa532fb2f662d660d61ce4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff552ca1316c638210928639b4580a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763bc484da50102e4e3ee4274a06bc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e419f9c09ae55402bc88d2d4d343359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0bddfb19206690e6ee641ff68cbb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e6f6cf8d912107e09bceeb9f8de6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65ea5b1dd245aa37f8c26592921433362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3d543cbdc2cd5165b10283119c2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd15d8a4f729e3d66ccbf0aeda3165a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b08248fe329f2b87a2e30f18d6fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e677f9b013342fa4a544bbacc7a43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035fa35faece9d58a9c2fd5923e17a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eb1ea8c8bd3484410e1f89e32fba2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b57a06cd67c0a4edfba3d9157cf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c52a4f810c529845db4231e7a75c07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02bbbeb4a6bb823325fadc659bb6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25f88009de15776510c4ae254e6c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd400fd822c0a6c9e7e71555e9d6fb6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c882225f48742f9067ebb2ff7a70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9471c4e610aff0458fec29e46c27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b158eb965e1a4d09fb763d210ce085c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060503e36401a0f0a68e446fc106e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efedc7822194e66ca45647560e39d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42add4a69b84e3c5cc22a50b5020c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b026e50a1fe63e0901910e959e00caa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa9ccf9f03bda3b2006f846b5d71a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2634a1ebefc00d7c698af4ded63b28a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff79d61fd7858b0ff7927db8be961b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50828579f400424101c7218b28cf9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400d4f99f85fece943980bf00b25c5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987630e540236d1d221950c1bc06641a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869976e74859c7238984564d32805b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c49207705269e9efc8c904193bbbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22091b8f0b55b411f07a0284f289e6fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d2e1aadd8fccc2b53edad57a03211390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d751bdfe9b1897407f6ba966d5e143391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3b3201781fe8e92fc7fa64144e3c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd3beb64683cc7c63193c80db00f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42556d4800d829716c141c2b33331529394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f3255404828bf344a5a03cb0938f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01096f5cab691b8191c9bc3bc95a1697396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97899f9c4748013bd62f6fab1f007235397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25453d83c4f8db649df58e1edd4bb58f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf9e090fe4aa2ef230b33b0059ee58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c880565ffaee856474488a9cd51e3cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876bbe9e5c319de48602ee5dab603e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1c0f75a9b55122ebdfdb04dab109402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b92f8df17e55a2dc4fb82d90781ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3542a1cf3963ba07a726cf3e6ba8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114891d40d0fd9cc81f6589abdb8178405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed883ddf4cd11a572c690d0db6807406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a069ca77b2f9a2a4a8de2051d12165407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f070a529953db8ce23e66f19f846d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f17cd4ffc7c2c9c12b1e7b69e00dc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad32ed4d03339099a715706d484555410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3ffa590e57624470519bc907b0794411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501dd47d62cda87c224bb300f331abf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286c66451fa19599281816031ddfc87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e39263440e6bf58c1ceef7be6c16a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760893106ecfc9262110193c74105809415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e600313cfc631d3357c9672e0a23f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67c95e38a3521e92f08a28eb4e65cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77098bb373b57764ce054da315e49b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d54b328068e5f8dd8745f206c830419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89be0f32cba49911e78126034d8974d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ead5e035d94ad0dc39fbf7460756421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bbf53fff65e7f2abcd93f0f9f9489422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6a992daeae5898fd7f37d21380dba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d066f25004f41252755720cdbc60e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175f391fa6f0248110ca445c7b214ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f816f9fc310dfa53b7afb5fffd89db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99da1bc129479521ba7ba20a6c908ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5745d476893910a0d701e7298eb5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c1f5f3c693760bd0d572978ab6b16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7f532f7699f93325549e276a9cbf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9d3db694153d3737bcaa9389186b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc53c2bba97a4f83639a558877fb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e40c8afa68e1671f3a3971fc87b455433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371529dfe2bf6350515a0843170749434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad2192722801ec4a33a68d05c76000435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef419db06e4431a2b54d92861579a862436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad524fc6034ffad51d0967dd2227825a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6d28b35740283546d2e8a471c002a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ec36c614720fdcff039c99541fcee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c873216b8905fe0dc3414ab430a1ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f144640b321bf7176baa2093d1f0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b5f6ab4e3739e6ca775c25ccaf0a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321c8d0d2ce7937b2cb8244d1bd9cb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6cdf53933fc3b13742caafb14f4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96700b8abd6c096673a816f257c0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412c0ce780531f81815a7b651f78359446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c5466fc93e2b393cf213d06753a65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f2974c2dee027d2972830afc42092448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2fdb80a92554b8320999f21d42c4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ece4e4949a0d487e22f82ee4424a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8857e9c988399deb719a378ad86990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0a5ffb4d4b67b39ce145b96c79c25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776745881876b6d14371352af42dd2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d8ca515d3f0695960d93184f01c16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac685918d418957550245d6052119c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0461cf2cdea8665c7e1fce42aff6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868aaf1df6e92e014356576d578dd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d581adde4a11125ec5535ad8df2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457c197da7476245db75a1008745d58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd38ad828aaefff06de73bd7c6bef8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27daa4ba37efb4fd42a3e27f474f140461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc97a45bbf2d6fc43dce1711203cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e378b8ac40e7fe18a52fac67ad19f44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c8cb25cbd60bf03d7278c0fa3d735464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b635981c9130294b48ea77f63e26c3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae1813df473227cf4d9718f9085dad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd9fc80848009bc3da636e4a9e0787467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd822ba04f560f03b9713ef083d07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a51dc7db633de19cf76c9d666d3c14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8849890729f1c0c7c79e25c6b2244470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527233423bcd53ab2a9d7bdabd786a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db489f26732b792a30302d7ba989d335472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c35d79030666a80226898b563768473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25fb0c022c7b1c879fc5792414d991474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126c8c73633b597ecd839252a8d2eaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c51a40295a9d02f1aae05ee3b3174476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0583976b6b486487ce9a33ec83ebc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f5df1e63947a6fb51834b7d86308478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c86dd78c83ce74779fc5721069d3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9ce5929caee48db51272995c53dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c457d097faff876e499bb32f6ebadc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf032883b4200d20230fbfc5bac4915482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffb908dc272094aff56bb41307d1ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed645824db4c770e1a24097e7c415c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3b52e24f8d847ca5c6d0329832af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7784791e30406aea750a4aad3aaa0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d866021d3cf0fd7458d802bd079b42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37cbbe34727b9a17ff5f6da2f729d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffc9baa8464d9a2accc5bced5a4b0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99b1ec980974c0c79fc494da769dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846984b98c47eaa22abca650a9982bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f3eb65c915b50d3f74a9d06871e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df5a04aaa6087f269885c9326d203e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70e61e38e9349c7b16adb22f47662c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466abce29e533b2103b81c7284ceecf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9d57e03487bc755af9603e6d5fc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92182e0e02f479237f0f859cf8f35f83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c476844d4295fc9ead7da075fbb769498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfdc9b7a94e3a19ade8dbdc69ffab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5498f0872c32abcb523b767a03b45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be3304cb2288d4874c033e99ad69e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aa15307ff509802f7ef8da88075c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306073afbc806f2b964b4009c8347c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0798facb50c4ba94d513674f1e1578f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df35ee45d0fa00377f2a36da4f36c98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c8b5c1c45904e08ab7ccfad1023a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a2fa7e14a48f70f734ed9de8041b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70318ea7211ae79364ea5eb6ed89037f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b00014b2952e5e2d6cc60cdbbb7826509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2bf6b194b7f4cb7831d75ffad68c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441bca5fbcede2f6583ee3a39b43551511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db576e235947052e11a34c95cf3c17f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcbccee9b37e219d29ec6125c4f693513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1c487f89369e154f22dae0a37e09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dd85f586af82772d27a52cf8388af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff505f9afd5391ecd650df7bb15986516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6f87cb680c66b7e8acc8379dff0d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db9ac45eefefddbd2bb3ae0d662769518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a7491e29c5f61207542eff9b8139519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c2796f9a0999bf490cea6f04cccd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae8a49b4c94ae8fed530dd6f48fa7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87b662e4ee4ed5debaad16c29986f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08d0efb03458dfc88eb464a389554523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4863b07b5a5fbed00820c01a551ccf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400ec70a2a04916d74da34026d42bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbde89b46cc5ae7191a2969a601aac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fee02586a9b19279c27b8d5c7c581527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6f000c5d4be62cbe608d8372894d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76671dbc94a7cb2973161bb8a934c2fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fcb965a2bc9a46ed248370bc2bab3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fa89fbd127f2b479fbddb9e43b438531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade235347c6cfe943b98d0dbcb269b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4b5c87cb320397189bbc00c50868533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b861cd84939adb3073db1b681a7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15d41fb74037221fd99d6bf053765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa8c0ce05ba5d161632975ade2d055536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580aace609b9047ad45faec66e7e5d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f6c426de925cd3fa9082baa4bf542538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428535df1ffb5897a591d12c067239539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693389ab4641e1414d9c01da20226e90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8b250eb9afff100369a32be51666541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd01fcd527787742d9cb4f50f43d854542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1d7e9d6819724e47ee2ba9d1266e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098566d1506abe4cb918659b37057b3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894edf8f23d34ae6696d24d8708baca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d06d2b6c4bf33383cc8826e783a27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6d237bb420df34477c8a28d8d1c2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504840757ca53f20e32b32239c412e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc159e28c0cce48cf9119bb95c37750549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd6fe5cc3351e75859382f587b45b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32e6acc631aa28318b400c95251dec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d5bc3b06085bc01deea3c1d8f566552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb684c094e205cd5f136e9cab8d75276553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4f4f2e29b09ac6ba435fca854788554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218b1dcef12b679a5aa24fb5b4a8f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda4ef78cb46c1f5addcde4581a8939556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698d72677c358940e4b36826790c8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570320905777b61d88f0f4114c03fa31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09e5de889cd7d03697d458cd3cb79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f611d2af7efa0139f547eea23a8f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be070ab4a206e31cd84d09f4dfad9ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc071a600548a0e54a0069c5df10f930562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9986ec57a5f521fb0a5eadc492778563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d055501090e6bcee63820fa50504564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24445fc9d9143e008522704bc43f3d9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f5605ec5ef3450747ecf92862599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c2185e2c688eaaf91bac6164ed12b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6390e47ce4d7ff6fe5613080ad1fa6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604cbb1457b9d34d0568ff2f3ccfeb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d1f8c019285d925fcc88d79c5ee23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8788c15e45d240497d52f5e795b8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c857540445e4ddbc9189b1b5b185572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc680f0df3b1ef9363f8ecad1a387f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d64ffb46c52ed2fab2e9c8d43ce03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb471aa02780f0b43e243044704f48a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c5a0f210bbce6f7ad1fcd5a1556cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b84419875fdc91aee2436a35201a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833635c408390e2feb401fa722b663c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64687508edd609d31a839dcdb85ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476c849bb882cc6cf53e5a6485a46c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee87d873b743571d62fafb0f94483c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857857391d905da7bb467f068a228008582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23435853a90571ae11ebb11b005b737e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591d42ed5e9b52cf87689dbfc93f2eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03d059923c9d2496447d653a6ebe15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571bd9292c69a3a4ec9922f3dff88b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966ca709d57393522f7e2332d8eb5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af94c7cb70f618171c76e09100d43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f089de5a7a0a1a8ffb3b5b574e3d83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dcb61bc9cf5632cc41ffdf2297b8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3d30dda050b97784966cd4fc61cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28825af685fa5c25bae8194cd4e03fb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11527177266124e844cc4f034b07615b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c64d1400056478fa77c3acde17a6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bdf817302c03787ec19cc3fb4a577595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078951f2841aa216a205761281088f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51835a6855cc82e188d2b8a85f1199597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c90ae1294d8a0ae3589ebd93ec765f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63570bb8590599530137cb30a2d589a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43337a14038c9372357e6e55c0525560600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af16e2aaedff45086b34bd822c1ccbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04fbb4223e76bb43f32ac3ab6dd07a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8113d7be2a4d2acaee422f7f21f80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3f1ae4f2f3b6194fb137ce209994d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d276e3648df460a2a9b4eaab89a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df50b095e32f1670c7bb9e8ea4e92a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad35fccad546c023a7f5642ecd1f48b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce72ed737de3e854d62adafa4f0fad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4029a5116419429109e86a63585c2a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd526fc8ee8eeacd5fcdf2243808afb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec40515cb0267e058871c1b847f390611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb8b13e328bc90055dd270f790c695612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f99a9b5ade095fce1c7e39576a40f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23578795a77f5a7ffcaf8a3a4afa9350614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3d01e55f31d5c0d081d46fbf9c8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaaf70be44155ff5d25b51b49efe7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811173fbb3dbc47fe9119f86572d4e47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2419385eaae842064113342e288c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147139fe767a7639e1be03c98ef5b83f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f27b52871a146e00701625cbaf996620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c432978138ad42d6cd6f398a4bd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd7ebff2e9c1c6eab6c2a8f3919e1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d58542b9cfd665396a5c9cfb76ba5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8585adb248543cf8ccb6dc4967b0ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c935d633991753696ef71aee618e53e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc598315b9afba6bda4f1be4990c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15392e983239c5ba0f51761a0f7d2df5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb0ef110e512c96bc25505e936cdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf73674135d18bcd96f831d29ec30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6a75a20cdc0865158b1df12c18448630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed985c42979afc278e87cac968a5d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c8ba316d48ac70068165ed7d6f05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d8acb503c9a132b0244ec6a9ebd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a25c8354beff9a8205391208dd63c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd74d8d905c5fb6036a7000efbc84f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7351bea0959fdcc92276b052a10575636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fbdea48e683bdf522403b773459b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9dcbbfdcc4f198b1c1b5a2d505581638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6896aee11445aa25bba0000e68cea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f671361355f60d3a3d67c5963b1a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04167536f9ddbfb8972281e647b7ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e2e80604c8079222257f574bf6a49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceef401c0528d50319784baa521a79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf80d7bfa9b1615947f989d6250f60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043791e19b812a8764b3ee1bb9761c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5fe5d1ddde4dda381ba27a18fbf63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db1a394d9d32314fa6a323033b48f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f053f0ff3c556a270faf2c932ddf923648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bee6ae1fcddc4782407c3daad526e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d843272ea4e574ba209b71049ddb1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ce0b28003ce6e22e4db8a5f5e4e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beaf89afc174fea5f19cfa46050ba4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968d6f2c5dac9faf18e0cd49df74088653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ea3649dfbd4eb28ab4d76ea601dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7c2173d9d21aa6dbe00bb7a01b83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6b48869ff4135320c648dfcfd787656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba6cff9f1249c6adcef9c4a42ed59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1235b0974acf82cef2ae5033bd12861658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a07c93d092ae482381dc0f8b9c3027659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c015d40e7684a1639f3bec8ec9a9c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cf055a222ff36ca892c42645370e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51701079ca7dada7f6fc3b8f9df84f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d2f193035e7b1077915b4f6fb905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32192f53f0809e59a73fe7d369fded664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fa82312f4744d29cb9c01650aa7c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250db99284a55190cda1ec94f8a840666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742816ad9540d1919cc88ab327161e6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da7aa145d18666ecf0d751b38e4b74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea14f85da90d14721d4875c183c2d5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949d1d8cbdafc6484b39a834b9e9c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af4f55ace5481df579890ca7e8d9c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a4be1450d771c8ccf94d609dd08b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5e39e3756cbe52f4303e5e980c92c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e455118d62d683cad9c41f917635b27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47362cac380754ace62c7f47e59a04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cdacef33e59b368a4d84ff71e81d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a885bd1956581db6f0e48c02de252d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aacdb39cd098879a242e31193ad390678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145bb4260c6647d5854e9db80ed5e5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf403da96185088e898435a9e8c01a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb4ad1efd75506035e200f5f2b6343681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3d32f854334fa726b46fcd3d8df08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2159591035c25ae19a8704536ff56f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96944af10a5b97492dfc1b29e41ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e9ac00b24f97fa6330e07e07a2f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9fd7332d78e651d5122dfb3f29e8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01406983535eb79e226edf74b94c71d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af1d197f697fa1f7a042722384c4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e87987893e1b542aa4c80a5f7f06b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56899b9ecacaaabaed0f6e76687b111e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32897e8c4c899d94c06980eceb3e09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f9f78f9996f118e323e3031b3b0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eec63d3b4999dcc8c541ff68e7e18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adf13241929d009da1454e5005ca5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0f5deb3ffb6c915b9a93e6b50922695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156011bed1bb26ea68e9d17137b452a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650d8f05b90dca66d1b119c9679d25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f1aedaa0b8df03e57a5953882269698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a529a667de85a259ebec407029af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fec41a877a2f0d650a1cb9e6571089700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e7bcd52f92dbdc4a9edeb3c536cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f397a6919388e6e29816aa1e21d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf65ac444edae2555bc97b3585c7554703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6814a8e9cde5268e7cea226ce6600704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad6319801f8d72f3efb7d7a7aa78e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f339eef6b69486b9fcdef74f9c0916706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a00132ce648a96ecefb2c39dab47a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb079b912ce7b34665ddd83c5526dad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e96ffd722b0e1bbcecde710d5cf987709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f71f7598cb61c70f321ebda7db2ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee2895b745de34aa935bedfa80ba9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a7fe89360135662b9f1fdc2378eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a7e80dc55910cacc43b47a29ab64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc3d20b59b279073832d7b5609d3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13edc0eacf2e192daa4ff06a1cd0c35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77b8df732c65fdb441df54bfcc883c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d258cfea22781f8cf86c2d65eb78d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a8712ab497b4781335617cf249b92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe84bd28d63db6ffbb8763b0fb592719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f909380bc0d6803aa1835264b8506c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97b7b908295e6776a24b389723c8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d52cc378c104ce35d693a24d8a1255722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd83314a0b92239750232742048549f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e263f8db6856c24aae2f5e630ef015a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa68418109407c753854aedde7c88c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d85a8b90e42c7b19d6ef5e83d6e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad457b8187b21840284da440ce8d0e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f02c5292e875cb38d483d43e82c39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3815d5ef7713916723b3a5cda3afd11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9770404de3c9086773c02b23b88619b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bf6780ecd14d89b3fd1cbb831072731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3680c3dc771d72033b7eb80668aa69c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c990bd97ca30ff8aba635d51450252733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257710ef7222fc21d1384b7feef4a58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d7356b3175f2a4193fc9a92d6043735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7075819fda44a054462152c30ebdfd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08c08b4911446d8248727d2ab001b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391209131769da18d0ff1a75588051d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c742b2260449da16204cb8401cbc921739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c199c1f9340a4ef1492980e3cbe64d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0bf5f149918e7d819ae154329fa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c1dc39d5cdf259680ad2195fde493742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294273504e18193a95daf28f44892d0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88cc20674c2d31789a520b882f8e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f89050bcb9dabaa18847115a95ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b6eb15aece10060992663e1bf0291746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077d9263b1ebc6b43c6ba61c65d0ae5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106d3ec198e9c36b8d87afd1b92ad1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f4239b4b64bec6efa2ce262a89e47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999a81511d28cc1f7e6002245ee758750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfa8d4dc23b6dc818b70417ada3a6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0be6b171191849828ab092025eda1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e0c80fde4d5b269e3600c1a38e8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0a4a2066cee313afe67a31800676754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d7e6641ed4f0019287c72be9df06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77cee55de063d2d009322d979e9198756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b89c10b53e6f36dc6d335e6ca075757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b21b9635a2c4c762a8e37d3745690758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02810980964d9fc0114849113c47333759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d45f0128f4733912f92424a8fb248760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ade269907b27526820ef01215356761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fdf57a927fd9126b5ad09311a2090762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683690f81a60aef6ad9091755b7d9bb0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff48c6d726571aece50e8a042a9c3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a7d9d6cb217c287639175b2a0cb6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a1287a34a873c635d895194471e93766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fbc838b71242ef25760777a577346767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d67846c68001203f2f862eb2d9ad6b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c670f74ba58e4c105e17422359add1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81b507f870ec72249160ae194b45d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d6f0e97a3d3ff31a5440413a1151b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176b00469e3ccf5886c6447f855fab4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53fef2256352b6ffd0a1db88c350a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13107ac648e4fd20c6e76caa0d353976774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a1d43cda2c4f5bd5a27f7a9176f4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf870d57cc5e53387254b793aa8ea3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd007f4357492f48395dc0e61c4e15eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c12bcef455846b2f4356ccf72856a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b86329f0be033310be2d6a13627e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd44d0bedd32adaf94388580e485b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06106aed1764f7097b97d54e34ebfd98781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475742796cbe24e25c7b010d7d4e6586782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05f5840bbb6a717929a09b7855b0ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec58dd89137d4ed2c5aec288b4b8ec5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc277b4bc48560b1dd78c808f43730785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccc4b63e83a05d5cf36017010348f1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e09fabde4d4d8c8bb70aa17067d97787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a2cd2c023fe8231260c1335ee7e61788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43de34230b4c3e132d89f9514edc0c2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94edbaae512d19d957c475dc1575a57790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4355c601ad47b633cbb03b2f2b11155791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e861ef5db6c4cab0bbf7f5fad022792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81f8290cccb728bdbfee4af9df2ba6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa056ac02da4cc82b52b2e48a99bda794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa7cad30173ef3e12ee1372aed920795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2355fd0a01306b1e7f5f500edc931796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce225fb5436d1d8ae0294bde6f051b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf191fa6cc7cc0b3c895b49b55ab2da3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36dc4b10ffed770c337378cdc7044799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac98aba63a48578047aee20323514f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab7dc4b261d4d90b915f746487697801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c05493eeb545a25eb1455ecb2e13b5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfc889c8f700b31f5edd781f7c12e1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa619c89fd52dfb9ed3651d10b1f9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e12d1656b8c20769e258b9042771805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da73e6436b022f4267c50b37aeace78806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e3011a827f5a86cc88a9c7ff0dbda807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c893df1ee9a0464731b7c20b4bcf1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb99029bed1bb59fef6858afd1b59809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c781a274b33bf891bb5c79a4255c4f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde628e57350ed12a7dfdd203d77d298811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978273a766e736663d62c68747b61d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1279ac3d08fba97db5e6e654b2e2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f100e3f434b2f23697fe186fcd7be76814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b88dcd0048063592e0de547a6eb3a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662241e2d04c6d218017c0d8e11f3d31816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d8a75891283bce162c6827c32811817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fded47715203abfb16403ecf27bf7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c059a7dd4a28e60676f9c69b327a1d819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>