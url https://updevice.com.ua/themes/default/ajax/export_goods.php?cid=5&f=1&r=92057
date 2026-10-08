--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8358be1a22c4cca9ae7f8414c8f7841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca064362e342b089fdfc6e3b3a69682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721472fbcb4350561835fcd39ffa7c693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd090221073d02320dc65fbb8434c7564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f508562999163c27f3146c3bee46915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefb758ed72867664a039c1393535b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837cd7c2c01575872cfb3ab1b59d4df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079efd0e322a4fd7675d6a858f356178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60504b4e2db17f2b323106c556252b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab14aba28b585b0d3c8f4f3cbf5203310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d68185b69762419202e7c38666b8c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205499eb89e1fc431183b409a7d5fee112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207bcc0fe09f5ead388ed662befd2e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2e3a8131b2d35c865b4669b269ae614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28122f7d15c3496b12abaf622e40de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8d7f1fcb2c228fb6f115fd4309bf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354691d76dfdb11b568b7878b4e69d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29092450eecf3a781c9134c4c7f39818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ae13486c8718b37b7098cd9b9b6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd7220e0dad192590d39009b8046420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e409e6c851f09680cbd94d2a784c91f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dea0b067fc828e9bc948176b912f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441227e13bca97d5cff8c69d8b677ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e095484af3e07caf28d0b4a52fb71724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779974ff8a99e32f8c5065b50c34e3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f08a590290a0198fb5643020ed8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b97f48e8b19d601d692c8dd61af0e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6da8ab27c115e0d54c289cbc4fa9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1dc9a641e0e427db8c53cd2b09c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b8d9f8c5e3e72b976c10ba8dac0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916074a7c122b866efc71e7a64fea3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a417cbc9cc1623ae1602705c2bbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c739c4d185b8d794abfd59c9e0946d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721a89798ebbab1bb6729234ed0976d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feb2c060c824e4665f126d72a0558035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ecd62367ee3f12b18f0afcb12ac6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a8d43b3a8a93ac4689e3696f41c0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f438bd9b2adc78b06dfe18197d4b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218608ecbabc3fd5785910c608c4c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1c08ce864932bef183df09eed5bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a94168aa980552a25a60fd11cf4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1dd7c1154682b2ce7584364be2a7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93f83bda78f466ee335973b639a55043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28129ab391fa99b93fdc2d1967c68644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bca1b42c0997a986626cf6943c02a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98453c3ded3aedeb401ea37636ee56e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11393633b5891e2ac9678aafa7f52047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc03448183dc3df24b8742b8a912f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa1843ac72a69e13632c5571ba339949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa767adb10704a371d1c0f9f6dd17c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845cefda4202c9f2d61174b9dc64e4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5b3c483b8026c6f0e389cf13038d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b759a615a74a556b45b8653217502a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeec51737b8782164a3c3bb5876867b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d87ae746f9eec6433bb3759b318ee755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12930895c2af1567ecc7193270f4e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc7a5fb728ca58ff7cfde0b371c58e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643818598b4ed84d305cb58233652658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a2ddae79fcbd3e76b598b435be0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6273ebb09186b3351082a5163df5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e02c174a0e897abcfc869148f5d9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae831a024ea708d9c6a3c6707378498f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbd80403c24642d9ed9dc1abf8a2da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785f8b2a460c4af56e9cfc62c79d3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cfad926e40cb30132c6ed9c9b4c2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e3bd1b7a0c11e8a5df88f60c2acd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ce93d255ad6508663d609fdec0dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa70220e37da299081292abb2a9400a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4d5351997d03dc4c1316277b8a5b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d260ad60f808e46818760bb2205d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36777602689f3b8f47fcac1543d1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7883feaa5c8fd9c4bd2e7ed5b3355e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c1e575229e249228075c7247949a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697068da865aece4b78facf878264ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6bffb698abda39310bf4de46d49cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d1e058d4d0c65b1836408ab98c72776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416f9a394a7067cee7ed874c990ad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7790049392d03ec355e92b9ac802a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d543d1022e3f55b190bac86d93d18d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf5e4737e636f825bea5604e0b78a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e60e4fe9be5769524c727caab26781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b17a59bea080369c6c3596e8ce8ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e31a2ddaa9965b1f013c033e003b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57c09f19de3bf8443841f581d1d4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed6731b82eae80c142f3f668eea1f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c37945bd5b68fbaad2b6fad1485186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f159a70b5562b1f7f1c593aa77739787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf71bd3d50250a9372a39c49e00a8eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318053bf575428c8a1d82b1c208497b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a21db19cd8e9302a43059a59c6d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89227d9e6579e63157159d520def5d9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f8e0599394d58fb8dee0976c79b5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d770de3525adebc830e0162044dd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9309ee33f5fb4c4dc481d5aeca810794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a9697beda48f27b71991303bc866e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf90da98bd4023d485983f998e3e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893588fc0a0ebf6c701e502524543ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b066274990913fcb9085995470b805598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc8e3e6a685393261af802d91ac5f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a83fc4831bf47e06b22b7052117cf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a564faa13e44aeedd0f6e6893a4a66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f761ac8358ecbe49b8e1a7b9275d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18b2fccfad3849ddccd338626aa6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14b1059d96abba3d29ac55a544448104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85294d2eab7d73e6867a78ed9502b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0330cb740ba71727180379cba5807b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310a6c30e4300e75cf77c2cdacefe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d5264cbc6800f9869b644a7cb7e0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353cb6c7b8bf9e4e05d4f54581a40dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6776cb2393fca214bfb97c545b222df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29ec0b6ffb3ed4f1d535d7b5b1751c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c01c6d770c51203378fafd98ebca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac25a925ab06123eb48dec20f96539113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f00d7b2929215db7f3eed8c3f2ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395fcc79d4b311232b053a3aa2a655115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a791f23a890d1c18feaad26bb00362116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767e701bde82f0839b9c2dbc24d904117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8e0b228b2d72e2e0c86df271f7a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c993ecea0834567b02c4ab77dde8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc1a9fbaaab467481ae837a5b2aa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe5d13c16559bc00fc3fae9f3246c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e836a63e29885b87c9d857a295c5c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e2a1b215ec9917e0a3a68bd030f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d483398d3042412a3627ba3210b621b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ae490d9323551299eaf81091c2416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd8eabf5f693ec427bed93648b605c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae93aea22ddcf0414df1f56338e6d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fe2b648513628ceff31cc924a248e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169112ebd57613967bd2466136483df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6700d1c4e2e5238b51e5161e519f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acbb388d58691371637c5211b5eb05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90846a1b4902b4340f31a31cf6d009e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563387cec5eb76fe98300c38c164252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976444ee3d38617da953b5873012427a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78a72f928e186262f266a4623ca56c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef39ceac238b2409c2a011e4d75701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa5c236422259ff21b80540356058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da5e907a9f1940e994135e6985581e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5773dd0bf8a76441b3a8aa51e87396139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18358e97ee1be3310fa6fc3e1f2741140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7ff489d918015baa46d08cb084a94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2303f7be04d2fcaf70696bd663d8216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6accf12a42be88ffbf8de7c991b63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e0e90c97806f88de5d53fd9225243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626573ab82b5e32f5306ffc436e98079145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac56750fd18661321bf99096d6b2777146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca9b4917001efd31ec2cf1cf6ada2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a11cdfe8d61b08b497fefde4bddecd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c609281721fc94356eec8316aefc2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81552a6c63b4099f41adea0a44c0e64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194d0902540744197247aa125ba4c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb8af07800e3db542aea079d01186152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751a291914f8ae069f8cdba4abb099d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99155ce2543d82905568036745c99d25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c641a3f9b846155e804127c9f295eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2a39ca0769ba8e111b539901c2518156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e49891355dfc0760d957b8bd41b1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbf7df93f8058029fdae4f0e5aea09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49afaf1c5540ed4419132f300c733c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357cc82785c253b40e05311b7b01501160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85efa650f3394f7a0f73775c07658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889712e519a5d7ed816fb1e3b133a7c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f628682e90b7a712d5b6fbbfc067f35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0073cb0c292e417a676e7697ebdba0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef12e0e4787e69c563360b23a0c37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7550041c059676710fd498842b343166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa801ae3cdc5ca6590691f2a2a4e9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59894faf1a88dcc0500e7dd9614910ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c607fd270598efd0588e11c9551db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808d4e72ce7547af6fe777da8bfb746170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73947fab9b2b3de0e36ccd4bf8563f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7379777357f4f64235f3b746d677f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ee8e08754433a7486d3693bc99ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4a8e067eeaf3cc7704459953c4a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980feb442aa0aceccb5b306aece3ac6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b159a6be7eb4f52dd931c611181fed3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805996b046eb1c05c9370d7b13a139cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134d52a29aff43c891e25aca2f9e1b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c71d196155cf5c056246b7234108e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b26c9dff8d9b9d2f23b63405349ae9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60f7208c27fa3ef1645d8b17c098ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20507febf5caa2e8076a7f16989e506182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d33cffa2b09d90f4c04a85e842e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ba7271b9e1029d1c548a86faa465b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffe9d38541d599a45343b967b46a7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351577e2435d2ec82fc1b02566dc6aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381469fcd289c46d46adde7acb88612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee769ffa41fdff108a2938d26720cdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b388b656a26a2eca9e8b04ccd94b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef9802877c9505f184c9fc7d57fb4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb9de0644be5abbe49e8921e10e6f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113de74197a3390e7f4307644367a43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40552f03159cf88cc2b25149c92cad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e227c440f799fff395a28e85758af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e02d8f97bf9ca69a059b44856ec607195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504df49ae4d2397ed66d71c25f1291196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd74bcfdebf77978d420ff0742993cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c3dffb531431d323a3aaee5dabed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee0b6dbc148fe8129608f7a8739d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09afeb59e2da84d6810583763226e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908a50472d2a3c8f7a69034fa22c025201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353478a7b84e5fb60b80b18546bb50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b1c58962347bd09d0856673a399a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9818b87b7178c2e08f48f7a6415f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f700249c7a582ca9d16707c211537205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6a51060d9fffbb429255edb1fe2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d50aae84f771c265b3a304b3cc2c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b94294e59e2430f4ecdfaf0b118f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb936c64e36596b3ee2529208eef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ee93618222b4e615fb52bc7100fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41591a42416038c7b114a45e5d5b5dea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4028d35d0c667c28a98f3dcb7541f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190662fe4ea46ed94fc2a5ab1044859213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a062ba005b265ebe17a92e47f11af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc5b7cddd334b5e4a13e562986ee57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4cc2ec7d8006cb346e07af9b9939c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3306286afbc0af026ee465ef20ea2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b395caa224cea58161c680e68fa417d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78586b41ba653cc7d0d84e09922a712a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55db2e400eaf249a1d90fe676ac8f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810d3e5d854acd4e1f238c03aaf23f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdcd32646f99df55ce7dc5ad2a9399222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e8183e1537b774bb658dc803c408c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37f68d9f08c8779bd4aea7b445a8aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44686f94e47e483159b91493ab05ca0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d26a5e26af42a64e6e9399783b4531226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e2e671f071937a9c05ac998aef36c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef226ae347ccc987cc3f99914b21ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac3dad0363dee0e2749c7f4d59440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b0fca9f7456e3be6a9559bd3983e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5939bbcbec6020555b9590ea03802b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7773c4314d2f1e0f9535e73f54b7959232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42415f06c91e035b5f197b754a9b1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0adfa26ac49d95dba16578bcda4e7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcfc42b8cedabac181e42232f12ac9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a984ab418f9111c870790e461e9a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992811d72304923d1c8bda2ff7ea2387237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e266cd7dae3442e26dbc4898f02fb9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d1a9e3f1b85a3a9b68290ac47222a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f309fb4500ec45b1830c7a4a742224c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aa4c36069a0f871194d5817438790241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087db9a1e12ab701e5d24f5c65aca826242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d05c5c074a629b6f12b8ee81ce945243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539d29f42c7865ff7407d400140b40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4e995bfa9f38a2212e23e4024869c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64026086cb929f54eeb507bd12524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade34abc7b5f58a311b26a8234e829247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df78cb1b90b762bb5d9d06a860f4bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1c66f81fff4de969d56fb44261a65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1d2c963debbed2d69550b4d25f93a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452098ff87474a4abc9c447ce5cd35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb8cffb5ae7e42a2e86a0324f9b5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173042f62e5938692b7d62b710812b56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aacefecf444781cf4d1a480c8e3e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952a1512f69c0ffdf8230da9bad0daa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435caa66a0fea9cfb48f819f96fa2c5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95ab7aa4279874b031b683a5a2a46d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060dfa45da124a65ddb35cf408ba9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586806d2b3cb0e92a051a52049d0033259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a8162c29a0f141d79024b5890cc63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b07c5d7f1a906f70a749fac39015f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6c3d55d2da51728f58b654ba7f72b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26791aef4fc8f2bb2bb69130cff75805263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ee61f3c25c7a6d1b7330bb0433e25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d89a790041db7fac1cb9a72b77a762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3716d57e91dbc9b99cf0f12c78857c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27d7e8ff504e54900b3dc68b0d856267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e4f9b62070661ed01a80cb2fa1dde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1823f8c11dd7053ffe39cf2b179f69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b0cbb082554da956ac5d927d6b9f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79150620071ed0b82c8f63da4f8dafa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2da14928ca2d1c57d9d2d8ecfaa096272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559f9c03a4e10e53ddf9002c4cfb35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6054981c5b4e5b988974e3e865cf621274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dfc20cdfe4c2581f2b992f78593e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa87bf403eaad57c200f9362a63fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dced2b7d0ce57f87d3ab1fd0ad85f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eae5191dd73dcbd46faa478f66d04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef080b38ea919c80245e821347bde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90105295c94f5ee419954e25b550f9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8da5ccac7381f792fa1732e84e9aea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36471173740e618852b30720618093282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75b635bd4932493cac75594635b836283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d10da4722215848d76dab089319b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023309c27aa1765677523796aeec5317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2377adb45a9f817b0e4388cc4746286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3384e778facb4eae4b2add8ea2a18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66cb3330d0adbcaaabb40f4616243c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f25db3dd03566613749bc24dbf2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699f25b8736902633667a9dc6229d36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742dfbe6b8c5424788579ac91dca01c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3744a9d2713d80012b93abf8d424ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b130b62c2bbddbc1d1a8213ad501972293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b1cbc91a302d4d2a6a86775155321294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4867d8b01a11b3a863c74e7f75c7c04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2879d695d5e558720a9e9ca2ea5ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d53bbec177b4d3f029b142bcc2818297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0258d4bf84da3fee3336509b1cb34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e93a9cf8298c5114e14ef1a417b31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9791f3c08304c944215010b746bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29681ead91a19c24bc94ecf5762d42fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5491ca00e5816cae715c4a8b8212612302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b1cbeb2879f6644e5593584df896303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442d064db78a249009610ef8c304c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b9c4be99c6636c92278133963df1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f16cbe4702a91bb24947a1e7721118306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63473e8e0a5b953a62c53d88f48563a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178447dc80231d3c704980c32e3b1fa6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ab4030157ef444ec54007bb40536309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a00b9e7ec3dc0b55e98562e47d0440310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e03a5ab2b5c5899f37f975599871311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc075e64283c8c899d4b2b01f068c86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a213ff6d2ddc365ce89cb9af0533790313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387750c9948dace8997d8f57278f3304314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd0481e1b1cfd857b4dcf8b83f71c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0cf3cd3894aed8053a0aa37e24976316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbbb74ee0e07cc2d89308b8d21b510317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a28ad5156bc4758b2ccf4531ebc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7b1ce2e60d1244effdbfb2d71f22d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d040b8272d37032d3395bba229b88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b0dceb41ef3af27a5a7c0ef5c803321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0645b864503447042d866032cc9cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72571eba26c2a1598b5aea2912cec7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacb3f0c7b979ab39e92631c0e0471a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569665a92766cdd5819639310b0832fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af2566391a7ea8ca528bfaf0688c03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0936268252d2c18529669171b01f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2a1c1350d3694f564356f73eeafe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49bcbde1d080d1f2cebbd02a0c9c90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02bff5108967828b5b7ef075879499330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfb1a0976d63127a3ed5dfbc16ec9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb84ea8ae416605df76e57347134493332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ac79164573adca5412bb4c7082f3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc72fa492d8b640591b33392332b71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869be95db8d703afc6984d69833295c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50377821b0877dcbe329ff3b8860c1b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f61850ff05f14d99442a6ac94fb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7bbcec0d710e2f06f7332c4849692338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25ed4c2e5f924c9b2d1df5f82369be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e10a3a874bb64243944f4267f0f693340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747658fa710bc6886f0664af30880c0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62919ae712b4e9bbde2b95ac0d0b2187342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a5c2afe99eedc52fbede2e549ddb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74181088c78c6177197044dbdaef9c25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f692feb39d5a7c8f110b6956749a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94212146803bd576557ef076667f57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf112c6d7ff0b221a32d12f9935648e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63119e60cfa0850085445dc64ba053f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb22135f0ef5c010af97760d7baa2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4bf7e5df3753399eabea9d8ecb2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff8b590b197061d7f7895fc5fa7f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0079c74de2b1e25213736135b3c905352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c1b91d31b9b5b25b3f24bde19d09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808916fb682cc6c5c38c5bc1f3d9edc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a465775963993ea5b7f3ed7a3d9affd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a3d2ebfce57a461e0e5d72433e480356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce9d760d058fca9b34246dc539da5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69e5e1ba44fedcbc4b2df975ef84c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4ff70a1517d98be0ae7e03b65b139359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfce76298fceca4eaadfa4ae3f1592360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc175c63c735348ce3eb4132a0d97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087a47b028874e0ce794d48cae6a5fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93f9cc4fe5ba2d93c97e5c7c5e8b39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd015c94025c793008574ad7e61ffb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0b7d2159d3de5bc11cce8694cf223365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9e429f413c7c2747760dc870ba0cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f5c8faba5e37d5428186bdf958407367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b71ac5a5d5c3689b80af1dad7280a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcc7ed8682361586638a4d45307f08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bf9db35619236949353d42b2ffd89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b11f7d8da894ae745fd3319f5d5101371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ca72434f1978a077a1f55c4e2387372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58677c7e73e08a377a0c1b076b62e86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e095d17c72d9cab3c4c0e558b56a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf0f92e0fcee988ea563759ef38f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf1ac36308241e6637839e84eb437376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f42e76d528fb4f0527e30b444e637e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e564ace66762608bfb0c4cff4a052b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ca149ee7b2e276edd0f4bd05f038379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669904cf025d751efc4302aa8ea49f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab740bb4530c2f190782c7a866b1fcdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a1cc14bdaa31fff1ca007ef8c6093382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c873dfc03bcadf8d913b8da5bfc0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38f3e8a5559f7707cb8475a51c5fc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ed082fbea2ac3688ef1cca062ac2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f369f68a772ffc07cf7a48fa0cf6272386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17064e362ec7660203d60c7289833e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8027680b3062f5efcdab2c0491a86a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad7ce6d2910fe843101e698f2e04ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee8549d9b4cb200b7d687abda5bec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedb659b568de8a889dd20514e5fc27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbac1fd00ba1be782b203b18c749f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7479699a27883a8094ccdebc3ef67a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b18c15687cda3b3ff5ac1f56ecbdc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196fbab8f8a4f631f3421560a2305d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaf52ee2bdfafdc024cd303f8d413b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dba5af4180077cda318381e1a09f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8898bead3e7d60cdfe9a74c2ade5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9ae52043e578a51569a8d5436aa8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4d30879c0df51c9a2bdbd32976da3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84c464650090a8bd5626ae386beaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c2fe93431446c0032ee0151f88ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dabd17d454a2ba225e2a466ad02f72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b81aca932d065a0070b428576d5e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ec09f9979a3b8f6792943a8b343d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177676ec7c520a7813208f076d149cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd886ed68258a2a661c8b701ca96e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315374341e1ae86ac089ba683e60d2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aca414aa7bd6e1c704ac445ef7695f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ae3f907d95f9e99f91547e84ab431410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5ce1a65ea1188ea49ab4a36711bc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ae0b493119462b9a78dd5af48f58c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf62c15433cee438e46e173908eb931413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de4a7eb838ceee3d52af95a52b461a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c416c466744b0c3c51505984412ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d038bb8095e29fc7bf25966cc287490416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789ed80d71a9acc7a2fc25051b1621f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694c1d38ae25837c6466fc188b8e0e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c14023c913f8b887a66887a023ea3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457822cad1fb1d9cefe2975501b7ea6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4d309da3f9872e17091f8eb849bed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441702f7c6e2858af1a2f760162748422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c1ee8f9663dbcbbc1350ec3034d00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce47f0cecd49168acb1a260d744903a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82e127ef68c0c65ab2b2c554afddda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec5b04c6aefbf1ad32b9c3a0377a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aab20f66b2257c61e7093991420e92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff352a04f6166908741fc78a8679827d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565eb20318246e911259274166b7424429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c2ab73d971a8188de970ac142ea3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e4e86d94f5f507c79b981991d59da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa280d64480b2a3bf0d2d4a27819b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7613d150084e54abb5e2288fd3d556433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595567bf778b3acd98392fc919b5d8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb5f81200b0a6b753398de6fe2d9d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd693fe92be6933f543b36edd8b2525436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc89440209739a0b682b33b58a7d549437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad131b97d6b760dd14a67f92a78dc64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b406b45e8e7464d0faac15497f53ef5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718bd480003bd968d6df913269dc3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39180c9ed5d62b3e5c479f745fbbfe2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88913b15f9944a15c64915805c600f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437534daec2e2f477003cc7c32cc0ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b32b583ac02cc5789ac44e30f8763444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39484319e43def7e37f0897ebc0231445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba1c982fa20fe87af7d7103cf50585446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1df4aea195304a354a31f48c84408447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2fae2fb814dce4e1f51cb6f56d9d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb51a32d0ddc8fc45a55a197d078b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e629a576699b270a587f73cb55bfbe7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131a4e39bd1d5aa6e756a1b92598b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d54068c8bee0ea5c906ac8c70fbc47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d15c3002abcb64674440d80135fc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d7c8d330edac831d6a3ebd19e895454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8e7a016cf9a707c35c54f5a8416d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e154501f0ff3db91f83d8039c414c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ddce7e8db33dde38f312a23bc7889457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a368f3aee26f94842cde11bf87da9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346492b42a7a4df68992fdc80b2ca957459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea018e74ecdd1effb9257023a032a97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee833fffd49fa7fd149e3d760e15c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db112ef81754b115ee295e1a693f3ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6d15feea3ed164c21f4ffd1087345463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ce1fd4fb33e8eb1a9f6422c4a867464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812b36662f7ca421e3c6bdfa11817f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805c06514f3e5645b5a41b7f5634f55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ccac3ee86bd8ac0cd0622d53c8af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a5379e11772b8201d2fe61e4bcea7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc6caf6fce67c0848feb5bad15b962469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17de8f3bbdca9966091f95d2815ab0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912515500a7fbd49c2de223d7b394d98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b314013959169d35e00a2ce0ea4f6e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23773ac3fef1b651dbe931c8b860171e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95da0f73c4d29c8909450847f9531474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b856b71d53b5c89fd18fd52af4cf2a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4fcb284cc5f8881b3b2c968d2683476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f68492840ffd31bcc1efb9d3f94b9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140d0acfeb270aa2576d072626cfc4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae7a87490344b573857c012d54a69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858eb52900489de96f9758b971cc833480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e22b1562727deacab7dad9d74aa31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6279a442b8b54da680ddd55a30d8007482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd115115f42bb8f9282e186b681bf431483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b9df7d5e4e601ebd0c19b63cf640484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b0c9e8ea51887e069ed3c526a424485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9505e7968b100e10e1b88822c62ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe73ff1b081244932a63c843b86122487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56997da7466f8402ba9e3ce6ef2f01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5acbeff8cf21195a96b57c532d96a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918311669287958ebb4ee17e305bf6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801d226ffb11863e5a28bd6f455aa43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6ed912336f543af9effbdb19bf31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db571165544af17c997ac6d2320159df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6c5c4176ecdc75e9cd135cd0a9cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946701e5ccecb1e31934de469e6d7d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a84ee1adb9013546add0d6a8fbd39e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec568af3f432d27b4ee360122ca5118497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5528f63846894b8095cfcd48fba0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61e839b1314ba124612232192b87c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcd2becc87e992529f9e5829d9a79f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b523ec59cc439bd0018c5425618049501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ff91b4502df4e789ccffa7fa9756502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba7a5b7f2b7ea58c453f71921fd0fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb259608cca84d74a765743160699504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197846a2c9c548ccb133b48359b01de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb8898e0fd543c0ec87a60a54c91b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e01cd57f0a523e8763f9486923d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103b7b22f1412405f0ea663788a9dfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a0c09a8b033312301772aff4ddf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13893a7a58fafc1059cb9b2ba0a56adb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3975f02eaad34b69da8bb68bedf3aa7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d318dd91f6362212c63aced1b333d2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd692d423fddcea5a250cdf215374513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c55aac80d3c0b6ffc6ceca5bb7a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bfe911a8f33706fdea84b70088584515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761102b69ccbb8870a49a1ee1a21cab2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93706654f925dc9407926fd5b6e053517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c274b71a4d61658c465876d5fecadc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e20790620c271fd048547acfa030b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a131813ceff4ca54340f6dd8a124fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349b9da1c010f2673cf7cc8b8eae91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a037268c97aa10815559204da56beb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d34cfb74148b94144b979d6dd1e20d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf648e15240640a58ca291078e73e5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c45cfc06bbd93ccaa70f209e08c6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76313ddbcd092a3811ef4e86681f3053526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc9c104edd9079d29d95845d51817527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19606a211d424fc2bd0f52b70a943b24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff9801b30e5a9c4aa7b2ebde32fe9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f8dcce9f89e60050878618b433831530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a7dc49e0fc76c0210a71a0913cc19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff8bc10728189bd85cd54823a61542532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b5146d7221b285e0722b5c5399ec3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709195daf990552be5c9c99c1116d0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3f7b73e0189fbec5a02b646dcd4a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc402fa78c02cf7b304e3fe3d89ab7a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f29038ba90a692264246374267179537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f625f5b95a869a470814feeeac33fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6235d32dc96a878b3b6994e7fb404ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb8b32a941c0dacabda220125da2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495fd2c7aebd77a77ec229cdb3910c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c6211c97b6546d44e31e19f9300e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6dd4db83133d9def2cf5d14f51ed5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6ea27a0994958c3a1ba1f91871ef9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a66911643d5506fa09c14c5c0942a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b3d387bc51c044c71a2b5aff51f64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f59521df2dcc7cd93eb55a40ce651547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f55a835eebe96da8d7d94d1fb02797548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df285b511138447b545b70009c5b6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd731294bb4f52a9d3bbf397b483df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a68d81258f0d1649a1648a49dfd6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa6f265be3b611f48fe20cdaf611bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfa0bf66f53b2d836f0c24e8efb5fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624d5663c7b6dd30c126bb3b8ca2230554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b3b46ffd809d84cead731a0cf65f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a1d22e0a709810487a08c7025f75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1967e850f7c133d565b77bf0f6c15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fcff20f66f6de560ab530b388e81a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d15db104b137c9475988327ab702b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae56a239870d2460245fb73e227ec19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1313d7538be65f0a64a387e00c05b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a45c9803355088c1a86e94d39f0da5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13cf492409ee4d7f7a75a21e19ca5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2ff023d5fdf4dc732a2e20e4b9a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86330a1307d12c1b36525bf933a88b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7937dfa22dd3ae847b78f1a74ee5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fdd522b5f8969e8cf2fc8c5907871567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e710464deec3c359ea029e9165039c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee746cc0b814a2312de26f96e0089623569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b704eb481c3754832f176e8bdfcd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19ee7c2ad248d969fd747984842cff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5027dbd7999101565f0e30efd401572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b051ae17469dc007ea90e17aed9c9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850df68b8a82cdd103a1db1ecdfc813574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b81db579822270d2cc861321f19af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883e0cd4bacfdb92a6e8ebb29262377576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18199882274cd9cfa98fd923991697577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a8a12404c6cc5d71855a9eff2c79e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d07db7457d880a12bdea4b18834cac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf6c2d1f2c71576bf44790736eb685580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811ed1915d64aa8f7cda44491106d2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb69ea8a275de78a0552e28a61ca6a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d1f82ec07150b26a642c5d5e9147d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331457beee40f407238f448cec1c7668584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336beeacddf7faca41f83b94aeaf7112585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f58a2ff8cd8c831a2c5cca6dec277586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28d11aa79d05b0b29be46656af16ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8410b109a0ba936f48aaab04ca828d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85547bbd34b972b382643aff7157ba01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b733eee8c81d404333a5db667700fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89dac5c80f98f453fda8488c2c862f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aacf3ca788d6643375c7731f8b1c88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683de331fb7d4957b640b19e9ba8867593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ebee8aecb47af238e6d859271f93b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387fc36ff12404c1201076443e0aec2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078e8ee47cff52bcc9524656673ee8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b507aded322bbcb6a3133a1813c24e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbdc4cab1dd1ef52c31517e1b9b2fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f898f6a1e66720cd7748aa98208bab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ec5149576a52a2b5539009d2a9a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19a28e7213095cccce7d3927d64b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa90be79fc573c0f69c868744043af4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae7ed19bb1de57cc1d28f2738ce2c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578ea1f64a9c0f367a2dd473218da4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942896e57a2415ce4ddc30175b6db546605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022c7d190cf569781314d988c5104a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d4a1aa899090c96ce1ce4322d141e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8ac6af1b023653f0c0cf233cfd3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc717c62ff69b281804ff2b8970dcb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc9db8a51f17c8cfe99d52088d4e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c58dfd6c4b169b45fc797fc973f07f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356145d38734ddc1818f48ce16caf2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf815614abace9fa9eef72cc9c066613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b2fb781480bfef3ea531060f218b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a9f22ed24b3246d317e8bfa70ff4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e625b6967603a13391afb39cecf62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6cdddc38a161e21566b688295f9a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e29190d0d9e90a5f9d5648a16311e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ebd49d72e2633fc29f2a467e0f5f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ce3327c2c0af57006aa11aca2f35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b5ab3eb2eb33d70d9d8db3b064cb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc284cd01a6bef0f40d265226e927622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2e6fa48d228473e89591949c4b3c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a4fbda2d1d2be925bae9ef4b556ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659d1e72ec7d3d160d2eaecfb8b401f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6492c3fa6729de8ebfd79adcc17d89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694838a633c38199fbd3e5664ea920b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e9fe3a6b8961cbbd434de03061351628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121481fda70b366ea1a50a1b816c6b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32523a09b9679e837feab89dc2f0fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c7f37f9887648c1f21f99d2891dfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd589b8a905768630b580a2a321432632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc0599bff9cacf194136b2e8436a28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41817fd90382b8266f9c3c91e16265c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58617fce5b2a02e83e44b5b4bff80a8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb228411a40f37a9ed7b6cebaa29461636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee79b4f338f11d4f1dba3b8aab34d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf3bc0fe8f0b204cc5f8a051c8556d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ecb181e265aa3e4f157d92e14a080639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962f5a7febeaf348a7f66197937493e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009628adbbf21ea1c337d5de21a6cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59271e81618032e839f28def25d2fd65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5710b8f7ce12d6523bb63870f31a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf23ba3b56c83718db02f0aa67ab65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec466b7a01ec4647138d0e7240f1c93f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f873d88f5c0b53be5ae752971b4de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894a7e68993bf232307439b3356a57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d0e8158c93904ced8929770a014c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6273028402865fd3de93e14a7403649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3609426b84ba4903f670df0a7db6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df270629c67b0bb0e44af951f89503cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4777ab488de079a48499703e09beb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf387e3316ccf8450d1999e317bfd8b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25922160a3a0e08320bb27980b991fec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf3d5dfaa8fcc3b8664a1a5039465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e8d89c1c14ecc4cfbbfd19ba5887656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de179530b5af0d29c59ffc92f0ef46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f85a22c4224fa4edfed376e3e7b29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa2e2b96bb6b5f9f92b7b70e625d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeae9ab9daf280b259b32a68adf2c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e280c23012405adaa36df0221903661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebb9dde87fa2c694a95ac41eb58b2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2716cbf97c69eb59501f28b4cba31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37aa247890e9be079791a664561887664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2ebefd864c167e1a17102076058e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746899b7143f016269f7d7c141b639e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e50255a51524217aede4b0db6379a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f669133285ffc48788c7a3a108d57f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517891e49443caef00122891af240da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281b5dddc5e38b68589f0ff370c94c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bd5662a92a3857b4baa91b543a38d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84633ac76f01d6fc05a798561b1f188672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0d11f7a5b14022bc91e2e1aa8f7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa5f0d53234ffc59e8f6201259ea4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cb0e22af64cbd299588a339b4ec83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f005cd9987714f5d7124d815916f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b859f69fe5add47ac9c2db7a81fa3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fcfde614503d5df21e2b42e640529678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706820607aa08ee1071d24adea3790c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be6631fdd2b13e0f72251c31451b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08ce75639ee6ce07cc8eb397d1fa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38490b4e88e245115e41bb2577c98d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d31eec1bf8582a89044dcc415d33d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c698a24244f8c75aeb5409007b9bbb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7e8081f1f00920242d9264c9c0b36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db01d59935d56f79af6e1d3ec6b19fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e3fe490066ec1c078936b10e79835687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a20b7dbb558de21675ec2b9fe959f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb35269928ca6a8de46c3b1a2c0c52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a0ccf048196f85fae7acab2c7b9ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1e2f1da814f34cd757e684ec63a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700696f10727e989a043ffd7b84497692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321aac0913b7fb2c4f64c41f77891c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f6f452c1e84003308a888cf70db51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3d5ed27872578e787d80f326724a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705f6d190ab56d3b0d1762992d15e07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd7dc5fec4c97361c99935b799c9aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39036fc4e975873fb203b4d2eb4e8a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d552939a82f32397f1178e761a17a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420994222c8f8c7531a91e8a500d9ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44985f69f0ec5927c539b4c83db7ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcede058c9f5dafe84177e2e9033a6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b04dbee52d38400078089dad7e75fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6423fdf3baa56399097b71b027be42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065976f94cb8f6df9fc2855fd21c9607705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e7ad585ed7fc868257ac8a1f243fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ca2a48b7e1bfa89f83dfc4de64be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42a5471b499d90e3972176fdf53f2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646253c42810ed00af3f4c0181194ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea13ea6b0a2eb4b2bbcf8e9ada159b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb72725d4d3b05e225fdaef71a4cc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd6bdfe343e7d35543344e7861dd22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a90614b8e8fcd4287e6c29b23aa18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966c60dc7c9a80fd1c33d79f69eb7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b169b5307309d2c93c9d427d9b47b10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e1f7ce564b267651cdae2993cc45c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa94768f5b5d426e54891d20e32d7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34d30a7ce3660efa4b683cf8327817718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0827a1065744537166a7a0066baf12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619210e656139089feefa6dcef3c9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e0df98f30a0ab913d5524974a839721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581673424a81a4014bffd3cc68d71db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d92a7da162499d557db910f27d6b07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658e53e0d4cb670daedcbd7233024f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70892ac273e3f294277e305603f058e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76458126e9d43c75b0919f601858f770726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb566fb1ff4793c0b126125170789c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5343d0e3fd0bc96e6c06b44456e7b79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e452949f5291d98b74bcd0924ff097729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7e0227827c3b80c098652a4147e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b026fa66fe005deb7c004810505e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ac88ec435e8a54f5abea5a7796834732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fb0582d6b5e82ca331089d7851d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3567afc7c3fc65cea872ef0d11639734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f536ba8741e26809284e7f7db3ac07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc28fbfcf79734e40fcd52f87b63ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f90dd448a4ef461e3f64f456a05e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb8837053a0ad62fe2cf146d3bc5cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c8ed9ec2cbda31f1c388c0f45af47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d49063bec292d51d99957c365edf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb0dcfa445c5ff13c36430d62c7d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8fd651442d42d06f03d3b18ce0a1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd61e1ff730b61aca661bf306142aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41b05a901fe04d551f58d4decb024744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a95f612845d158a2f7b5c5223bf1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b93f93753a2f52cea1a6b91c34cf9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1921e7900a83110d6ee74ca0b2e788747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12eb84330d0b3fd067d906da8140c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda9f652158ae4a342c9ea39b36d0dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12acd347afa44b6f0e73fe536629df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8847d126b139e6a3caae1a8b5673d25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b748678afed276b6321eb66c93b7176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da18b77596582de7a03b677400be591753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d2fdeb7f9e6708cadd8ceaa41f3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a1511185a2641e8b7dc517b3a0f85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bd8085dc2bcaa5bbf385abc88bf1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75352543bca67e0577a58c44941b80d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211054315b8518b1dd52340f30a22e5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218a94e5016d4ab26f7233b58902be2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24f584f24bb1ac3f4b08d4873f2b15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efdb2743ea84d51a7e04a591082a12761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b80739f4dcce5a570034d02235e03762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf6bb06c57e8f40a4a41d590bcd5d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71057363ad9869abed174f7dd8c9fa1c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15570b86e99254c53f96b4fcafe4cb4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc23f8300ab0c611b6be43d3d170a7e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da96b071b665922b44fb280ebada61767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e52a0239920409da9a481a501a52e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe8986131de693090c683ebe3c25c3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0613087bc6dc2b080c985dc065ab1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f1d2ae62b97a0cbfe16a44aa1929e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67292dbdcd313bc82d4e61493e7bf01772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ccc15505bf1b4128afbef75305832773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753e9e10f4cc3aacb6de7bea20bf98774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90d82f626fc582db87e59c08fcbf5f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780093317e2ed90ddfc7c8dab0028e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e31f7c300d982ae9f5d5f740154aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2a64cbe3aa8cb1ef6a7f9eab18645778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec980406083818730a3288015bf40779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1ac0023adb39e74ad649b488e74d3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637c43c3cc954ef1ebcc710275fe02781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86743f1e32cba74ea6cf0448f06eef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cd3b941fdd0fdd7a1984418bf1d2c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373c7a67e3d3d8b341b702eb4384ee8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8845bb80b54673d5637cc18cbf4420785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da644badae2d5706bd7f5434304118786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c798c445c720be20b5a72ad74fa16787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d05fdb4315cdade8f5bf93c13ce422788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa05622880c061bd376bb9f037de7d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4b7f71a889124523e9b99a57315a9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e82c980da6695a06f890239f44aac5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb21ad0be8687b551a8af1c8ee32c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faeebbddc548a7516c7244b64eca41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f77b2d9274e1d8e96ee5118ac6a300794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764b7e7df6b1ab35f448aaea9761a17795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16de932bd37d64808818321496c7a3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526265ca5e13b732d23884b3e727bfc0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33303b0f52c3d3893fd02accdfacd521798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc465105c1eab757fefff3a5f96c63c799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8448159abb368575e04c6685f7d2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397092699f633fb7bbea62d9682292eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e90ed9efb7c318a97d79c0a0d1ac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb0cc00e9a7bc678693c1ca4a8ca504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0f861e53f3f6f1ce0463fe546deb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0e59d478e0b44aa35898018157fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc3480f3b1452e90094ede004344967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e72389f4370994a729159d0b15c07e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8aa56a69038560204a87b5b65315a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173785c82bc4ea43172682902cd183010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d25ce0f1e5ff3b4312efe1c020315e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871537e06fd9e0970d042339455d14f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db35edc0428f529946c1297f91f9b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b1f9207d980ed0d5176710e3ac11a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601abad0efc7c9778df2b3c2cae68115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b274d4b6d43fb1745427175eeb65d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93332c809be2120bc9c04221ccde4a3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c680fc803d6417f5f8b0e036d02fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165eca0957d1e82ed62feb2be6b951119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec67709dacf9d5157b805f7f0cb261820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479a3d9d45ac910f15f6b87688787121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5690a5b97f725dad578f39a38140822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc186f5edd7a3ba0964393201d5fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f086a2157a9306f26d466dd7599962924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56388f2ebe0f90e5a435dcf92c4ed97425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f634235efadd96ff936c5b9468f4fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a1cef17ebcdf24a67d788980e57527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875e3d415a203b9ce18e8d5b59ad2e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6656aea45f00c6b9c4c0ae83e2aae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f234f4672419464f5a9118e5ec7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92267412092190c4e8cc4d86e9cf8b3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619bef1a2f8b2c3eabf5bb62b54ccd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b278565669be34158ed39f50efc381233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7465b7e5dff7ff189090d3ebef7979534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377c0f708126a9ed900ac05403089835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d24d8c93b8f6dcd5cb7f70bc151b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7011033edd32977503b8f093597ae637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142fc8720281f8d2e25ce50342241b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414f42828ac8c3c5e69a38699964d6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c3fd2942cb5220fed1b683642ec0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01100e3863a1747c6c5ccc69f9f0caca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50e2a1569b8a73a6412ae4e8acc4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f072a9644d8b3dfaa180dd567be043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e717bc0cc5eef5695f5a28ee456c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d18c6fbcb38c3078e64449b436a4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576102511832757d98f47ca33ec6fbad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c1906e1fa3c9585bb8402f20518547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ff3c47476d6236eb0855d0bb26d9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f588f2e161fc25058a9377ae5dce46d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714cf4a7fc0c033a871cb8b541d8da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ba1561de5d5d6d3c6037d44d907351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab082b9254e9048442ba56734209faa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618727a978dd24821b5ad58c853614953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5adfd8a6409c9c71d6e32629d11f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331c11ac380088bb18a63b3c4acf63155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46cdf03470c52404c5431f70ffba2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a59a9f605b02f0ddf96ba4b20fca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e229e127ad20ee74658c834a64de258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff25134278a69dea2e52f02433eea8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b092e536c8b137043cb4cc1b6a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361717b9b6afad98beccc3017450685461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d4c4bbff0acc77b40437026d14da362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871022d61985d0b40046ffbef237114763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f699b426983618dd69bf33a5a855b9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3655d6380d857926e95b120bcd9a84c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26b82f3c3d43eaf756f974cdc79c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ec8e8247482f22e41b39d392d68b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ca30e54987389df351aea60dcc1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f908f5cc5778c7059cfefffbf29de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33f0ea85cab453ca7a66e6871039e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79937ba6fd4b9a746f1e0bd3888e9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501fca9f37a0db5918d9e46e42d680072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83315c3eb6bb3076e5e857dde9550b6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f03511105356ddf55074e29eb866a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f037ee2032eb26ad8b3f89de787175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeda7753e7f7192841ad055e0492a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d1e6028040b15e6e306e1f436508c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd86a47ab13f47c517b942f5a99d0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a02a4a47d41ac259f2d2fea0ae225a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef596aebf9579c16e67d7bff1bd719680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da13649e2c9d5508f31fa867e17342981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee849efc277316801ce42081f94c52182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2255f298d425f36b18bd2cc310d3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7770ec8a6cff161f2b76af809ec9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c000d442da141fad6177c7a8eebc7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2762ab3e94e5a62351d93a06a31f7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a2d3267d29a76947c408da023cda687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbcdb2dad262871e5845519e498a1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d6059df967278ddcae2c461e5b8ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52b24fca3cb54aad12de674430ce1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097c675d24d071c5b445edf0829c9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5bf1213d7fd2c1c69dd62b832664092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d254b688d7d108b22330efedf40b1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab515a91d7457ff8b45a2fd5e124694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6f301651f90447d3dbfc4f5c0beab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75a68e4a18b1236ba97b5805e630be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f51fc776bffe1364c9d0aa8ff708a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21c160cecfb2d58af3bd0cb8bc09998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c659f144f4694185744d0b6a032de6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a164217ed8eeea637a1860e6b240a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb1d92843a3148eab1f413d8f69f0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f1aae5521e4cd13bc47e692043d54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d1f765a1446763c5b1d951a9a2195103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb5c82818e8416153541a170939c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d49668bcd3d380bd137d7132f85cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a397c359ed1240011e79c23fe4cd45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043ef60afdb6b39273fe0416510adc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f81d6b6e68ac1bdab7e7b1248b42c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576a8fc341ca2ab10f841c9c5327568109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ffcd98ac6dbeaaab15f91bba5f5e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b9364b8920f414c974319f6003b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1813b8254b33510cb45f1eb115a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed442e64f9fccfc7a8d00aa7699b35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d417d7f2892620a5fb972245b04039114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d4c98fde0884c76a1e526c16fdd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe85aa424131fa8135a1e85fed699af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790fa98f1820983957f262807925999117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32b641dc7529497a11cae9e91d68bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b813a78fffc18a89e8e28a2157e28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7849b1012577cde6c769ed7e923749b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89897adb44c80e8b757795d0783dabe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3313b85502c4c10adecd726e53cf76a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db3efa9bd67cbd0bb06bf65ce1929c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d27be2b74bca541ec41a353ad8094124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cf890f5a6e003373cdd8617655eb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1ccf54efd73e9fdfd418fc89742b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356395e57ad9d46b34d08432c6e686c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46892ba123f199b676d93cb1c4c44e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3733f222aec5d663f9ee9d643bef4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8e6372698ab75f0c9adef19059ac6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ede4069b317384cd97cec29492eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe369108378280868c98f27ba5dd2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535ae360f1530df66c17a5938824491133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035beb5b903ee176677f719e0c175e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c85af24c5a14bc06537bf06fb6595135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b00d97995b9ef1404d80442e3ce4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe6336199d8c4e1792aa9f7f7fc305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a02e6e1da83705660042c07818e208138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144c1cba2d838a3ae846643c19f686139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39478467e758df62f10e25f92c08df44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca44b6eea056e3f4c35df67662c6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b1d853be10d551e3439c48436d549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b0b87d6b51aab6e58722a124de9ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a9b322257bfbf806af898e39fffd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ce34c42bf2d6596cb78b14864ecd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2ffefc28d8d51fe6a2478c933a8e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650c82854237c4d1a2a3951739e82c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d597ee17f8fc325a0c094218b394a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2ae826efc09211e2db5bff84223c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac4b7c93346836ef7f282c4ebffcb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809fe476bedc4e024f6b7875bbb72e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7479efac4efceeea4adfb78f946b680152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fda4e55561c508d8d2d52bc6722b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aa452d766508c7b0361311b59c87b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6db64a63ab1d7df7a2e56c11f6d82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6273eb1fd59065d606bf57375c4f735156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb791f30b962e79b4771bdb42d53d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814f4a15e5a22032a4b351d0827148158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6222aba962a5846eeb8b5f79845ecd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bbbbba4c67d4e4b177619e29e890a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714693dcc494f067d1eebb13a54bccb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f868b75d1abb749a22e526b9c2cc869162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42b6a7d521c5776e145ed557fae25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e2d8495da16a51f046a5d426d5da5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db90559912f537b3a89cf59e1b43bf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a10272ea303304a907feefe1eac86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9213c02b3fce9a6d724fe5e90982c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a35b95918da436f234d4c7eb20e349168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93e5ea32f9c213c90ae9fc488c158169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2de5eab2e590f3c12871451404f0fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc34180c8307db64a61e9d4ea058928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da52eb3202939545b240ee38f33f679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d076558d85e99f7f570a5a006015d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb019d059e43eca20e7140bef6ec41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501656043a48cd7a970058d545e6ecd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519449bb0a8d8342776e0c604d3de3e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e5fc047d434949313d730e524d05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b6d8effb95774eb54f3b502d4f9be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3e0abe121f3c7c8deb5eb8a384a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc117b7c026cdc192e59d85f2e770e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a70e5e165d29764d49114fef859e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea348436ef49e26250583483e7c54a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab87474734a5e5c823976a1b931738183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130077ddfa2d0add9805b952b11b00d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc33d64b8053ed8110d310fd8ca63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1b0cbd2420b0d44cae6e48ec61c22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b2ae615767c6869bdec937efca5d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd45f647bc9333e5eca5791b822b3e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce184f32e2bc0318d9ffcc2b2fde4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a265d302866f4ddf9c947c0eae1bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e61ac54dd9bd22c98ccc69838f697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1cfedffedc1d8a9e533401fa91bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d3d798343d927fa52339000ffe6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ec7ef59f1961fce689421b51cbfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade719540fe5396eefd4d13159c28da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ac15589f182dcc4667267aa57609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7f57a853b11175a6d38be6d3e8ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742c9d2c6086fc140574a36cd1f6219198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b1ce2fd07009d64da15a585967a67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b45462996a10642eae9731d2644e8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ef93c27618ed877f393ca0a3b4e8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409c1fcd5b98f745a287f65a4e30b0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69edec3330d272b34fa3bc526a556e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a417b8a470edbbd5e95bb9ba88d25f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5692d379ae1bfb0bde7d9a126d78c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aebb23e5842c033849ecf72d51915206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd249b5441ece163bb5dea0b8d764d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a705bdf1134b32c256067480621109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e0a2ad07721cf175d8a3dd08a7c2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d0cfa7458096ae96d8badd2dd2e7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbed18468ac437808c30d3c1cf8675211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8d852d50109c62a5db98d2cb1adf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00416e6ce1ea4be4a3826dbb30ed0e75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547327940524ab74e790c861cf4f937d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc64732cda7e2702bba24ef2b11ec0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc7164ca3916d5f850f664ef36bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a08eeb135dbc3d6343b8e1d02aada217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f728ff0de1beb4aa55317f78663c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25eee145a9f8a190e571f99c64da44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45a34fb6f342c55bf58db9244eb67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad006c5ced73523dd9153f1eda24ec8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b8d85c0a6aafd1cc79d26bbf78c89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66aa0ed0b21b6bc56f7d39c89c11f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114c75f0b7e23f99a2cc8b111d3cd13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215700365991aa591b5b7f82070c28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465359d8cba991bf67fe2ba43c258bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787bd2da9013b8069258f2feb994595227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5c19aafad58815cc05f45d70724a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e399e4e672b9b40ff74bff80746d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6faed86b082c469abdef1423d07c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a7d453e2c9d77e4d6c46e4cb4c2e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52993316c46c40cf1e633d52d595585d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488951103e39a5465602a448731f2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8af631571b69636901f2ea2fc6ee04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8e7383ba4cca3935e6d4f579a596d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094ccaa5a9c105cc426932008117bda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fcd8b06ed32abfbf8dcd82d722ecd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441179db7a2958a074b245fff9328162238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324551147bf1d54df2bc3e491c65932239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03167b9623efd7c671dbaf13c00c23f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c262fe89ff53351b47414e213bc34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f177313b9e7bc173e3853672be66f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae9cd516732c040c341552d73429a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a021c67504eea6b5d630ab0efb064244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a740a2ba35f399564f09cb8215fca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea5440c5aeeb7fec1a78f5fc795ac1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e50fbf92879baa3dd95b0586e48b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546767ad08ec7035b303d891030038a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f2c0fb5b05030510172aff7badf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abdbaaf494272be931d7bad65040cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda59a883162dc61dc9e5112364ce8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb8127a3d9eb4819191f9e9b7280e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b37850092e42edec630aa2d421f22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3aa794db50e789169225f6ef56eb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a2aa5e5266535361d3611055bf9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6197099fa3eb5013cab470c87a1c4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c6b61b6a70b9dfe1f0c6dce169792257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730117bc27812a26815649f2c6abe27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad5f75b2560fb2a7abe0a180fcb56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad429a63a7c7787b79f29bfdbdba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948388c1d42b017b08222a24d9b76d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd086b8061baccdfb1d03a24860666f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cfe594ce995002711ae728085785b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399bd8447c8da4f1431988e5d7d3697264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a7f66af436a63533619cc8f41e6d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205233a0f9436738d87e77ca0e536103266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712f88ffef8c385d6fd406b0b24d76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492352e590326219c8393f239cce7f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9773eb154d0baeb9d1a4e7a31893269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606d38f2ba0d0753edb4156d31b5c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c158e2b17b382223be12ead7f883b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaa1394e6c8547d0cc0bfdf398e686272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da55e8cd9292fec292e54963ab031c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa874ef5bc72ab26d618bd74975bede274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee02b8af7e6e5cd0fd45c5247f17bd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900958c3ad15114f916da7a6f594375276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ccb286634e704b3b66b3ce780270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e1d8e2679a8cc8f51881d8cf5751e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017594486a0d9878e074e30699d86b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7b48dbcc50ace80fa9067e90e3c16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e7801eb66718fe7009d7bd5760b26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed47da3de6de2c3cfc29cc74e5e3caa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7efbd02788d431e98b5b162e6dcc8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a0a014da1ddb1cb41fb190251909b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64de30e324dfd6dfc35bfe2ef9f921285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848726c3e7e6dcb7497789478edc3cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd4c6f9cf7c64d6654a7298d2f6d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b5e84789dcb394f813cb9e467b85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb07ba7a9530ea6f94697e4ee3214ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f231f6e6211ab5d1b39d88d3bd6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd40425c9c76e8b2392a7bb62f0d38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a05a473c2430e5afbf27e66257775292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68b955d7a44afdad7d5891065f16a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a5653f612a54b5cf353d0716e2f4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c1b4457074b71d211710d09d02e24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcdb961d2880a116725a9208dd5008296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e256765db1afd559ad92221d3678582297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fcc327c9bcc99058d4ffe62461490298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437ccc970192e5e978d44e15eae3ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559db91731c158ac25eab3c030217b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9d73fcb290c2370ee4a0480f63ba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a042768c873aa9f9be4fa0c014968d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c5f491966fa91229a2038beb4f340303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6684a95658c21bae36202827d3667f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5a7c8e9801f0a850333786753c28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b00b749177efe0402ad0bf5de37d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ebaa904df150f77076f3d7ab59d0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688b37c80a01c444d0bbc2d2794dce7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48db200b17fbd424340172a252e65f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db631c6cd071d5580847e17a4bb0172310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84968d7763868fe6c2c02a6a502498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ca22ca69f2bff1803a9adfd250ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657a7b80a57b3761c3fd9a085a61ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a910d4741de1b287a2dc917c97552314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4da3943cc16d89fa2064165d0a9cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66032936ae8920c28b385a5927c3ca14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc329ff13e18d77512955be1c03ad4ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7093ecebd2cab05d34269b00d5a1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b967b7d364ef1c772d617014a85667a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957907dbbb97ebd51df2c357bbea0397320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeb65dc9e28c9e78aa55abf6defcfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb576bd27b653ea588a8ed491a0ae4a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca7457b9e0f49214c56c98762fd87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76151210c305516043b81369707c54e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c198f3b90a9bf578edce05118767c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd33c465e6d06f73a659d4f62a5197326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6edbf4256c4d1c34070e0466a59e8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cfb7b9582d3ac1ab270e25cb7a4e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cbff32c49aea36fcb427cdf928225329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092c9fdfd3ca2ea61bb07a18b483f1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30959a923057302db791e59488287e2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbecfbb841481a91b82bafa516533f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efbcbf17ab6e8f7410e3c41670424c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4b28086789ef5d60b4815965e2197334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee07f74ef1d5847f5e77c3484b1043335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249efa85603922415eccda5a328ad3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208191723f92653e2b36fe19531cf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094186087facdef08ab34ca4d81b04a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d19e419dad7dc650effabd8d84adc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ec8a4a726889dfbc9ee93dca07b83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2104ef7bdcbcd03986cce4ff2b84c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae887735ce9951cbaa888f5e824108ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af1398b11ccad27bf7f1080cc956c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a38856ed907b13f750c476aaf6ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc4d8b2431eb11d023da74e3ec717345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81a761ce111e39d6d9e63491c5874346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ba583ba6c11004b0e80effc7dd5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cbd539caf695ef623377c2c2018d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d16b88d439b71b3befde1bd7d75b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6d8a0a3e1fb8c7615b6fd1a893cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1af7ba79a662193d9ee9620d92b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c504bcce4b1b4224115c2fc70382d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74f091c7816507135e7edd4c994180353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da17ec55828fd945bda8161ede40471354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94165b313336c85705903364a100fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20604eb32dcbafda12bb47b38b793356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7922a99865375a86f443959947fc88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dd65ed7e63f9dd3372ae0a60d0b0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d253ac70f0a962a92594702238f18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c2aa7c3682fb86f6317cf214114d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527cf609b04c80bd6be00a378ea8750361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba170608722be856e2fdb582b7aa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8936cb5c4b3f49de6ab9a08fb0edf28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da2b7706734da7456b0f7378888a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03487334b4cfcad56a83f37af7eeb3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7e650002e139cce8c62d22726015366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dba6c023cbedde6b58d045379d872367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55096d6d250106c31d50e176eeab5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b999330d1b749c1aaff1f76f32e481369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f537ecfd81415c59738dbefc60bde55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60475e1e3e3f89e37b43eef6b01eb261371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81626548c03868285dbee471710a3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db6433fa3664cb2fd2c1a7aa770031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f64aa042b53282f5dfd7afa9072e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ac7c64e98535484e2dc43b581124375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa645fb66f9cce47dd8822e4b2c33e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d8ca23125bb767f05a3262d74ef8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e9070186da1063cebf32fee8638c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b142c7ecc1028965c10ca90eb18a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcd09d406b54886143b5aa5193251a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff56168a0f79938cc0ad4e3436d9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41defa4ee0c4f98d9d6773b23a2487bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3728062eeca047161dd48ddff0832e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc7757ebd14570b3b296fbcddaf14a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395730c4cc2c82dffd23b41011f6200385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac3bdf7704f43555e9b11d971f29c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d720c5e332a1151f0854407cfd0aedd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054be0c21a0dd7e1db888265243cd89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141415d3e700d4575dc8dc2f9845104389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346c16f89eb4956d1619dfaefba1fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984425efe2c9a7f2222369e00844ae2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd208fc1c6e14e3b0d6989e94d6a1c96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b21c2bf5d61b69ea0c39d486cbe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54877a9f2944ad467cd6ac11cceee708394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb16408ba799f7daa673a77db377d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff766450db14c6ea4fd7ffe7d6db586396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc6ed45ba27345f433e7a43610984a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4c867b2c0a72504055a889125bed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24513b83125e2eafabd4abb064bda109399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1254e72fcd4e1e30c41724be86637b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d6f8b7de86e247259da6d5b04efb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aaaaea3ed193dcebb0d4b2a668e54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985fab17b5403d1b831aac1b1e8604c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28808ef1eccc6cf05c3a5e0761263817404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b17cca544d0b7f1f5e83453aa074e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afaffb2a5de3fccc9521526fdc05da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f0071622614a93aee63f13ce3ad19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8346e406ef2b40c4e2349f97d943d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a86102047340900457ea8b552a3e15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d1d04d94dcbefbef09a8fd9034cd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224043431c0c3c95dbaf4e1682453d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116988c5c198b2758467c7d26c8d214c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198828c6359601bb4732f2cf5799110413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee844f3c8a43d53bfb408c6564de23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c627567094b1465b9382c01df798f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af5bdf8c5694c2c7324d9021d17ebb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359da43fc99b23ce8b4699c32752673417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fc827b35cfd5c11ef3ecd2a26bb2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ad1387769bbb10a9d43857101d39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff1749e0a00c12d3dcd0ea226d6f6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d6f56899837bbc0bdd7e8403aaf0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7fabd4e0e4ce8a99fe0f5461afa2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01ca50985030058ad8c333ab7ee501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f130e50cf5f33b576fcaf13c64ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc993955c8c1c637e06d569d21e9eb37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f50d905b45a1f216591027d5b501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc892e38792bf51de29479d0b6a984427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596365efb40fc5970c58f801a44f4552428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe440432265ac4381611025ae250db0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d8bd8ec5cd31ccab36da5e6c9741b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e172cdb0cc086abbc708ce9c6d03c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac76b6f596ebefea6bbc61a4f68adf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26650574cd05332c74bf136332f96c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5045937a78350de00a408e835eeec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5267ad32083e7082d713c00220bc7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff832bc98ad12b3d4351503c34631436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee217b62be1c5f765a85ebf050ae49d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1fa9901ba07879998b6c85180f187438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972052709c1990aea759cbcf2f7d17ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e72cb370526877bb8feb69597ae1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93194f7a08fee1061f9565f9c3f0e074441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9853f4273a63c87714e64996ed6fcc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4054f06881dc32c1e1dc79a0dbbcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856eed2758753fa94a8da08c4f8569b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a90f66533b0a9517e54dc706eb795445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5961d0c0f286527b7b58cd90b8db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b999bb9df8cad43febb59c57585f7f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac69f60790c1c06468efbc2b033ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6e6b95101960884b5b13d3ff7d15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af733f390f3e1b3fbd9e68ea4b6ba4ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd7bf9091ee44b023b3534ac47a59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97e4ca1af954db3d03bcfb0aeb3ea2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaeb2c63bedb936c4859048b9cee76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a6ab5f5c072c03b97dd6edd4dd959454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5951e1fd2d1495e4f83d98774aed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25958549d63f3fac76d99b6010a4a386456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439cdaa1e0a454908f876bc53c8dfa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ac34c556f230b9d499973bcb8a00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5e2bd667d790721271ed980a9d091459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ec48c7f671255c7c34a52b96e1d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d2c9ed85050b117128234a863185461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f49f461ae5a870cad976608a8347f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2580c0807f23d79fd7e74dcc3807b34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f3ac0446be604206256ac2a80704b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a9af85aa832a7e96372977d981258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1794855495379695c6e32835a8257466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1ed194884931e81c28406edf5cbaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515293c0cda5e6fecc87df8cc6367ba5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdb7ec9c54c140ddf761b416062ca0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f5e0c1f4986ebe8747adea52bbdfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349001a433c954c8f2bcc6336bb9a29d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1286ad9a2911eae9c653c3351a85e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb97607aefa0acce8736c318b346c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c163910fb4f6b84e2fb38b8c35e9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105586aa518585cfad67e695fe6861e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce02fd132f8baad612d91a0e33fa6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c39a3e97cf0fc86d1f1e7d275998477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb8edaa6bf650ffc2c0d294826d88a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110f2ba70a0d3abd9c75ba87258bcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c738480f6514c572ec051b6216644a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88557bf004ded7ddb01f3c0e4082b145481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5375cb6df29736bfca029174b0b897482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245b168516c1685009bf01a59ed691b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947326f2982cb6ac5c8414e2be8c9fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab1c24dd99163a87f3b6064ee43db3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588efa5e2cef6d1710f065601a60dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b8bfa0e2f762e2bb26bc743b619a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdabe9b212e18c27018e1f03bb5855488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3aeaf76d3d55dd334e3ebc8216e6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9da3381db666dce85ae06d92f9e9d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184348775c6092181a7aee0c867ce6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76effd303029843e9314628b099341d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77032b557f845ce1346e7cfd80b9a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d22f45c2c941f181bd4a6b4fe6e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4aa90bd3d4bbf96750037a70a9c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f549b35b2bab1be846f3df3af1528496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de22036c61fa8e3293f063b9ae50be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf1f5977a26668b6b79bc88e39a06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ffc091de8e4d57fc3938fecbd1bcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a6d907bf91fa2fe57a971165563b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f711884e94a1ca8d4ff148d9cf79d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb06abf1cbd35fe4f974cabc2280fbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d167a63895c4256052c4ec3321ef2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed4df4167be6dfeb3afcbe4280f1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e356e67c3d0d850f0fa28cc419d675505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355d8ef61e0302181033a39767db38c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7baedc31ca181c7c932239afecfc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead02b13729cf09ab08e2b2bf8542e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8141dde909f363f3968addc0e7ae82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4b30af9712e31df4eeb7f05ee9890510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927e7aad6c45c6049d15d670c01df0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b6a7a42093e0137e236e92721188512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0350f256d992ab8d2146ef4bf90d93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae98128883a7b8511b010e04cba70b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4368c50b6895542e77f0ffc86dd872e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9417c9b24b19902261ace16a342bb23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1835e5f60fc7359e577bad5c76425e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9e99dbb6e1715009c25dad68741f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25242ad4c225202d571e20439dbfba0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37236fce5321d79f9d9064c3219bf8fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc5056922113146de66d0a0e3ef0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a85fe5cc5f7ea4847ea2789064a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a005064aa3abf995338d9c4a544aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966dbba4e8b254930d1fe37f6ef08e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb4757f4462177276993463d941628525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1254766baeed2d1aced45ce549d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100656d09d7e92365a8b21c188f68ab2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4dae50ece304be592d7871aa55f41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729f60b1decb141abaeeacc74e4d40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fda6ef98fd0e4380c37a54983af04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4bf1c35acb677d0d54b1fc7a92afc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770c8117b2df323a452098ede2606e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1307cfea6a0b6ed728801475e04da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5112ee4df58aed1cff8c8e1e38d2ced534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62069d23d07d961416d48e5f2f21e89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe094a0c0b07ce3b51a356c8ba01662536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763f8b88784091cfa0258b631a007a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d1d66f5a2d58a7f08718cb557b4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf84a72a58a33ba57b4927d69affa4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e655933faa3970b26a7fc8fde7630540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8787a3e89b95444387648d5dc886d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661ee012fb419cb6cf535a11f8cb1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fce3175bd79439f4885e68370a681b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e355ccbb3a3def1d734152214c6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14371b32bc904645e5458c755f9440bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836839809461c5697fc0a8bf3e8c3774546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069ad694ee56768c6da37f85f959184547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8555e846e1447e7a18aeb19dad119548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bbe7e6fbacb9b7627a9120049de35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937a9c9ac66187efc45f7de83928fb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e626eb979f799d4ae79ac12b32f40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60cb007496c67066866b7d04b74995552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98060a6837d6d9fb07426998b224c3d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b9974560ba9345f2882000711d898554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21930062ed55451094c4c02913675b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e2877b3f7a2ee8004b36ae6eea052556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3027d03835be7d44961e3c6f0dfbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528d391fc73dceb8f4beabd4a8c98e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8cffbf8196622caf11e42fb02d445559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d7c9d77efa4729bc59ccc4ed7d76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e125308589e78714dc83f0bbb11d84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeed3dafea97a483573311c9b17db0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e340c90e7d7354f647a07e3c49acf79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83b8d019d1072a2e9205e5fa95360c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f37cbf184de857146b65a4495ef1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ba565bd9c5e3b0b35a57e7b9785c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00753f7f8247b6c025baee568a5ac8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398184f6f9697dee94b62bbd8ff0fc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e5cbb3f0abb3f104d5721bc79325569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81239b3c5556ef559d5a1ba8dccdb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415eb22851aaec433c7395a805756f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f54b0aea9567a35f3b8e9ccb344ff3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f346894a48ae08511effd0405e65c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ee0c91bf82b46ba21e639dbf7c71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dde72bad4e6c9acd329886196ee8d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557148d0e5dc0374ed389e6912229a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d12ee6eae71b38ec0d0791ec44799f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc1e39c859ee12120b49810ce2e311578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234f35ae07b2bb749ebfa4b1b01ca0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6494fdba41c98fda819b668e36a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c3d1dab348f994ee43e860141728b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89f0847dc35c5aca2ddebb46015ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa5b1a0bd6a748788a45f8d474ed5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e44e1ce1bc113da716434e13cd08d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddf90d114f727442131eaddc6a3324585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ad2cdc53d5d873f1324bee0ddb54c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a747dacac16d3bd519f2e013bc8a222587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99325d8571109154caf4db90d12c9801588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793616be816d2c291700f5112053be3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c2026d5aac6c6b014c51882a22f71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6bc5ce9f897a07afdd94184fe2f36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4fc627ef58aba46ea6b0495aa6a15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b98f92c53b157f232d429b73f4500c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5560c5edec6d2380200234d57089594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b5270f722e2ce59c1216dc729b45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4085581007aebd01defa49f121bf3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412cc21418ad7f73b343c9245fca01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b76a072a29cbec1e51efa298f880b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231be4e8614a0078955b3dbdf256afb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33257e4f49299e103b914f9205d383600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a45215291b9c73d3dd2511f901fa67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83649135666eaea0a23867228022a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef6d47b8ec2751847bed51cf2a9101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63965bf48c12a259a5e7965485bdab7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbb6e1c80cdf11e06b99fef06521f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a917bac3acb855d36b584789c81a3b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a4b2f4d04f2c6e6a7d7fe4f961cfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ae6b5978bdb5bc8d1eb8f5ca03cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9a14aa049575dc6f4359b1ba907f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc51cce62046f3555434c0a77426c86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e945d24418f1865a85880aa2ac33bdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525bc1e5ea0a5b193dc3b8eff5c6f20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7433466b508b5ce12055396717270613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3255e591e653eedb6c177a825b0b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011c8c8b2e08d16bb336c44aa112c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4dd3678778960209c08ef6fdb1fcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11be965365d64e22861acf0264520c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d3db0eeaec0ef1e60934c2682565d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5b5752387c2df1883ead0d8412f6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e1562a07c6b4404001c18308a39a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d74994eee90cb6881064284b0f7d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a610804e8d7143504a9622172804622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d6d33d051053af4ec3265f678f6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d20dc3dfd95eadd3a000820ceab02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23737063f602741a45c2f5ab77a10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bfbec4d81a117c0f83521c0a2c745626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ddc5301a975a0f3335e46b3448a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e730d354fb84fa7b0d28f84238bc81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c7352d36bcea8a0e50094493ae79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c40b3be60fa16d41913254d025a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f0337d042b53932e9fed913646487631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf3c286f5e4de9cd20466e0361fe89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324cf3eb5098ea0070ca91859b0641633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7489c7245b1d26adf462caabe2a3c69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe6f4a17f53c81230eaa024177f9a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41707884e91d353d37bae4d294ce51fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4714d6d854bd514ddce3f937d679c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7375669277975e1084e153dfeea06d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f0552a382e882fd37e629208b982639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f085ede1ef1e335e61382054899d7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bfd84aaaac098a471f075827af2af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c779e941837207b68e459451997da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2d97ae5c0d2b943797e9797b21fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafadcc993dc3b6f93cf8a87f438b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d1e57afc1e55e65457f9135861a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01073481f883519b9dfaeff1fbc36c83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b552034b4eb5eee8b4cecec740797647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd24730a9e0f92ad5b4e74cb9cdc981648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eccb5d4a2caddec1536220f7fec68f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9df9944fd154548053491970ea355650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf8c91248f7787cd7fe6898bef0ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da602c97a1c13a00cedd26e828ffa46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe964fee11681073c71513791839203653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21327b7cdf66305f9a470a7e889010d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91449ec3d0b63057523b646501ef568655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd364eb583e272eca68cebefb1240a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1063de83bda5f67a9ee6d3059359dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67feafdf49822e494afb0e95c73344658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c83474b5c6da22a4f7b9504b8e31ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4a08adaa4dcbe10ef7e42f05e286d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154466fc9d525e27c05bd4d1fd0a5eff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5445ecb7b56da9d64781f11fe48d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f0fabd4a7e88a70170f884d1900fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cfc366cb7a23a53e09050c2edeb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b72862461f602593324a05797d10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db4634db304c0ee3f5c4421c95e01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223ac570a111bccdc8dc6209f20806667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef445583ebcb2a12e9cdee372138e736668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a688de7afc3e3a5f18e24d6848d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c769cbee878e6d3bfb270b51eac8cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f75e07ca03b5be8e6a75defda3a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218c881e0a3be9ba70ba7c02a0717ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fdb86971f6e76dd0bb2e7ee17a7bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a74ce9d6c2e8172fce142303107503674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098927ba1fca1b475dac282f8901b72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e10a7772900b144464d7332cac2d30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063951261e3389c734cda9652de8ba0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8711656dce9158e8a9c3f6553ccc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d800ec9e3a69996df4bd9019000596d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f3e3fb5955456a584fc72dd20ae0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3a7fbcb330bee844c90e2e80f374681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9300e895e283e16e356fd0310cacf3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade046e9e6ecd5716e95d0b919f49e06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a49b228fdeada107fff9d67800fb6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11687ec290a9d8f5ac30cadeeaa6a088685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034c85a5f74213ad3de699438f41c59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c7ae29243a9276d383fcc8b4c78d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d13347fa9b1800d6fb3937e5216c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e91d6337ec1e6caea05af246a436689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02b2168659113011525531ac6199b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946157ee5259b4809acba0966a69b67c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414898720fadafc9a947eb1b14c161c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de763b0c904d54280603d98caf01a1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc069b4e8e63c1d46e7fc03c5b375ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c785c3de5e92d8db31a5ad98a78e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaca2c73d3a03b86f52e6ae04663ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb11ad60cf7ca52ba77032af45a1e2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848e5b2d81bae6c23649591a0e6ba0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f84a33dc810ecdb64e989f4ef42b4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cebc0e061762126c1416c76ebbb8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423e6f29879998a858e751960fcc62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6039fc640714aaf4d3741f4204e43e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ea163f3c2e48cb2b6d9e4bbd4da2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a22aab5af47a67620777062b4a1b73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec813564aca76631baab0ac34e6f2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3132b69f0fd8bb2fad6f7f790ef3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be95d70e3ce51b8df2932d64ff9efb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887bdb38a7d7ba2bf274bd7759c3fd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36ec059809143cab05698e7bf5a416709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e6da51b2d2f823f5bee9b1013951710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2229248a6a93e093cf57b4e907d74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f2b5a271732154822626900b4fd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17032a57f41b7ac429c52fd42b4c8960713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030b14ab7c03a31d68a1df951e0b01d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15c1814451b893e66239d8a0115cae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295bb274460c5876c15991caa1ce0fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c402490cee315828f4b0bcb014615717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31f1eb12f20ac78cc2dd05bea0970718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0151782dd7ec41c29759d6c92a1b12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d8d3b5845634d587413124ce45b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745486e690a0be9003d663d6850725721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e162695b7e04a9528e686fa961c17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f28c5214f9d7286c88536205b08d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f69ffa0771f562a3d95afc6a2db1a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621141e00118f04d28a1692845702aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4819a48a91bfdd679bee7248c678e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb54c49adf1849c56616e99f7716a39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f7fd095ecc5bb41b767070b02c90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb47cced55335e3817a3bcd857cc00e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9f8b19fbecdbbb3bd037a972aaaba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134382fc3586d45e435c2f25f026103f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95631e5c307cc33b8b69c4611f2be675732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d062d9805bf5a2240f8cd36c1f2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33352a7d375104bfcd6aa62d3cd7a761734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362749825978748f2c34b3bd2415c42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68372433af4e43283517b0b9b80ec575736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4460cfd2b50a4f20d79a0fc05a38b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d6e2a2d34e5ebaa1f4dabfd4e7585738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda501bbbeabd4089c9f10b67745cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee825bc870d08560772399284a987740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9579bf78fa8f888d7125cd8f6188c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90c23d7b31738b158e67815a36febe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b040c7ea8860cc703d9caede82168743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc51b22ee076473a08a18b27132cc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080556a70ef546dee275a4ada109db97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec25b5892aa969f6ff1b07e1915cf76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c708a95b3549771dbec91d5d3dac747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>