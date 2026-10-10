--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a066f6349f4885b3044d59a9e6660001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73af9752ace0315cb30ef916234e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1b4acf0cc65de0eaebe5980298f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bc325926e457bfbe1e54e1ca949e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cee391d773973b3f00850cafa88485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b716876543bd8b7ccc3c9652225cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb847da713da1676c7b0211797f56647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cd068e830dcc22356e6ae1a8d1f108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67134176d1c3b012d3b46970f06eee159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f49fb359f2229f6c7c53fde5ddca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0734788b1a8a3d1130dc8cf7968e0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a71ee67be78bb9911d28b6c664ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5839db794d58bd361ebdbf72f7c107213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756cdf7c7f06f16fe8d13888e04e8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d5f11be46daeef9f6308087827bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb14156f638479facf51658ba0763916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c284360d4ad091c7c8aa02eaf6f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1b95a8709b944e310e22e0b71d1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a616f1439138afd3272ed9244d19be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba2bf53bdc6931278fc6d7163f043920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01787a1d8fac8c2cfd3a4b22e12beee621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbc344852384da421d5033b6333b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f0aad4afa8e8f3ad5e9310208e5ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1804b2a03a074eb4284984241149e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e661bccfcb37531fbba4a8b2d0ca6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf25098b6862af64578993f88144fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71f333f4bfdc27701b7c6767dc7cbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b26e02b762370c0ece6f4767f7e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a112f5c883ac0a63c2a41f7eafc9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241471e25180c46542321c23a54a53930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf7a9333d67cf9f0a82cb85ef8ac231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2579feb2f169224cff13a56a457f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94339e1c6cbdf99ee8db248d9dc619333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b329062d464f1d26f00ff4fc016b88134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ac4cf26639c1fdb297c82c6f22be035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39f6150aa0e6449e7a209b7d79183536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94473494805c9335618055c400136d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45faf92c529d6a121759125bce92e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb13baddbdf5a63bfb017a2479378039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fc5427f765d9ffb5d6fab254ddb9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37809399e4453a9d7006bad227cfc3a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeb6dfb75f8c3fc767cf7cf39faff142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c3acff808d7e9d4fff31ee4c3c33a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79eb35ff235ade93eae5ab9e0b3b4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbc55572c16df6c536068cee96f3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7845c68e1216b20c7a6cdd1b2de3f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcddfab6902ca2b01789b3ea31387af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bb0379a3727b2e6644d7796abdf4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2e1444400cb59fdb455c65173f1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169329326b9c8d5b1fbc399271fe49a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750547201ee3021980d3627654815e6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e1d3bab497185b5c894bfbd16f4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77bdaa7851a4b57ae9df6b6a0c880653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f31a62a3fc46328a554b21fa125f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6101d24127c66c1272366f52f5cae9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420abf5b327fdd96c806394f3b30ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009090aa2fd43235ab0cc8ca85b405f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ac961e3da0cbc57b156e705d70e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738eb143cb34db8dc9878d57c3cd15159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171881b56db045cd6c08e7adbcf8a92160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d508c76a20f1849aff0e74c86470f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8ef452d801647303fa6d4958710662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc90b634fbea39755039c6750d9e4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c716a916dddfc283b9abc78b551bca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafaffd3526fe5727aa998af394065565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444df7dde9664cb60510f302c688bbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6675692af4169170b72a610dadb4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ec48aef14089e0f3d133af8449c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5f817d07cfe6324ccde35c68ed5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e766acbd75cb22c312e5e57a597270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676088a4c9593f19f06c6b3e5b9b65a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ed770153f67709b2534ca77a09c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc15e9ca9b53e7d7ab00aa0d5c474e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3445550c7775b6e6b0a74e6998c49a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a4de10b49e9dff8339287b879de8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e699d7afe04c596ba16ebf6ae4ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf94ad4b6777577b3abdeae6a1294a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149664f09e98797bf8db39833d5eec7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4400ff83df2495753293bf836191c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d72d89c167324b96051905bb3120c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0b715954365ec67daff608fe9538681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195482a1f8ba73167e73260679a6a7da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8093df50363e78bbb88a53daa78483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724ddd91ae715173a939685c1dcf6e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82f09107168b30b90bf67dbf11ff1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4203e7fee422d3b0a0040ad7c8a5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794ba16d83b316d60fd9fe58db5a9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b125e5f965ae7b813ee708fd635b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f24bfa688fdd84d6c274ab099ba9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785cd9480900201c1879edd1091e9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe5447071309cfc16f42196bafa2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7873a8a25a88af1842e947d53c373f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e52f6d26f909f063ec9a4fc9ff8e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee01ae438956e0c71f0f925dce005594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a954b3aef2abd7e76121823cacdc7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfe4e5ebd9d014d75bf073ed4647d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d40bdb46402ffb700eb44fd87c58a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e6d22c7b64b3b51521331943cc9de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb001e8030dfbe2b2d46ce7d74299f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be78a65ac338c27f824b85f41bf01c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645313c63cc660171cb151da37478dba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a485f226eb1c17809d51e5517c79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c6d200b0e504012c203beb9396209103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb19ef7767d7f0d5c08cf189de45c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05832a50d318661c02eeed25979879b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb2f7446c8eaea8c9434e830e82c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044e2c63e7be3a7b533473ab23819fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ac2818dab53a5767f9dbea7c673f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd25e2af6579175a2bee7c396dd96b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4411e87b41319428e6ba12908f8d97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a6873a8f00e316f0975eb80bf55d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444262be1db9dcb35f3f5b71a9a642c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43538a9ef418d090209201eaf0c0c206113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c2087c5f2506afeefd220b7ff341b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c21c182326e5ebc681eda9621a78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b52512b8ac48a99e93063f30460cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4e4a30ed5fb593cf480cadb5d6e47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be3b46bbcf09fda7108c6269acb21b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7edf69c10870d0b0876106621652a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c033b81ec1394911ca9d396fa7c9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af47c585f56a01947724c0330b9a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5117624baaff6cb30dfe0de85ec443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c928f74803890edf6a933409825b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c501233f8e8e3416bbc49f5858d46f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce375724ffff05e3a04fbaeb1a38550125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406ddf277045673ca73bb9a6ab01ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11049cc24133b0c593e48440d4be05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ecf0f24db6ecb71c4caf08a868d36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a227e00021d2b3bacc843e8bea6147d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd8e21276c5905300bd467727cfe35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afbdb8d0a7fd54a4e6364f6da07a4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a3e30c42345a90f3e45aa17db03a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e4d494cded360e0d45c5de1f81dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343834a0654aab7ff7e39a466b7210134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fce646bccfc8fc304682ccc8974be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ae234519b18258d163161aa5f829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d011d9ce89e885c69ab4f37e706f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb4c6c93808b4840fa5e5da59c9f67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873165625902df0ff336dd7ddfc4de4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c4a9ffea90e980fea2e7eae17ab6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e0b90943ffa2b6ac6303510b37ea3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a5d1c70d6f030bdd56af1791c077142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e0b9fa6fa206136b19d74b01bc56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e800c804ef97fc37fab1b4e2fc838a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a19f0e68931bf9aa95a75c678f4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53744ec063441f899a859ba1f3c97e50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316324b60179a57d73a7464fde79800147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee840829b1a5af72660f1a6b5a194d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5bed7c8de837c101fad3d10cf10c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b313b92823badbb6fce70ae58d8e4e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccf8dbbcf8495476647cb210ee1d00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37245e726ff6a5e3330c32c12d352152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff93093ed24461ddac667424cdcd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293eeebc95301f255e3dec273a08718154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58296e3cddd0b40cfa3ad9d9ab9d12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e583e318d07886aa4f89275f692b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661128c4ad05ca37cd0dcdbf680c53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f14e3e5fe422374c1be5924fc71d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17a4514aef387cebf5712af6f51c96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7833afac0f3a645f6e53f57a84e65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3db23997477fa4589df0d1f9a16701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d6160610f90cf5f0ded7f14136c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f4dbf67b48e1104ebf41c9c36db5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186ce8d798ea80ee96152a3ff6b2eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f212d05ddb8a73f4bdca4744529475165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071743f2be45f94efbf5a84a22f3b30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298518da41a6d2f91e821a4a5c608fc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c9a8907e2a64961c9ad0b0a34810d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f81993ca458173aff3f24b78bb46a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325fed2b412b89c2973345f50b3f385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d777c1abbaea062eac623371b7400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac592fa87f723bc06d076ca5e2172172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be4b47cf333a27d684e8319eaa7f45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce94695ae918ac41205ff3dfe86ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5c452ec567f628a0241b5ef4e1676175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db7c6dc267169a3b5d97160591610f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e7f34ed731788b58cd9a8d1407ec8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fcd872bf464bf8cf8b0ded37ddf59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b67b60f1f9894d23334913b5a1bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb8eeae8b1b9d299310ed8b447b1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58fcd5b2acd5baa30c57a5040d347c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d6fdc4fc934285f98e3506fcb738f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad082e75bfbb5747685811c6d9ed47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7672d33e47185a5828457277ea802184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a379691e4971703f953383fbb480891185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3adcf1c6818c521be06484d16308a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136349f1e3f5eda4d83baa04cd692745187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b4a38a9f9db23ec9d21d402d2a225188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862974bdcc4b4302de4344fd6141d66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c762ade05c886defb7bb9cfb1dbb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c9d174460db1784acb8336d6947e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3ecd8262d53d13e965a3734665d84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ed6c093af153da43a5ef54beb292193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f93be1b7a0a7bca721da09bb0140194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aee070857f4fc252da77b7e2075fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbf4c955a47ab9050cc7154fc31108196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e4f0b875a7b28d7d3f2a5fa7c054197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccebc2568c7831018100e8c313b7c0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0015f2ac2f7278f094993ac669fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a019e1d5ad27bfe2fc96d3c42bf2af6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ed57086b60a6eac3f0b2f59e92455201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799dad51f590d6cf4328b766a9f05e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43db8d84a0a7f91eb9546aac26b42b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb40be5595b61620753c203684b81f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646bad4057767d1f7353406a9f34e30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521999186b91af3ded23dd83c1cd414206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aead0f99d3c397a58a205a6a8dfe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963861054dd04d4d530fe89e6d01ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39779fba27514f8409527b115514766209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ad33f313c7c77b2a612c6c6f3593210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66d50f15f7d89a021fe10af3a8ebf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533634ac33839b2c6b6183c36da6fdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64cc157b0ed365f47d32430ec26892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d9b074e8f45f945881bafa21f3a89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e30be70c26ae35609dc1e9e4f1a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67403af3979cbe294a0368d742671216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2805156d573b87a7ddf5622a497cf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bae7ec4d8ef5ac4780886a0b7439d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe64076d2a7215c362eb32a7c2d6c9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6462f574ff78f1d72ca45547fe10a25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234b2fe6fcfe12ea80638a720a2faa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d226b180a6065102f966e35efb304222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c34c7bd4160c13f59efea5dc5b280223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475757dba2fcb326eab805d5f014ceab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51e229dc90c93c68df4fd4f4e01b3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efeb716081a3cee271fb7cf84b8c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e554df9e070068515793736cee779e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb38a9e9130d59e4f2a3681bfc1c16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9e60b0ddadf38edc764c6cd0a1a3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4fb655fb11bce78c276a05eb00b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799790f0f15943ef563362e7a2e8549d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea0b64b5afe27501145eac1c318817232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6c8678106261875bd0ffe59afefa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1db2a119544a65b67430b2dc9fe7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b8f515e40c9cc60d7dcafb31f491e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50310ae8a41d8591e31076b3e2d747f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf041d5b555546b838f5aa4f46835237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ce81f06815d67165ff5984579f8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f1d037468dffb3ad2892d52e4dff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3faf101cb2c1099c50f5f44703a81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d064a6de046609b081c37d4ce16c2a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950f2929125b00a4d60c6fc37d6990242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0a124f5cdfd9b62df814eb8ba0869243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19322347f65cc6b08cc00f1a1a936b04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff21b8202ba86dca54a7d9025254ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d91a718974c8caf1d28a99ce7ec9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12de7d1610a161ff5c57bcf25baa1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94d7dd0db9d34fbe635b0e7d6475ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a0b779d9753509c34a7b4ffd22ef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9b344d9e39761845d00ab46e847fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe493a60152d6940f213ac659c2b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b67a7cb2cb62050208052e87f3da2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f695f7a26134208e5aa59a98747e42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65444e8791f94de624862e632b45004254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6f6b0b64542db25c74ecbe74400d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3f9a4af042e721f192579f150029256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd683083aec23c9749852521de154c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6020cac0037f32fcafe1103dc0484a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab96ff753d2e5f8ec430a12aa689d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65cfd2b81c744d974f2ede0e1ad90c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aa60659d8acf5e8f628454b2fed3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b1db931f9692832b45aaab8ec2d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6e5c2ea543527c8a1f293912bb14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af944d3d99355bce43a709491fffc0c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870cd52dde6021f8d4116a406d70f38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956dc34ec94a2e0126f006067abd277266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd5e9a5fa0a4cba1687e36fa5c7c7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58132aa23c2f6eeb979f8d444b9221268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470b712efe885632ff556cd375dc8f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10dc82b19e9e579687eccf596c45cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ee368b9478d2412f8646075eb8ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e919f2e434b62d32d7f4fa4512a59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a6f47e8b1f728b4a6c4359363163f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b127f6fbc3447d5126fadb4f9e5ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a3d8626fe7336b135ef0bf21f348d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e450ea8d82bd243ff091c08912c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee6c3496e8e5d6c77be42d08aa8dec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df43d68e53f52319b1f9c9e46be876278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142eda09a42b79edfa54c8dcafb27d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93803750cb3ce611040f30183aa572c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cae2b90f877abe554405840f5ef87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ccb2e88832eeed5c48067730557f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078244d00c50f2862cadcc931bff9e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf26fa39111f8cbcb1eac70740d13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59bd6c425f87c4fdf8e7bc321d32a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c1e0deea04113a49732c0984bb29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948922810be91f62048f94d51760dabf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6d956a9c116f58df668393c8bac1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c1f152c891ef6508515d20c786768289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f919ecbc62b1f2d8b6ad9924204373290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b2b70f54336d3d7fbfe96f0433991291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a91881e849bd7e21836e492da4662292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bfe6ac9763e07b233967b84a78b83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93a227c302618063d28a8e4b3cd774294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba354f8a2817e99a4a86b0c8afaf67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd2e61240b0fe19ed3da45f95d4531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b3115cf4aeb096ba709cd07b89c83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a686b8971f80f33a07397a7ac74e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030fdd35dfb07cd87982575603f1e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996106baf10423669862c871231bb8d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846aba9979384b15cc0dffd820b883f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee8f589d4a18ae08484c8e7f090f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be784918fb13e5f212360156246b176303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ef6ff686f6a6fb95197584a62bf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5629c16b2ecf69ae7c6096650e2c3a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72c5bcfb465c8e5def2d047e86147306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dbbea0f1b95ccc4a76f1c806c6783307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe2998c127138b1de18cb368dc69dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a4272295155f14d2b3455aa5fa3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3540a8e8eff8b425943203019d99e38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8b9fea0753bf5440bc010900169be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a7744c06ab7cba15a5c026832658e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e740986bb02dd89b832f32fe51624313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bee956c98477f55fdecd997e784b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef32cc4bbb1af301dbdaa26088b7adc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057389f87026fc318603ccab3d0f3f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3be7def419946aad172c0abd4c88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f812a08b1e532d167d2361f587480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92098ec4cf2904cf216f62a7686a0b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec0800d65c780111dab3d3ccfded9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19ee8f502befab48cf0eb880d4f35a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d24788a9448a648d0849c7dfcb38d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628714b73464909ad6255b9495eb54c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297ad4f14f35de5f26a24d6e082de7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11575f254a08cf82766d0c0d42dd14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e19ac04d9a6ff449e30f27efe77b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0d89ae781dee418cbb286e30f6564327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079103f7646b7f0b012bd28453e27c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988494a0d9adf639569edce81ab8af1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b8c24ce52ee6cad07d7f059522bde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e64d6f166d0746a913dbdff2ef8c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221073395be4e94296431bef60d832e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35e22e96f97d27bb9dd553e73c066333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeea7475b97684af6595eea11b1f2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6cf169f9835c7a1a42e78682700aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecde683f9fdf4f8f1a113dc4b03b61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed406874ddd731c58150660d9bda9cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11609219fda48e96b99fc64991281271338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a2f18a71ef891541dd999e3313d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63133b031872dd6b1cd4091363f29be9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86edd10034a7bf067ce04f315539d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63312c1059ac3d3a28e9cc5952672d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d95b75112aead690274c410ae507343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838c714a9e0bf6836b9af240ad9113344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898291e38967b6d4c2e9f3785b117c3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd58e3204b6e013e1efabf394f68e7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87b1aee0ee8513b6dd91ff0cf36946347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d5bbeeaf54116a6e40925ec1b123348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fabc9bb8c2b7fde7aed96a3c6643b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d0e3ef2a8582d54ecf384ca851ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ce2a3ab7b2d65a16451785d7bc7e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922df2e27c7a58370fae8236831f14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eca46fec144aeb4b1fc5e8036bc3d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80391b4725fee5f777faaa7124ea934354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb1c35f317c256f3565628361bade355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6975a298f4c339db2128b3a12a987356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb05a1e3713a950c32a8d64060a9c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f469a5804d30b18101f9b6f98946ce9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133eb3bfc4b0cef78e73e71a92b78ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b69d0a1a2b6c2812582dd97df6fe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136426b9995f9ab5de583293ef566920361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929976f34b36ada0a35626b3d094d00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218cdb97fc81590cd0766a8a8c9ef33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c895bfeb920672b2782f94efa9bb47f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d4f681b0246d3ddf5cfd6450681a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015634ef36fed406c41a01d5c187041366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808429e6e767edb2ef5860326ccbd1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d26401977cf56309799666e35b7f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d827226387a44d306ef3e3ad1d4d15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5dfbd36df1e9a4e7198510ef75779370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c044d9e89b7805d96a6079dd0d30b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ab001ee0afc2dc4b8a4fc9ea8d31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daeba793fb618d35b2faa95449be6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ea5e3d14767c873c242fcd8ec4d94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37728f7eda26146e7438a149409684375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54d4bd23a85e64a3428c71ec1c69cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6821ed420974d8ec55059f28dff1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3f9a83e47cbe19c4b60e41ed8573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e944d0c6c1a126187c07219468ac106379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d124f5256f6fe72028d73db62e84f04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f500e4822e62406af5e0061f658a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a9607303334b00b6de8ff8a462f05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb58f2e1f0429870a769a333ad6b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5106519d089732301ee03a6cd89c03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ad16e4624eb4480ca08acb4fceaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35750a0a826be96f86a1a2a0a690177386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7c5a919cf610cba0bb84b4fb3645387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7c3a3af801a07094475befdd02e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91cfdf36479ea6c50f24fc3d9c0b62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f6308afcc5219e69852ae8d20eb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234985f89cea1a15c0dc5e5aac498775391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050943cd5ffe7ffe095ee79bd5991cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d91f6f3085f715162e6de72d643d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42646553771f339340116947a6fffc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82201be756d9ad9a345f726f5e4c752b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2ed0dd89e9131271e27c47e868952396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336caa62a284e8d6d464544ccac3c96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca414dcd532f085e7c63112fad59ea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd8234c60455274c68a8c7f4857af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f1554d896e824c174a5bb4c9dc78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844793cbd07b7befa3bad8f9f74d7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365b8444e771e72e6fc6eb3b1666d2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13736c8ee3c7d09e66dba49e77416f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5470db4a37d8eae362bfdc77f919160404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3dd34c1a43894864f888753f5fa12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930c475413dbe91ebaedb4b3e6630e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c120b0a6378edc9d2cae5f22e9d0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b75da89b5cdd8100975c2cf8d44da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e0bc0b262b29954f8b2337edabc5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d336263f36c936f54e68bf37a81c31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de7c0c0729d11f326f1d6e539fa312411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46b0568fb04c3495b25a255fcb8d1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb4d5d33431b3e9fe9c84ee639e166413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ae06aa08a86d5ae56a3cef65751b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8812f5469689186fd96240d885d0ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602080e84e5a1eb73779ee513f182578416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f5bdd0a07924d6f1d32e1cc5235ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a47a095e7157f97eb2743b6f641f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183161d06eaf1d7a4d3a30bd15d56e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def8a48b268819ee73112035ef1e78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5bb5176a66a35b140504d8a57869f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b252c9047024b3967df4f3f5b561422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ea5a2d2013edebf0379affccd80e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad81433b99edff5595a040e1b693c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374efcb3d1b2b35ac02affad5ad490425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431621ca7e1221819639d1369a0d2848426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e0b8326ae48b6f34cc4415f916718427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f499ae144ea4f7d9dff0aa275b73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ac91ab0b5882ae30e9286969c2d26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459d874f3f4a392fec6bc5522bd7e4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee102f1d748b2253e7af906e2712952431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40276f88d552ade413b94d4adc3e8e5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f29ef00f824b670048123a35514613433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e3221eb7511a44a705b6e4b57f5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf9599ac2686ad15fb4aa438f9c2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb609d2938fe1b74545db5be9c0fc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569123c85e9c9bc74e47331f54aa75b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47d759d557b6ee70cda3c845f2025438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d7101a7ce296aaa2ce5e36c5e0ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667e0f7c2fa8757b538dbbcbafa271440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e054736dc1a9faaa5f8c232e946f158441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971671feb2af5e5039d5e98a5c92b998442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a3862f641944966800b269f80667b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea2fa45ab96703713cfebb31b08c05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1567e12451b739bf46b1b2c1822ac13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747517da01bb70d7deabab9209aa52f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e281fd96ebb9c28ff9d6ae617e249447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fdb721d840ea854aa8b91a894c076448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a06d18df693fd8e96b8117017fcb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c494d131c564c28d1228e55b08c12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f229f483dbae3c7a4349981d71518c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c369d9f8fbd61fd0b020ca157172a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f67f5ebc24a3e5ecde98f4bc7c4ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5663e65b192807a2d983b073806e81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc94c2811f0161ba710d90dc856897455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a2ec79bd55bed44ba3b616a74909456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45041dd53ea1ab8949bc1856c83dbec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4221786280657591d28b4a31eb5e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dffc7aa7558fbc6c1fe5c9d454488459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb980f08753c024fb55c49fa1e3a8b02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084da9547d0151bc77f870de2ee54b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e4f731c1c6100bc86ba86f5f3795d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74302dffd6f024994c7fd0f05aed5b7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6cc21623e074f66497d0c8491f53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d761bd4129d05520e706a8f6912d25e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17f16eb246a55ae95108605f7ce87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f38338e16f430b5c2a5394a1d120a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5589dddb84bd8601f54f3f7913081468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771804406db83fd64df014287f216f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2371cde750b24732ad914f24d5d3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daaa93ae610789b7f73b56f167c3ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae9e4bb6749730e25936528f556031472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c7278a22925de358f3ab04ce44af1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d337f029d8a7caa1ca1e5652a1cfd3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9097a87ed1e56994fafa52e3cb031d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2910de856375545fe2d258ad874ab4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe54b726c0ac8a3d1767404d42af7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f6651bbeffb628e245e06ba363e3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f2ec447d1366130b40aa68e2b13bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac538fca25cb7aa74a174617649090480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d3af1ab4d74813a44c5e53690f30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc652ed7f7a9691781dadef137ad276482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5114ec3213b3581ae2721e5a2e2102483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41758748fb36971065853c707fedc2d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83e65e9baaf97e8fd58dd2e2a4fec1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a39ef1fd5ab0fad9c39abf55e988d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f12818243a76588a7f52a3f29b30d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108259dfa0a936283564c9e93c61d0bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7a58b8536ce08937c338b0d15b3e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9fe89e2795556b0b77e288f2c1aca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771422af9815cf13d36ad4fea33cbb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0abcd861ab9543ec49c01b0c1a32a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94f2c8201cc636910e3e4eea7ae3ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae3a1f7832a6a80c1a3e57a67c35c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e4d2a2c216f18513ab2cf6b1dc08b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a504f2f7e8955064906732694bad1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f773577d3736f161e4c24a7f46fee96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4302e55be5b79f994a0c224e1a9d6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607aeb4d5087f629abdd1ad808d5112499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e12b7cf1711374acd3d9b414e4a6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fd264f163ae528a610790494b2f1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a0497c998011e2c5c131384d833c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29192223fa9472d06f293a9cef4b5bcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce49abee6e99fee3d7b442e2dee16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5b0f0396be0e0817ed2948c5591c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01c2bfc04db328d76fd22752930917506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a233f455457ac9e9b167b74fd67c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd08fc6d53ad418933d71b3c3228747508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0783c5313de4480e0101ae25602d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b652d03244cd56615193fcd891a11de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5b09b1d75b68895f45462a533d2ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace8ea6349228ff1359b96a8791aa9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaecd558b9178c177aebf3803d3142513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043dd9788dfa2ef3f46044b7d3969ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75369d320c7936494420d46189020b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6217486e6f56bc044273aea834287e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd82ed3b9cf557c5b20898f134a7bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a1e03556346ddb6a47b6c14ea383518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aea5ecaa78af28d5fae641f91eb8ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72194bed7fc8eb6ca9d2f5e5ae252241520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef81bc26f71f848c8f4dc5952b70dfc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d836fca44e9a0c234d26094773b489522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0c36c7f4cc8cc9ff99e2601f1d5e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ea6ef8d765339d14e33e13f7a185524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c269038517eaafc1f0344a036208329525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde160c3c4180e8a6856ab1db76ca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbf9f89999342ac7e11e1337c74b46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8948e3fe09e87e8a3c631853719dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208aaafb2af20de6e3a755edd9d419e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c976ea5ae4073c46a3482d9ea7164530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c826a3d2565d9aea21214d5ed138ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf0b50e3a05a1a66abe64b2c56bb81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3188a618c318dbd359329b334c72b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec16d7b57c00931b9c89e1c13c877f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a172d699a4b0c75bfe75e881f4766535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acc9b38417d407408b11064b7ba7f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b30f8630e3f150b8cd24cfb7ab46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e28d092f299df6ae0659b650478d00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c98338e9214b7cdf05c9b5eddb9d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf392790dc2dfcba86cdafb9096159540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dd335ad009613ab8c24a27b8e95c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97250685450f67226e6aa87325a2e79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1defd96b3671f06a33ac5010f536e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac481c03503199c969519b5d14931ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac2e117b68d803edd64f54e122785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e6d603ebff27e6e03d2e1f84fee5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538cdd1620a99cb700aa501fd868822547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea60c2ae8aece9ecdef57a857a56a57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72accfa85920595d9d35d0ec77b8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c5a8024eab7ab747496bd039b0cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561fd14f6216576fbc68f47e25c7184551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31cf11aa1de2a87aa92a5cce1a71c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9592ce112eaa87438e35e09367688f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2227a09669c491aaf07f2cd192cc8aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d450b58bb0d0fc328b67f92afecc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea9887e4c204d748bdfef31f2d0d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1509acc22e36c20818887095f34b51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04527bd044fbaadfab9aede01c0440558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3877f80ef1e7d411331f2142367dbad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac65abd88f700c7d001cb7d92147ed6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a30179ff369bea8f98ca6779d6741561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4d4c5416440e9826e97f8452087a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49186696e9e747103b9846bb82bfdc86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2df781a4d78c2b36bbc21bc7891ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee582de993a484af207c35a1f336245565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389b0bc35c11fc087d412a2d681a047566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf98886c50849fa51fe9310d11959a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ba2e6db4ede7d349ce5b67a9069b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c95c21eb1da1541f35a9f56cc68a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecb4da634d21cc0556bbf77f6fa647570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dba2a49800f229ffcecfe274f1e60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1179f624ef941d162cd8d6a5984440572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1364b3b5f6b82d3eea93a9b369f57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a727e24eb5b9393f75b742e8685d52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f59953ce09f4ef917451be6f2b4f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7973dcb24d5e268b2412e989ef77f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff38c65265744b5bfc684e6f1d000577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab65e3f90aad87e614dd579a2dc40e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e53b87db23a57ec0d672a2adc759579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb727ca5a75e1c59410f57359bdd71d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35727fe881411ededbd94b1dbeef3c21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4162a98164c69d2000372edd37f00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa56c749d183167fb6b505fcc48e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6729f7412c1cd7f784b7c839dd52e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245853b19d0f546323715d9bee669c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b81f3800b181b2115ddf11a6aed5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32256c67e0378e7f6ec3ba8a6c8564ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f6ad3653e07eddab4b44d79030b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e074a5c73c3c127f6a31bc7a4388f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b8ad234d1f1a4b5515cba97655bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc9e2a3e3e20655ad00f485d7b15d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c1d9a3fe1b5f24db0514bca482133592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d33689b8beea96a431a4e9958d14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cabe0183744b7f64f46451f2ef881594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece829de709843b718890febfae1d0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e8a9c7578dfbe2ea465a672f8bcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d1899f8704facfa9911184935bbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707acbc03fd2dd53c64881adfe19d6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7f24f47f325384d768d6272435a6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b38dad8ac4a3f6bff35e2b11b8955600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fadbabd5f3ac6459b31a412100615601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29407b25b24395033c79ef943936316602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbdbcf376c9a7d1f6c75c981c498d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13b86fd0ad641cd53fe2e5503fbc98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77d96f6cea4e872d90003e6c8609a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ecee5a40d0388a1c9b3347604a92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b3efedb1bc0f727d6daceddb9359607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7dab4c92d3bb3d098762fe5b52348608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded5e10dfb518bca5ffc2fb1767b5c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b972cabb3671c7fdcb35f06e3e0876610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ba23b4c382d0c3a8f46a700bc98de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041217f8e458c9005db876cf01037df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e61c2a8a15a30b822217b5dd2a24e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb205563fea3153acdd04efcd1b73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff47e45b68de171f2fdefd775454ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaeb1f2d0f837960248f0de1dfea9a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288487b188d02c2bb87a74503b0e81d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7ce0fe396f2851da505029677f10c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc0603cc9a443941c34b7bf7d3c5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656783ed7cdcda293f142ada9dce340620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5251db01eaaeaf7cb08bce179642a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7eba455571e4694879ed3b5f93c6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1783c6c714847717f05c3e12a8bf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c1490d3c54ad6caa20c8f6b45da8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a7c8acb2cb0e07e0a0710ff99d05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a117c60a0f1f7f55412da98080d1e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866b6061d08dfd4f74e29d08e9d1b29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470c82773f216edfec42ba4a62210e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d83653205836800a6fe5f129f0ac5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950abaeb4f50a168fed5e6c8e9f13d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8871b4c160b22d7915bf56a4e10d9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c90f2bf8190fa73b90bde16c22e872632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8918604e0d3ea2d162db3cf52e2998633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d745982b3e34b69b0a01c19c2bdb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc417054233c12b5ff49e83f5447c5f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc95b8f311f6374dc4d1b4279f8176636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b1e4834a5eef1e1e57c68c1158513637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a58461c7b3717da86e03b7bda414638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071e1234d8466f35484c6c4fbc0356f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad6bd5526b1e184ab8549559e4b5de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a828cc5f9cafb774887002dfca636641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a88274726aa4b1e729bb0a351e459e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02735b2ced78393afcc2aa5274889e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21dd4dcf4bdecaa2feecbea7dc9fc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d7c7ddc1b19b51c6da42009919b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75760f447e043f6484ce01492ade51c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55783df22a8318b197b1ebbed089aa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68642f3bd65ff77b60ee95c7fb38258648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86fa8e0dfc8b596f70d7e093d38568649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb7ef0b01adfe45e07238b7155c4fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758905abad7eebf2875e20f8a59ff97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d196ef4df4c529ebadf94c802494652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca3b48bc7b94e218746594b64d254653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24a66be6833130c4a4bed4f03f217654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b17f416f516dbd2f05f3a35ce786655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224270d192fc40a5675279c2650c7418656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c732c4c580640fb717b85ccf42ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8235b524cd16201032cfe1368cd74be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded031411588796ba729ba94f5b4b88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5abd6ad3cf8f6e7023bf2c0e0b2ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d67b661df8d13184e94ab1e39e51a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b0816309701717ab50db9b0002a6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa774e37e0247aa41da8f0f4d80011663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b2a3b943a42a5031bba63cf7beab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe707eddd7282add186d6c730360ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e633f0d322647218b1e9f092f8b5cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748b260c1a1e49d4c1216357f5fbc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9aa8e1d89ddc196dffad937657960668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b89404ed2abde861aeb97fdd81c0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5834fa3e4e38139806859adbeb4b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8321210818dab093e135552d89ca9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7168b63493010b977e51cf18a9ce66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d63f2d17727646addd5108bf73890673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c3bc84f001f6b2946233afaa5c49b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b5c9f61f11e3f06541329922fbd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad546eb0c88f4c99c230ecfccbe318676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f37d9adc918685081bc96a928ce45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657040729704a92a09edb37b883d01c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50aeaf311cece9be239d3e4ccbf3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f84290cd3cea417750a3c945b1d87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827ddf1bcaa95c3931089b08b0501b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ca12483232a86b7db530875d0098682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f50a809e8f81fdff433a19d86ecd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a4b9e77cc89748cdbcfa95daab8e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269712060491860ad98c3ee01f189da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63917d04faca04ec1e592c10900fe2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0086cbb3133466d2e68334f2bbd04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77ece66fcbf23eaae30bb61b47e81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86d255a7fcee7df76a20d1e499508689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb5688ebc5eb37d7d532efed97ab6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f419d6f2cc54df4336f30f9fb9ab048691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf94d617f14bd1d2085e8e3efed9764692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea977d8a22655217f3bcf928c0d1c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7463ed041425102e7834b4e8d17cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f846f46fbf93728ecbf87cd8cc6f4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5908cc7c832e685983d761b44de4db4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c9ff52355646e73aec89ab98aec5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674b480717666072ada6e093ca9ed0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dada75afcd76298826376b3540f89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9705173d23f9dcf309892c3dcce7b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ebd18be416e57417a7e314f0070e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6dd97a48e8140cf526a1b07149c1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb438d2e18f2f290d5f7b0e95c3abb7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c6d5df9185f9efaa9b81501dda02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea7f2069bdc584c7f020acf20bac3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ca393e02bb903f0ef0060d6e116f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e842a5cdb26df72da2a59f59736197707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b043839046a8b0e22e2170245dd81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee693446cf9a322b19eab1c1b88c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748db9e7d41c90dacadd3e45bbef781710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63148d08baba0d42cb9beac30a9161ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c86617f5b198a038ecb21e14aab9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7fb47486177e2b4e1adb3b6575b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05766d9bab96da51d6e11b86e3b5818714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7006b4f0a7c006db9536907d4dd8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721160f25ea53a692f6a02d5935e596716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ce93fd9da243fed2b1abffa924ceb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97dbead79f6ecba89313e5a7473894718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a06e6d809346195e5d38301bb30459719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a5b7818a9361ff998ae01fa0fd255720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6962bed3339984c7078845cc936c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f457f4a7ecb3f4b7426376486730ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911e091b18f53fb39d0c2e1cccac82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63502e903d94733be397f5a5fbb0f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3c988b328963fa279bb87b25d926725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cd3e20104616339fba6c963c8d140726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270c7af4f1502237355f7e04840ec0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfec9821161da7fe6eb9afd44b1a18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3d70a4507f1dd4d5f69a244367da4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7084a096370815c1bf274eda91ef7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8d1c47731947a0d8a6d6eaa28b2ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee636f0c982f03cffa06840278301f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d970c44670db27ff8027d9fe5c18493733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922826fe76aafcc643133d3c226d3dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad13b947dac0fbfff3f4948d85d464735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba772e0bc60e970ca6c7e32aedd0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635b80c22eafeb1e1d144c245cf56ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c86a87c85aa54c9368eda9b00167a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3afe797d617a8ab0170565110811ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cce26d9bc175870414a1344fe0324740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ebf4e3cb5c0d0ff4238d8a5a80c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c4bc930dfa872a9680747c78135c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3bf0159a1121e2a2ecedb790c2617743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff44ca7fb9088a2aabc57d2adec7fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12260388a39bdb92721db9b1d81b2d31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c1f556e217a6aae8157f2e60a6b59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a607c8e193de379887b9552710c0922747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a4c84350408b4b975d7919c686b2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4fa121c545d3170aeb5d9db7fd90f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39943529c7285abd138abf71c238712750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9617846e21f2b9b71723a605655df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1708e93a031ff52807201e1b06172d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2773a73e4b4ecb2c29152a57f3381b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9cb19f36eb7d2668d49c5982ed11d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece53a225474b04642fdcd4040c73c52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b598c77825b1947434a5e9f9ddc9bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936b7e0c3f6414d035c9daf665a8289757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8ba22c672501d298b04eefe5bd7b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ac0117ef4919604ee75a457c5412759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae102b5578c34ef906b95b4cfb5610f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399414cefdedf8cd9fdacccb9fa396be761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04032f2fc775268b0d08edaf5e9b3c26762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443bb77ae257d6bd776b9c7d2116499763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66bd7354a822a0e446a3e7785bab3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12046b7b20ad2736a26dd95eaff63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde41404f38887f1f46b22cb71c2c08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6b540bca53902d157e8aaf3cce9d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e8aee271aba4130a0b3ab44ca6643768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18335cf52adb2d55e746cd8c5c0900b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf5164915310294b6e63600e2a0ca0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68a18a162514dec140d774f8d1880e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f69eae4437a004c23c8bfc648a70f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e1d316273f87df7a8ba266bfa5c9c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50089bb1445ecc2723487920770a814b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75905d627d1550d8a6a6fe4230b8264b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f245e53fe33646fabc32c8d0b140776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e9f9e5067748166bbccdc02e2955777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2184cb0abd0b2d5212e5726088d68778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ab9b04061fc41447b820ffa2b0b8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff027170664d0cba9c588b0f9cc760e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20980682a45394730e2599d41122de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89104852d8c998b3cc086d961a1facc4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba65e13374a1f6cecd93431d8cf5004783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf94d92862d03ed43bc7b629869a97784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b547fab85ac0e6f889794e61602c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956eb78ef1d86b2ea97c3c1ec33f3b4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8461f1059b7ed5189f72243b38bfb6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb14f6d42ca245ba6c0e26b62e4001788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697f20b8b3a4b16f78239c679a38905789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18993fdf02ef63ac3814ebadfa10ad8e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa75d341fc998f2190290f30c85e5cf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b19f7fea85926ddbac4d4fa85e931a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78d2968909cfa1c4fb4c34bb93ca7e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dae53ebc67f5de62fe03653ebafb0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdc547582683eee660fea51a648fca795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3bd6e85cceb0bcc4e5865cfaafeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537e781cb3a3905094130954b20ff582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6feb760a58cc89acfa57aaf96f50b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b2af77f64637e95aef8e21d7a7ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a22cf996b728b874cf2091a9640065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122b70b1396a59a7b54b1b49a5d067b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a811fb6afef58a36ef0e33f02dcdad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c996dab6d6e4a3007f60fa56fea4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cef38493788cae9c2f5c8b8494eba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ec93bbe8e8dee8cfc338bef41cfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072487018c8adfa540e571525c2685411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d469cdf4eaa175b6e8856ef143ab7a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc86978e7a0b0b971fd52b4a838bcc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d4379c6230430b375ca9550c58c5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38546f456aaac06a8158df9749a1df8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a156b791191eab421f308c36bd1b62716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eead15f5b62b13ba164050b30cb1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a6f7ef2794a978d9a5a4080c949f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f0222c4915b6010d2847d7376fb2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f414d42062f16686cc7e0ef412ea520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8e6d062c261d817d6d034fcfb66921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb140afcacee35036ef5b3e4452aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c4ec45123169bf9ce58a4f14266323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640aa98a8ee2b297dd723fdd14716b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d8c6377e901440bcb3fd6e79505325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69bf2f9030b1917543a341a8f8524126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe84dc1a1b65cada5ec618f82f83fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c58b762eefeafbb57eedccbbf86c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c7463031e297a31f67d84a3cce2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e2c1d2f0ec678f68abcbcd025bfb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc361b0a6ebb33be266e26d1fea497131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470096ee6d07247be48cb4ee3528541732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa757eb4be32478b95fab28c57e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23a7164675338ef767866e016a140934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d685ba41cd15ee3d9322c68a2c78b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc7918c93f5230df0f5d76d3ee92f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812592c1eb6453e8fe2f713c08babc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb0ca5173eabacba1dda42f2497e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df418f4b97111c748d78b8aa63e672b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774504e3b259fae997c8d0432168fea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae91a8debf9128ed47aca09bfc0aa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee90f7163607cea05ce300c1d7b72342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e931102b2be5d9c4cbb49a7fdc3a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a184e827a9af15f7afffc0dbfff12144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c8ea84792d3b5a467c5ba4812680745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc4adaab8d0b268d0efb3f437e68e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957dfb6d58d6e4d39d8c3dc150d226d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f99ce6fdaf353eda1bb21640b5dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050821534a83a71adf0aafab9399a8b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a818afb1adc52a0617658d65d1e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3330a6095480577ca3b955ede4a280a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e1c32860684fbd1e862ae78af88d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc1a5e7dac52c1ba69f79019d2fbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f4835567ef5843eaf16ed15a5bdf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e5ca7e8d69c256619f455b51f305b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28f2aef31f63c1845e5ae072ca3def56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df589c1631874e4c6e2e2c923351057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897246599c8335fdc7cbf5efc30e47c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aabab6f308a8f43f76a74ea062de159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fad0173d0d2e348ccb505174d0da4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8691dba75e86a78d1c470074c1e34761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cd531d71605523ee90b03a0e2b55f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187b3bac37cc44a84e67482eefb9ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7a2d25cb071c9452c17083b95d11764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320891e41bc8d7fe478b38b6b0aecaf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840a16de891e025be6ded8b1a0d52dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bcbf9cbbc2f39d8b495e25607f0c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68146f51f08ad00dbc0c5dab22d756c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92a3c6ba9f2a75bb8d9db40205c67269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be689ff565ab3e0fcc3db8e9df3681dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380902d97a050130b6d38a71bde021f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de218e683e377a1ea748bf385b5c3b3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ee2eced997c2b95e244d63d7f45c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643a1fc82a89c14bc9e28fe682e22974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea0e85959cf82a95b5c662bd989bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e790310aaefde286a9eadf997a8bf5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237a2167bdb805ecfb35b5145418fe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae16599f8e910e456cd7b8d8fdd9a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910d024f08b88051fcfb08f863fd2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6438a13aeca3343ea061c000280e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99068c78f2248a3424f59e1fa277c7fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaf319728cf6d438806c2e3533948682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ed705ae6f45d32568e20ac1aa8cfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b47c273f5d5a7edf5620098d8023a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339eabdd08b8f85fdc0a2642012f6c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963c8976c3a8c686838811fac741a4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5973a41925ae5efb5cbd7a1242150cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f51c8b3f40186903b6aabb96d0f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743589ccd543b6bf3d4327224238aac789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7d322715f8eeea329b94aa12c400990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8396f9a732d239dbf66ab4208825691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8465d39845724503f66d4a323484892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f974700749d51cc651bb30178204fe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7ae71d53ce4b122aeb589c02983694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caba2ac31d58605474d600af2c4f7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578227c4d150bc214d866d9e941953e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca5c2f7e06db59504a42f726d946ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045d56755403935f23d9aa3a53b98a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496ab8a4121e95ba39faff2f3bdad7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac04ecb20ef86880e70361ae44798bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88521daaa3c9d007a101c987b3d76c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1e6f6f207a849f23df88d3b56d860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f35f9916f694a49d8a07b82841bbda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f546fe61e7798901454ded4b2a65e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56889f87f1db0ffde1f74bfc39976431105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcebe8e700be52c5ea730675934fc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b7e6605f89793362e9cd660ea986107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d17c357a650c190b07b755c214c2d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772036c956c408439031691b816dc191109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55361f88d8d3cc003b81e2504075c596110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529fe7d7ca8a3e8df79c514d3643a27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e32097d8ad6363f32824e628e3b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adedc3206947f89e44531e101f363e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd5b19884ba6b83487ecc8a9f3ffe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bd8f0dc2cb193b4b7bf9b03e1849115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ded8b86ab6c2ff0f8b77fa0ceb11f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814fd03eec223d17fbcf1e0aedbe639117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059039fc26e573c951a2714e84cf13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b930c1464882cd352d6b1e33f6bf517119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba61cb643dc782cb2eb57372c1b0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a3a271d6cc9ff74d6ed22f6258eeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeb3b5438fbe3f707d8c91573bbcfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876ad790178c23c6d3bc741d34b0ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a308a67070d6b3a36ac3cfdaea1a6cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e09941f2d8ef0a2049bd24d893193125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e3361a9394cc7ce66b44402c2d2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c99ac7a676bfe6f681e64a835657b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb53cbe238f0e108a5b2908785822128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad22719e401d8394f4b0189951571c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785708a24400b1e9152a6c4ae83717e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3bd2f9fe0c4022eb87bdc876cbfd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc348a16bfa4825401fb75a358c3ef1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5d0a79d45ff328a824f5790ff6c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bce499ab98e9e794960adcd0eec2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc9fa40480911e58612947d22e5aa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa56ccd3294f18568b0542e0f53f6a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a5b370aa4d619815bc5b38070edf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338089034e9fa773f7eb4d559c94ee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d322ad1129694d667cc02ff2498755139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ef99410dc0f8f07487dbde4807e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab352a4d7b3a4e036a0676e47340a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff5c638182851523aa74f08a1671e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36418ff47ece0cdb5625c91c5d2b4716143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe02ccda7aac3d574dd53fb1c152a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60c3801aabaaafc5a56e4a2678bc8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a963da751f85f160e34edbe0324af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defb32becac02634dcc3ea48af186c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c876e1c4425b9ab6d9fe1c77330f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122e0f96338dfcd3e66a058de5c56da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fd351bcb79773a8dc2ceb6ceffeba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae2cbd66d47834424cdd2d5880b53e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24085930fc4b71967b24a473f3899ec8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92854549800a801986cceff8f7858ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa48e431ac486a6fdb65a1d89dfe427154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d91f1f846da3826c4e432be9f8e33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202044c0a5a8ffb027c893ac55229a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44f5bb5eeffb66ede08fc5347d821157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159426674006f2564e9e278da8bb6796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d437289579a4dcafe5758fc4087cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b0c9a20fa31ca3a05056117de93ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1402585e82daabb8b31ec9205b53c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb5754179fdc4a4869359b10b6ab45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4047472a5c283c705f9aa622c2427a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d5af772b9e698af55b5ad45586f71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00757fe3f37a02cb0c5acb37d6f5ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71cf5666e1ed99be82d0a4b1d82a2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4488e14c25159db0d0b44f9ada4c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41834d1ec32720aed1fd981f012c1915168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ecf20905a76964e2a1d96270af2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd51ca03a2bf039727f87d4cf1deb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab0882b2f885b98c06493ffe8be73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805847d6a0fc79dbe8098685256be0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774d8569248fb99277a6aba104d74d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c82e747290f5c762727468a9aa34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01d6493740b7333ce355185fe42666175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb8e86254182e35194b3c8740a74c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413832530be89ded94f2ebd96463fcb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1338000974e25c52297f7b9d37b7b6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3cd954220e064635442bb0da775ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dea5f7353818efe5c8982ebd35f75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa625d137346a1b1bff085e36adafd53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b894184f52c8d2a7e5f1afac5b695182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0148309c670de9b2834f076ca6eda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff2fe974af84fcece81abd6f9fb11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd7a5d71a4aa6ac6952e427ba644dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc024da3b948c8439f3d660ee86e134a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aea3c77fd92ee6a3d3cfcd037abaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e86d3b3fd50cc3c28c8ded6a04372188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4129cc105c9c9e9b1975392bcdaf87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da47e0d14a259eb4aee42609b88f5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232b45d48ecdec4a260d380deeea70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c9d0228379d68f8e232346888ee5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804b88b8fa8ff01273e3c9a1a983da5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414d59d2de7da68caea9e917a823a56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e779ff2a4171f040e3a8d4fb02d5e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2033bf6b402af4cc3b8b595d26dd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108675ed5cf3a9d87ab8fe6cbf4220197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d842266b3379ea5dad7977cb26d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486fd72b8e2c22e7b644c35eabb9d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a3d92fadba2af9e7b4e1e467a47ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a061c41a4139410206e551b4252ff40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f87cc049d52013b82b581ea5f6b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74e0e91476a9548fbd18a3661c74a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab09964dc6fc4819d0319a56b1e95c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f10e6c9404990716cbccef8c42b22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd835e6215244d74463f8f02007ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da9eb6dd73bae2a4a137e0edb4c7df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a4c0398a8d637ef02be7ba142bdab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91daaa81fd33cdeee24cf72a3da8697209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ac9744f8b00f42451dde51b8b1c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b2e27e698d968ae842119f5abfd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e52b5df439d82febfbe5c53afab226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42261d07f59bc16018ea68424048a2e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c335f0760dd659c128a442024b186d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278326d3de79f8f17243801ada85cf3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3b5bd02a07929f3928e52c49ce1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b10997336e65a42412ecb6b6c192217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2b49ef32f799b7c5acd952e25394218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebfef90e3349240062a1caf95190ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7945674f01373618862b38496e5ce7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af687b1e54e55e441dd3f08d4f5f50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee14c52af85239cb671d6fa4502ac52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66750e8570cdfb258b851581f3d23b6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcbbdb608590dda567d76dbac1bb58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c388760afadcdde0421af235c0d4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381089e879424d886efbae3b5d4414a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61789ecd426c4667d879c04b2db6cca4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a70d0ba37b6567fb49a219f8b7c12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97ab534ccbe95fef2d61b6b2a065f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4565a324d6494a2da2f5ff6e59459230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114166e283981c386c82e1277b1cd624231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba49bfee1ac29e1dd4157ce045bac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5386b53b469ff28269dfae25d6824e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74dc78c67a2796008c47baf699432c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6072398cbcb0db18436e6379bd1e840235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be181955fc74ea196fe8f86fa07693d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5d5df86a0cc89d9cdb46a17f7313c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dca34c868106193a0ad3485d1117b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07942e035150c608da70fec5fe18fb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc87ec2d8ac5659300645067b168e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e176bd586ee79a250b21b5fe6a8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cd5514fa7e85ea8b92bfb252a89e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e57c349c9561d27bd0bc38615afc3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21bb6f2de5fe32092c217f02770822244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651022e8c849a258da1c29ee6d75b07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b1a028807840685d6ff9a6d2a46c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a111e7216ace74de64bf2d26540f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b7fccb655530a0164eb270a821b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cac0b1914fd3d86e88ea6bd3e63b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521fc323034511869bbfcf612abd831250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bc5e54d707f6d39a4083f6c5eb57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421405849c2a409e42f5917213943710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c5ec10d9babd07a7ce2d83f552837253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d54dc89725c3d5db12e7c8ecc7cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816517e3141fec7424c2ee6a96fade6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d20c4114520bbf9950d752db21f26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad762d4cf5b840278eb84d040a3e80f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f57c7ef7eafcb742137e9bb93a3d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff9b9ed7b150ef3937bbabd1a92e09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb4b89db28da34d128de7774c13d2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbf2132cf2ea0d7c709061e44b914c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6875ee46444fed3f9b2bf482d52405262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3835061e87309668d706b910e3bfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410e5eda3c2e9415f3193f9f34eaf94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af71259335c21e5b43d7a260ee72fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60cdfe6342cfa5b4d05fc62ef117db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993d508b7e3ee8d3f99ee12fa6649ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d30f10ed6e6a0c9a777af30a31ad9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30921e017900ac7bc6a7962cb554b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e4d76b7fddbd5f5e30f6672c75b3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a153417e6b4d9eff56bf6d98f85c15a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d7a001c0120c163e59529657ed62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3213caa055660436fa6be693a107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde55236a489b3eee798fc05a6b8963274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a20c1d15b61a4b89f94059357833f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acd14c8b87e64519bceedca8a734ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b550686274de3fea9247ab0f9505277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768fc24ea8f4e15588e88d0e85e5a85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ee2fa2a8aff648e8f9a50df0c162279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784304fcf9c1bbd77c2e3dd0096cec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eece437fe70686dd9482005b6555909281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73538c3ff0ff817aca0125269798dda3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125a586b012357381ba10f2b7815cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06f0ceb82d1877caaa8132ce20a27d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe64c7fe65d799cbc2f349c29226075285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309c0eae0b87648005bde9e8f41c8c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f15efbebb5dfd496030b9b7e05fca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984388c34ebc71b8389205aeee4d7005288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65571a1e62a16ad5e787d6415650afc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895546f08e366ecceb585eb13ee1afee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9da18f182da86d9de4624875ceaf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb15f5b97475cc2fa6875bfa244d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9ba17797c559fa767a7b9469c30c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370b41a72efe68221996bd8bc9e0aa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f42b792a0dde5f8daef4ad1e35d608295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201921d4feb85410c22223afed3ec7bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff697dd9d97fb0796d86c00f2a7c8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c20e8d78c86b999ee2df2ca1e91a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bdf63e592873187698f27b2c764b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591526f2ba1bf6bb0a27b55630aee1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4643255deeae3bd7953f54c609d8db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad1f8e89531dab7c4ac205cb9ea787302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284811b953ca613252595347dae1dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46b5f99ed0d0818df7b574828c1a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75cbca68d54aeb3f68e95af4ebb975305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9501b4da83a574d0451ba172dd7804306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165650923123d832ac638f1ea648596307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b46a1bc1a29136cb8cbc25fbfbc008308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf0abd059a280cd2dd153e47894bcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfed7fa1eba95dd5f95a6986a5ef8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36c5359ec2d4b4f4e3e85323853be5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d1beb7d84f8eacf1b88a5dc0ca443312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0802889dbb02c0fcff02907b9f3fea3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6d55c5ccacec0c55767124eb98793314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395841ed372329f93ef243db469c1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd13713ec320fdd61f5a0b850299e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b687c119b173b857119b3b6ac70813317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4dba4250f7e90e114b15057597267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aada00ab0da940a33248a9cb6f49b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a71212569d4a55fbf8847fa4cd50bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c69ecc1a3d8b3ee09a5398378973d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c101be326950646e08e9d8aab1b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78733b84de27651cd8f582d91daab4cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b37b348f6bd243c8e127de8b3870b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e289b086552ca7ca5e473b65f7fb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e59171f14cb6f625cdec281d53c11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267b3e74a14a4530117cb5448d56448327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830833f9ec3e88e0e2e3d7874140a4aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1ce8d712cac352b4d1a4aa29b086329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ccbc5a60af37175c1ce1d8b8276af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231e7c08a2a0120e6702d1b3a27c31e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20263d27a3f8824be842bbc65e1bb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c5f2b24bbf491e48a69f067f22c44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8afc108ffe24f3cab04587af6e2ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82f4977145cece548c18a2b003463335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5266bc847901a157c4f93ada9454336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac01e3cdd6e008e4f4f44008515a085337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664811ff5f459825441fc41932d2dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d55cdeaffb874d8dca0319c140081d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc83efc348abbadd26b9f5d577768340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8952f9416bb6fddcaf8ca01ba593fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e4016367a4f4dc700783b7d994f3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a269268ee02da5b9fa5e53dd4c949343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b3a12023bd84f9a49d49cd3af21e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562069b25f9b1b4cf7e97eb1af46750a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecf94668419ab4624b1a71fe01a171346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9cb176e70f723b243b5ca43ae23b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc8b90bb7dbfcfe159ba17dbd2e81c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5f57388887014ad9173671141a21a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed13d8404351722cdacb002422276c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba78d250ec410358c92c630199a9430351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a192aeac5b72400b3e6473906d12cfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f0544783e63b1b6a1f4136429ecc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e797c522cb10052f16c9794713eb0ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2d9e0536fff8f9cf478a46309defe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7af1320c90673fa0158a593352304d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf9a803a8ff93d7b1796cce6aa6d81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783feb28cdd6640dffb838b6ee0c394358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfe93592621689feea42a81865e657359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4063a2074d2be118ba54c0045a9952360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20283d588713abc95f8aef704c364f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9e95fd5ddb1462b8d228f0242c893362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86c2b8b1904a99c704f5a02420f38c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb8de8f6f4513ff7c0212ff3052100364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac543be6c1c3d6a6150670ea8b2851365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f72ed4d6172e26993148d2e551769366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a1a37ff26d4c7b45cf633a400630367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d57c936ac71d72f6d521b4ea59b0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378de5fa83cc07c701eeed3ab1df66c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483660a9dc628d19ca8d7f6571a19ce1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8964d4c3c0d996fc5879c338ac1018b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1431f0c84d83b9d4fc9ecff24ff49b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693f2753ba13bf8845d184d33c9054a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c7e4947e693d06674b6f018b5c7b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a44dd09e8303767cb4a4567d63c1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a70bfe5e22d9ab385805bc0547e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb36f27569c285e8cb4c7f253cd001377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8367b753991b86b86d36a7053026d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad2e5f21f96dfe0001d39d74d797ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe5121889e81302016c760c423568380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63890919d8c3f0f324d8245bbac112381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c15b0efbdcbcda604436a409dd4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82700840693c75cf5ac658f564e284383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2256e466f7ad16259febc330fd22009384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94f19f080a0197957f6565fa1d36e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3aca6361b2a8c29576a063e04ce3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4c7ba4cfa9b2763b028e50df7f6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d63b4b75a50844af5d2f4d77d4c04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35412bdf5373b6a2ef4637c64d348cad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5902f4fe7e7a5822355c6c0c402858390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a6173c20a4a9e05f6ac947037de31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b85dfdcbfc2d92b38de50d573e58a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2475cf2e4dda2a4443251da17005b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491724a122f2f6c88a4698f5a10a0046394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412121198303a868d0b379b8fdf168ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca2a8a867c75a9c76efaf664557819396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccac013cba5ca53b538dd33aa9018db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2bc25e19889495ecaf471e7b2e66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb0902560ef85b010e5ceb2f7072d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce591aee16d0879ee7950a33b54d4ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210a9449aa240a17a1a7beba76f5752401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead85ca55b16e1d98da351b644de936402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736b63970247633e79a70ad54a582c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e01defd96bfe2c58c96c0f5c2fcf37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4faddb2ea2fbf46bb5d71bbc208b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee471e65de524054925800204da5c8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a535e52430ab9817513cd93829ae7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943b0dee821c5113ed9c543bd2ca69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec5e3d38c5f5dabc73ff99cb4e487409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3a0654c19093caa69de88afdb8001410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce60e703b50d5ef2f7c7159946584411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dd09b5748a7f7ff767b709b9f116c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30012e938129ebdb3258176b2682b544413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc730b9e8563df9b5b161124302ed06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2c67f6ec9a1d48e33e11937619584415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bc20ccd33ba35774f48cba3598053416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3332b4e1b244ade316601702599831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c96ef1ea4e3def901b8536da69c97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba056aeee9f602db643bbfd907b687cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355e38fbff3248583b2943dcf4d3bd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395839714c8a94b96f1e0ea5c86243a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf76b67d2d97284c31ba4741e0ca634422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0759266e3e07962f077ad6c18d6c529423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b955589116bd44522dc017c8425e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258129a812519bbcef821abf20cdf7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb5a5d341aa910496517a2dbf2a72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd91aded501d463500e7e9836efb52b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4bbd8c34b8f907279826ed6ab62cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad86946120368600e8630a031009902429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf63ed1bd229551a8d3a48880dd714430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955a4e74d2d040a66d548d49f5bb6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1313f92c3b1e939813e507c9d36141432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131cb3a509e5ea41de404798d1a1719433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7abde658676518f701f08c806783434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d65636943b6437a130e7ee600fa2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847fa3b70681d7eb8dc9a5d4abd3461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec7a76a6c7d8e4bcd443cca3d9aaee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed894cc8f4c344a792dec35b5c13a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007163a09f412607aaf1c89e4a76555a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0405fd113f5a94363726ca2bcbcc5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d477e1685a9e88a4f5d6402a12ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b902685160d52543a8a5a3b3efbf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677282643d70e4191889acd3941a120443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c08823c08f34522f71de4ebe6a5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396229d5a3a657de907a0715b961837445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d51a5fe06aaab64ced3a783daad480446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e174e355db28e5254b2810c7b6d7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff6d26616f3e155f95c71ae0561d35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6798446a7a3d9b255b0b2db820a6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4d7b4a9a8c1f43fbd0b576cc780d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8415696b1aa125a4fc170ac0efc3e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c14a82b9c007ed3b07eb21b459fd89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c306206678433f15a8bcb30fbfe9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cbd4f29d1b11789cf723896d60562454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fce678618c7328b4eb9105095efab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7655fe991a3b9cb2c42bef127259b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad3ecb1416d7c98ba39ca4706e1e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ea1f128a8ea2e3cf4a3a110775330458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3a9fc36df56d41db1cae9785efbf0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d682de36782625c38a9a8dfca046460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e132ec7d6c7b4e3f4c0e45d2c9622a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21a0d5cbaaf1051a8715c763f902f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11fe9bb76579faacd5c72436fd9bd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60ccbd75b8f7af5df0c41049c87be4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ed9428aee053a8502c3111a6cd14d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd7adb021c5d053fee4a74915625b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085c81a5af178ae84ec1267b4941721467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b26c54633f290d16c504c5d76eba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181a4661bd6254ab9d6e601c9ef3834469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a22164d1f0593ab6ece3a0a6530b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd835984944789ddb946f0ccca64a2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b09ad544e7615541db11f8a3840b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f95329e6d4874466aee5abf2cfda5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ab747cafb75f24e91bdb9abc711a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5b4176ce3f3e69462fb8886675072475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486dba6d231463fe3a770e2613410a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c6927a37fb2a64e27fc4f7d74dd56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fed24465efc264a2d552a7d2ad014478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b48e81787f6361dbce9e650cea9a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f83d9dcedd86a2e8e6714981394ae1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542dd44eee1893540b44ce2fc4fafd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a20d2a7ce497515faef3d560a3fcd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c45a009634f99037f01c2bac36038e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24c68d90722081e8fd0904dc7cf88e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1884233efa87972281eaea6aa0232f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9480473345b2d5180b4055d9d682163486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545dd7a807fa24e290c0982344de8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde149e38ca4e658813c47209bcaa4e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aadc5d49ba9650b5ac99f09396ab9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f8c8c7312a912a4a9ed1d61ff7ae3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c246a637c9fcf43389fa6ebece40f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5496b076a91a2f885baf28dd80528492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f92d59bf00701ed197a27cebbc884493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de4400b817932179068b83ca74068494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e2c3ac1b3efa7bbd8c79a8998fdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f644a01f8ac4fbf938e586a766b8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8e77a48046302b5488568feb2ea03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37fb41c0618f4056cd72e6cb4e5ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad1d792505f60c5c589a9873b86f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa04db9211c837462a4693be653fe1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eccdb388b4b23b517511dc4f0e19ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998df88a31f7ca63b16c7929da292cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf54478eb95cfd3d5498410f6df5fd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d995f6e781feead136210efa799aa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370afc59411bab6533655033f02cb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61030e0663152410a9fdaf61ea51532506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f88f361682972a4be3f2f21c41be6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c705cc88a33ec063b884ef8fe89f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc8a7e02a7209b24c3ca3a8820f6ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4adb8e36cc37723f57f0126cc44b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00cf6f7ab54cbfb186cf3de2108a1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f0f9994a57443f254ca0b645e7e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557c9dd56f2735a5944c59d4fd78d9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1966f0fd6579e9fc1e6163d940ee53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100fb9af43dbf98581cd1a9972e05e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a234895f92d2c3a8cb22aa5164bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247fd21b77f26366b0a4ef6cd571ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423bc06257a2d074df5ba1d26799bc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9996fb9fa1887c54b050e502f756b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206b9f84feba9d41c178e9f0d033186520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b68811d99065b5aaf1a42fadf8235521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b032fcf8535946324edbd17306fc5e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99961d9f8f694139f499c9d1b6c5d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc8fd058522bf464d243dea1aba464524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294af76a47a0c79cb287ebab759cf90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0610b82e6aa6469bf7df54b4f46e36e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ef0257cd1e8ec8fd7bdaf355b53c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346ab84e388f20f6fdeeae4bdd10e99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4675509dbf09e369d77bdc53ed9885f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0befd1588a67eff8d2af24aeb0c9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e21591f6d61fd85e075e4ac44bcb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8159b33277a267b40c52c635f6cf39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9b50d7a969c4fbbac5023e4e16770533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4965fdf92c6ffb226002b9d25f9d22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac4b94dbd306a8979c63c06715105b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a69546dafea7fc5f6948636ea7df58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288c58ceb7c2a13df2ae0be1fc7336537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa09a768f873cc49f3e6733ce1027e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33904fc76a5a2928d70df5a4739b42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561598cfa143f8103081765b828dc7ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2631101ef3864737f69c9d1ae667f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32a7bd92bd8cb64f7b151885f04c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f1a0569d50de8e2a70a2f8c8909a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f148f39cec0922efda8ffcefa8687bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeea8c154faa2956fa8cd8daed3505545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e36134fb03dc677aaee7a76aa315546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746c356ab0e583fef7b9ed66e191ac8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8a1c2c28e2d59f4016360f1394cda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabeb7af45d67cca82b8dbf840e8290549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe00f0a270bedc0c6fa2617ea4784b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4138a28f806a6120fd5f8efac8d6404551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca81db9b27054578814f284d163bf9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe8a974afa35837ddc60a1ea884fd5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70703fc023510af1baea26f97f1a461f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8d0eb04b929ccfe6d6be398df1fe0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a59c17d97cebfa09e04f5178b2a35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82563bd3d3e5db51af5585822dc8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2b5f29497d90c534194250ba869c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6946aee1a60df7e889cd5a05a9e0bc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400f8f9493700474872168f37c96274560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce47044ca2833b4f6bb91a586b8902561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c62c914ae924183667c061e2fb8b53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53417a7ee4b323e381091c4554c08a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cdbbf10fa7f9bcdf78e12f7420af6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f092c4c5729f5e35910ed84da4b01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab00fb10ae0545b7b281e136f4596eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18f5dcaf1b323ca24fa914fbbc3ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e19e225b4a41f0d2e335c6d59cad82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82a3482380d3a9fe38cd9a0a4490a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe468f11614fdd01b77fb20e08e99d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc52397d20ac2430b8eee83a334ac6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92982771d03fb84fcee1f5d92376dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e0d79583e0937050c33c17da12c67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac0e7bc350621cba2145d73eeb1aeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1dd5fb7cb4f6c77e025b9d563aac3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515aac46b95421b81e94f441f65ed92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61babfbc90a83e5dbf9cf600ab1bf531577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb959b146c73deb6a523af3861d5ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bf805f771a21068e9528be8354153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2792660bdac1e4ae5c330f440c4479580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fbd09b122eaa8cf5080779fc8923a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e47176fc8feda17ea4950a4577190582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c17d5293fd560f4ed813830c15f40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd6f73185f31cae56c80adc0bd515584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304cbaddbc56bab8c5900144a184a5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3546c8822fcd2d9966ab36ba728717586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d097f2a469985a6a1f767324e51e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300642fde5e8b8ccc4fbc0a09e6dc176588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a97fcfee5d5b510886745aba1dc989589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61804f51bad1ce2b5e78878641c371e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eecc448940693198293710c3069a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad696ca1f6d04aebdaff1fd38e7189592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096c8c385aaf6a12f6cb3f54d379fed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849ce1150b57a9e949e915bd477d3c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1171d75b9b97549a5418792d0be89e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d5c0257c08dc74d72abb1ae753f93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dbaef318c6e3c1a5b22d8ffb1455e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c49b37ef7f48b2d69b4cf33150a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a476b2bb8609f1c2f08d32d862e077599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44633ae85c7348a265b2229d8c29780600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c68fe6bfbccc23b354bc9aad64f4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82c4399375ed0fe09a6b45261bc1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d87334f8530d820fa9725132022a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708d1fcaff5c922714d2aac1b58e6eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da3fc7293c18ed6a0316e9e9986b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a10cb1ce6dfe769870f95e031b8a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9057e97f668647c5fc713812e393a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ca5e40bb793a2435a62283bdd473a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5873f12a09009223e3993094b24c9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472a2b04e35e70b890c275b65151ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b6698acdb61b07efad3d73bb7e262611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591df1deb5b67b2387b717eb02383b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf125c171f7da66376871df7fcb538613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb918eceb48341de236ad78b5ce627614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d4ee280d8b1f04587171f21ea3c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ce34133011f9a967d60dd2efaa683616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def64c1613624ded8427d411816437617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684761da2248e3aaa41592d7f6f2f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239e11b522a04e97e75e562a5cebb20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4a0e4b401026520b316093fc961c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d2463e1095d436b8c6960be6050a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe72ae837a5e26d3c48d8d0720a193622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc284012d366b85e536e208690da3f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd866180a9b4c43194bd2f1e3f23a9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d68b84fcf9f645af7efc9d92205e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef4aba84f828bccf40373e245d5c43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe2803490a5e8d1f519de912f434ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb5e224684e1d62b69720ec3dc890628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae92d2ef81610396c9cd253d7d813629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce4300219b6c5d071727e50f2acf2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd086326f3e7536e01be68071bace386631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249361cc10c52fc64b387d0fda57401632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a19348595bc969b67fa63e7f0fb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7373704acbdea7d3ba3c7087c0881a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0ae134423d1a894ef7b954ae28ac5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d47df0b9912968a374ecdea2df77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56833f3146d5ad75b0e3a9986862cb4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf52cdfc549bd8a6dcb38187cdff9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dff4bec2581e18bd3c9aae98de67f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fbc2b25252ab08ae53383c025b6db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614812c655b7c05ffb800d11a489b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1c299865fd7fd662492fdf56ce2a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ca76fdaf7b60d7f57c106f726d18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85cbee086c1d520216562ebed17bc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb4df7698028155aee525939f57ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ae3c9b70599230d6ec28fb06e2c03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4269e23e069413937175df238b51f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c4dd5705253a44d7432f36758dab1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743725339d3c81032a4241ae1218bab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8141decd06198ebe734d357166afecc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77da49a8e256d4dabcd57da9b8b2cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c54c8a360821b830f63fb2e3727bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890aac9231142c8f92d1271386f8e5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc8207b2c6f7956e122c8b81e56361654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9e8b15eb9a961987963d7515ce66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018bfe8b603eac7d8ba81f1960557b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94d294695c3ee2b36292c163549a4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bf151577cc7b789553e0f52623f67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f543f7e3a5b304cf6e9642daaa2e288659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ea579101779c610f0ccdfdbd3a9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240ca7dc9adae8e8cf821e33bc23569661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e98e5c4758eafd757ad4460e65c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c0439c2f9490035bb52b827c63e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8bacb5578053b39cc16912881acc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7a4aec54dcb3181b44e8bea3c691665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc0ee52638fbb30620861034d1f35b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9a16249b932917dd4e654f06a7263667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c976a864447a7ca5ae51f71c4bb884668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60e5fa0303ed3210a281cb7289a7b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81c407e49de4f621b8d0a15b98676670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ba4c608358ba7b5160eac4450900671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce15df6c93b944ae2413b89c6e5523672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f1d0eb8f982f54477d897c19ad72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d660ee40f6637ac1aba10ec6952f101674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd954d3ad81ff397ee7a87e5c904b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0ff4ab52afb2905c0aa233f39921676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9012fcffd2aecf583372d73028c02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b51c6c84280ebc215c565c183b73a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd19b3d3828b8e01111b7cd2430c1bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600c2f82cc396ed7579293a01e0ab2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ee6e2199d3a154d3c30c40a87ee7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94e76416c9c3d397b76c700832f26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb769a0f9c773505a161b707c2c3e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50d1db9e9c1b7d351143b5cb989ba1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0580cf80750cb3017be37fe726899685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6e9cd278ca6f28951b1eab495a103686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0186615b7b711d7da7b98b88b7503687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29046b432c0ed7a71510f00d419f1ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16f2a983a82dfab7566343ffa21a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef31b2fc9a0be4b4b28e3f89f23978c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb491150498e216dcc8d20ed00ab280691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec101519639cb31cc849add0f81f5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e09dfc68498d4bb2c56e4885d1c7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804d424d310e9641961469a0ee1c2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d026466ea232a421dd69f56cf69d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d39ab93908d1eb5a911a4c0370b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae327bd6fee13c54a017c396018d4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1352394f53749d98d72936d4691188698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20789115077f668fdab30849f2600b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeb8f582e2f3788017c4db4b7a4f89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e530a943f9de82f8cc1ca807f3ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267f5055b10f91ebb4f713f6385f26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20b6763e88637c5ced45bb4fb96f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aeb4bc84783f972aa7963ac364464704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b3c2e24147bb31bfdfbb9b6e5377705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d580bbfd2881e18b69cacfc74eb3af9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f6630d33e7b8c482b0e01988bd866707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b546229515d26c75dd3bb684d195b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e97d8f0645272b1675cdbfc8064637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af133fec006709a8c2401c749727f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47f4a1fe6254d5933d4649ab2e45b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef5a8caff4578cc02ac5de7d24d3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160288b4c4e0c93d9331b1b29ec1803713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc5bd0d162a17b01359436a36a56f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1d9c18c49909292d2081f16207103715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4303a30d93937a2ff1276eb3d1b7e03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47286328a1bae9c3e3fc49f978657f18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad39a45a68cbce85223253af668565d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe0ef58149fbf8560e88af5fff8828719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9957e8d714f26d408b2d091fb05fed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1669155c222b219ea71d1fef90af2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0333f955297821a1b67ef5c4b37e0b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163478ec88dcb1c3e3d7361c67a3f66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b321d4c6ee9bd65c85e68e98f33b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295040909f068e1f46b5daf58dd2f63d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2796a1fdaa5e89b1cfb157c3b63b53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ade4bff21ab1ca637b0bec7a8e55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746a7a8e1c782454d2628fcb5c92e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51591bd59e4c879cfbdaa83bbd7379729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0682574f221fbffaa3bdd61ef4dfa51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c380eecd29830c9be45759d2cf967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53558fcc58c2738fc7d2c7d57220a64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698488eb20923409a6da472c718c4ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67491bb61c55f8d8239a42c813e35d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56337071a65fc5f6071bcf32f9d1b470735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c505e7d692ee64af413904626bafb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4085e4bf905973443f5eaa41605ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355212d4f386503d03faed8e572105d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd10af10213486340642f4ba7358a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0ec1be090be5198441b4901e6b95b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaf422ffcbc9a4e435ab5686a17e05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af5e2eab267b1bedf4e3f137a4141742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307bbc13cf9000dae47e3ac3c820422743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>